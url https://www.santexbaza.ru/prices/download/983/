--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -7,83 +7,107 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$68</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$78</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Шумопоглащающая канализация Sinikon Комфорт</t>
   </si>
   <si>
     <t>Канализационные трубы Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>500003.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х250 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500005.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х500 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500009.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х1000 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>500013.K</t>
+  </si>
+  <si>
+    <t>Труба канализационная 32х2000 мм Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>500023.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х250 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500025.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х500 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500029.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х1000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500033.K</t>
   </si>
   <si>
     <t>Труба канализационная 40х2000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500043.K</t>
@@ -127,50 +151,62 @@
   <si>
     <t>Труба канализационная 110х1000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500091.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х1500 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500093.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х2000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>500095.K</t>
   </si>
   <si>
     <t>Труба канализационная 110х3000 мм Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные отводы Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>504005.K</t>
+  </si>
+  <si>
+    <t>Отвод канализационный 32 45° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>504011.K</t>
+  </si>
+  <si>
+    <t>Отвод канализационный 32 87° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>504017.K</t>
   </si>
   <si>
     <t>Отвод канализационный 40 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504023.K</t>
   </si>
   <si>
     <t>Отвод канализационный 40 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504025.K</t>
   </si>
   <si>
     <t>Отвод канализационный 50 15° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504027.K</t>
   </si>
   <si>
     <t>Отвод канализационный 50 30° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504029.K</t>
@@ -196,50 +232,62 @@
   <si>
     <t>Отвод канализационный 110 30° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504053.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504055.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 67° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>504059.K</t>
   </si>
   <si>
     <t>Отвод канализационный 110 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные тройники Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>508001.K</t>
+  </si>
+  <si>
+    <t>Тройник канализационный 32х32 45° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>508005.K</t>
+  </si>
+  <si>
+    <t>Тройник канализационный 32х32 87° Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>508007.K</t>
   </si>
   <si>
     <t>Тройник канализационный 40х40 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508011.K</t>
   </si>
   <si>
     <t>Тройник канализационный 40х40 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508013.K</t>
   </si>
   <si>
     <t>Тройник канализационный 50х50 45° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>508017.K</t>
   </si>
   <si>
     <t>Тройник канализационный 50х50 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>510031.K</t>
@@ -304,66 +352,78 @@
   <si>
     <t>Крестовина двухплоскостная 110х110х110 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>512037.K</t>
   </si>
   <si>
     <t>Крестовина двухплоскостная 110х110х50 87° Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Ревизия, заглушки и переходники Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>516003.K</t>
   </si>
   <si>
     <t>Ревизия с крышкой 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>516007.K</t>
   </si>
   <si>
     <t>Ревизия с крышкой 110 Sinikon КОМФОРТ</t>
   </si>
   <si>
+    <t>524000.K</t>
+  </si>
+  <si>
+    <t>Заглушка канализационная 32 Sinikon КОМФОРТ</t>
+  </si>
+  <si>
     <t>524001.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 40 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>524003.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>524007.K</t>
   </si>
   <si>
     <t>Заглушка канализационная 110 Sinikon КОМФОРТ</t>
+  </si>
+  <si>
+    <t>514000.K</t>
+  </si>
+  <si>
+    <t>Переход прямой канализационный 40х32 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>513001.K</t>
   </si>
   <si>
     <t>Переход прямой канализационный 50х40 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>514009.K</t>
   </si>
   <si>
     <t>Переход прямой канализационный 110х50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>Канализационные муфты Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>528003.K</t>
   </si>
   <si>
     <t>Канализационная муфта 50 Sinikon КОМФОРТ</t>
   </si>
   <si>
     <t>528007.K</t>
   </si>
@@ -794,62 +854,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh3000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-67-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh100-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-levaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-pravaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-50kh40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-110kh50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-10-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kompensatsionnyy-patrubok-110-sinikon-komfort/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-32kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-40kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-50kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh250-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh1500-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh2000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-truby-sinikon-komfort/truba-kanalizatsionnaya-110kh3000-mm-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-32-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-32-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-15-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-30-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-67-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-otvody-sinikon-komfort/otvod-kanalizatsionnyy-110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-32kh32-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-32kh32-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-40kh40-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-100kh100-45-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-troyniki-sinikon-komfort/troynik-kanalizatsionnyy-110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-odnoploskostnaya-110kh50kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-levaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-pravaya-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh110-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-krestoviny-sinikon-komfort/krestovina-dvukhploskostnaya-110kh110kh50-87-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/reviziya-s-kryshkoy-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-32-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/zaglushka-kanalizatsionnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-40kh32-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-50kh40-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/reviziya-zaglushki-i-perekhodniki-sinikon-komfort/perekhod-pryamoy-kanalizatsionnyy-110kh50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-10-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-50-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kanalizatsionnaya-mufta-remontnaya-110-sinikon-komfort/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kanalizacionnye-truby-i-fitingi/shumopoglashchayushchaya-kanalizatsiya-sinikon/kanalizatsionnye-mufty-sinikon-komfort/kompensatsionnyy-patrubok-110-sinikon-komfort/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D69"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D69" sqref="D69"/>
+      <selection activeCell="D79" sqref="D79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -873,944 +933,1094 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>156.25</v>
+        <v>144.41</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>197.21</v>
+        <v>178.21</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>279.74</v>
+        <v>251.74</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>491.04</v>
+        <v>446.21</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>177.8</v>
+        <v>156.25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>225.36</v>
+        <v>197.21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>356.51</v>
+        <v>279.74</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>611.72</v>
+        <v>491.04</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>421.63</v>
+        <v>177.8</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
-        <v>627.17</v>
+        <v>225.36</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
-        <v>940.23</v>
+        <v>356.51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>1379.72</v>
+        <v>611.72</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>1550.1</v>
+        <v>421.63</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="11">
-        <v>2464.51</v>
+        <v>627.17</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="5">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="6"/>
-[...1 lines deleted...]
-      <c r="D22" s="11"/>
+      <c r="C22" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="11">
+        <v>940.23</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A23" s="5">
+        <v>16</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="11">
+        <v>1379.72</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D24" s="11">
-        <v>72.09999999999999</v>
+        <v>1550.1</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D25" s="11">
-        <v>72.09999999999999</v>
+        <v>2464.51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="5">
+      <c r="A27" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="9" t="s">
-[...6 lines deleted...]
-        <v>81.20999999999999</v>
+      <c r="B27" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="11">
-        <v>77.18000000000001</v>
+        <v>81.48999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="11">
-        <v>77.18000000000001</v>
+        <v>81.48999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="11">
-        <v>256.42</v>
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="11">
-        <v>220.7</v>
+        <v>72.09999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="11">
-        <v>233.39</v>
+        <v>97.12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="11">
-        <v>256.42</v>
+        <v>81.20999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="11">
-        <v>233.39</v>
+        <v>77.18000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:4">
-      <c r="A35" s="3" t="s">
+      <c r="A35" s="5">
+        <v>8</v>
+      </c>
+      <c r="B35" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="B35" s="6"/>
-[...1 lines deleted...]
-      <c r="D35" s="11"/>
+      <c r="C35" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="11">
+        <v>77.18000000000001</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
-      <c r="A36" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A36" s="5">
+        <v>9</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="11">
+        <v>256.42</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D37" s="11">
-        <v>146.83</v>
+        <v>220.7</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D38" s="11">
-        <v>146.83</v>
+        <v>233.39</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D39" s="11">
-        <v>163.06</v>
+        <v>256.42</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
+        <v>13</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="11">
+        <v>233.39</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="11"/>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B40" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="5">
+      <c r="B42" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B41" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="5">
+      <c r="C42" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B42" s="9" t="s">
-[...6 lines deleted...]
-        <v>312.57</v>
+      <c r="D42" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D43" s="11">
-        <v>424.04</v>
+        <v>165.83</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D44" s="11">
-        <v>424.04</v>
+        <v>165.83</v>
       </c>
     </row>
     <row r="45" spans="1:4">
-      <c r="A45" s="3" t="s">
+      <c r="A45" s="5">
+        <v>3</v>
+      </c>
+      <c r="B45" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="6"/>
-[...1 lines deleted...]
-      <c r="D45" s="11"/>
+      <c r="C45" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45" s="11">
+        <v>146.83</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
-      <c r="A46" s="4" t="s">
+      <c r="A46" s="5">
         <v>4</v>
       </c>
-      <c r="B46" s="8" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="B46" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="11">
+        <v>146.83</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D47" s="11">
-        <v>909.03</v>
+        <v>163.06</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D48" s="11">
-        <v>909.03</v>
+        <v>163.06</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D49" s="11">
-        <v>811.79</v>
+        <v>312.57</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D50" s="11">
-        <v>902.61</v>
+        <v>312.57</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D51" s="11">
-        <v>902.61</v>
+        <v>424.04</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
+        <v>10</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D52" s="11">
+        <v>424.04</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="6"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="11"/>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C54" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B52" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="5">
+      <c r="D54" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B53" s="9" t="s">
-[...15 lines deleted...]
-      <c r="D54" s="11"/>
     </row>
     <row r="55" spans="1:4">
-      <c r="A55" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A55" s="5">
+        <v>1</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D55" s="11">
+        <v>909.03</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D56" s="11">
-        <v>250.8</v>
+        <v>909.03</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D57" s="11">
-        <v>461.95</v>
+        <v>811.79</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D58" s="11">
-        <v>42.74</v>
+        <v>902.61</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D59" s="11">
-        <v>45.77</v>
+        <v>902.61</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D60" s="11">
-        <v>82.03</v>
+        <v>991.4299999999999</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
+        <v>7</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D61" s="11">
+        <v>989.5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="11"/>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B61" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A62" s="5">
+      <c r="D63" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B62" s="9" t="s">
-[...15 lines deleted...]
-      <c r="D63" s="11"/>
     </row>
     <row r="64" spans="1:4">
-      <c r="A64" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A64" s="5">
+        <v>1</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="11">
+        <v>250.8</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D65" s="11">
-        <v>130.5</v>
+        <v>461.95</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D66" s="11">
-        <v>251.86</v>
+        <v>29.55</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D67" s="11">
-        <v>130.5</v>
+        <v>42.74</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D68" s="11">
-        <v>251.86</v>
+        <v>45.77</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
+        <v>6</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D69" s="11">
+        <v>82.03</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="5">
+        <v>7</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D70" s="11">
+        <v>119.84</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="5">
+        <v>8</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D71" s="11">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="5">
+        <v>9</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" s="11">
+        <v>182.77</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="11"/>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B69" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D69" s="11">
+      <c r="C74" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="5">
+        <v>1</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D75" s="11">
+        <v>130.5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D76" s="11">
+        <v>251.86</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="5">
+        <v>3</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" s="11">
+        <v>130.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="5">
+        <v>4</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D78" s="11">
+        <v>251.86</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="5">
+        <v>5</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D79" s="11">
         <v>416.92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D68"/>
+  <autoFilter ref="B6:D78"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A22:D22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A73:D73"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
-[...2 lines deleted...]
-    <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_25"/>
-    <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
-[...4 lines deleted...]
-    <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="C47" r:id="rId_hyperlink_34"/>
-[...17 lines deleted...]
-    <hyperlink ref="C69" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_62"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>