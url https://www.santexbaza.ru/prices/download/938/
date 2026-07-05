--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -37,210 +37,210 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 180 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>QE 180.150.2250 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/2250 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.110.800 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/800 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.150.2250 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.150.1000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.2250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2250 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.800 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/800 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.110.1000 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/110/1000 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.150.2500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2500 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.110.1000 RR U EV3 ES L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/110/1000 Varmann Qtherm</t>
+    <t>QE 180.150.1250 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1250 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2250 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.150.1250 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.110.2500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1000 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.110.1250 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/110/1250 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.150.2750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2750 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.110.1250 RR U EV3 ES L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/110/1250 Varmann Qtherm</t>
+    <t>QE 180.150.1500 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2500 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.150.1500 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.110.2750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1250 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.110.1500 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/110/1500 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.150.3000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/3000 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.110.1500 RR U EV3 ES L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/110/1500 Varmann Qtherm</t>
+    <t>QE 180.150.1750 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2750 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.150.1750 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.110.3000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/3000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.1750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/1750 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.150.2000 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/2000 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.75.3000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/3000 Varmann Qtherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 180/150/2000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.150.800 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/800 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.2000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2000 Varmann Qtherm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-18075800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180753000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-qtherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-18075800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180753000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-qtherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -703,65 +703,65 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>32327.88</v>
+        <v>70884.16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>70884.16</v>
+        <v>32327.88</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
         <v>42532.52</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
@@ -787,261 +787,261 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>31789.68</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>76553.2</v>
+        <v>36626.12</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>36626.12</v>
+        <v>76553.2</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>62531.48</v>
+        <v>48201.56</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>48201.56</v>
+        <v>62531.48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
         <v>68853.72</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
         <v>36030.88</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>82222.24000000001</v>
+        <v>41994.32</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>41994.32</v>
+        <v>82222.24000000001</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>67834.36</v>
+        <v>53870.6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>53870.6</v>
+        <v>67834.36</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
         <v>74221</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>41333.76</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>87892.2</v>
+        <v>47368.96</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>47368.96</v>
+        <v>87892.2</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>73130.8</v>
+        <v>59539.64</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>59539.64</v>
+        <v>73130.8</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
         <v>79596.56</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
@@ -1053,65 +1053,65 @@
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
         <v>52736.24</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>78433.67999999999</v>
+        <v>65215.12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>65215.12</v>
+        <v>78433.67999999999</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
         <v>37996.92</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>