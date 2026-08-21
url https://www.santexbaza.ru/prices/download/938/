--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -37,62 +37,62 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 180 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>QE 180.110.800 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/110/800 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.150.2250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2250 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.110.800 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.150.1000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.2250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2250 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.800 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/800 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.1000 RR U EV3 ES L</t>
@@ -145,102 +145,102 @@
   <si>
     <t>QE 180.150.1500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.2500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/2500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.2750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1250 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1250 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.150.3000 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/3000 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.110.1500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/1500 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.150.3000 RR U EV3 ES L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/150/3000 Varmann Qtherm</t>
+    <t>QE 180.75.2750 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/75/2750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.150.1750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1750 Varmann Qtherm</t>
   </si>
   <si>
-    <t>QE 180.75.2750 RR U EV3 ES L</t>
-[...4 lines deleted...]
-  <si>
     <t>QE 180.110.3000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/3000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1500 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1500 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.1750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/1750 Varmann Qtherm</t>
   </si>
   <si>
+    <t>QE 180.75.3000 RR U EV3 ES L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/75/3000 Varmann Qtherm</t>
+  </si>
+  <si>
     <t>QE 180.150.2000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2000 Varmann Qtherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 180/75/3000 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.150.800 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/800 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.75.1750 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/75/1750 Varmann Qtherm</t>
   </si>
   <si>
     <t>QE 180.110.2000 RR U EV3 ES L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2000 Varmann Qtherm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-18075800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180753000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-qtherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-18075800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751250-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180752750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801501750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751500-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801101750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180753000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-180751750-varmann-qtherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-qtherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-qtherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -703,65 +703,65 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>70884.16</v>
+        <v>32327.88</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>32327.88</v>
+        <v>70884.16</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
         <v>42532.52</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
@@ -955,93 +955,93 @@
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>41333.76</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>47368.96</v>
+        <v>87892.2</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>87892.2</v>
+        <v>47368.96</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>59539.64</v>
+        <v>73130.8</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>73130.8</v>
+        <v>59539.64</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
         <v>79596.56</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
@@ -1053,65 +1053,65 @@
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
         <v>52736.24</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>65215.12</v>
+        <v>78433.67999999999</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>78433.67999999999</v>
+        <v>65215.12</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
         <v>37996.92</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>