--- v0 (2026-07-05)
+++ v1 (2026-08-22)
@@ -73,192 +73,192 @@
   <si>
     <t>N 370.90.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.110.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/110/1600 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.90.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.110.1600 RR U EV1 ES D L</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный 370/90/800 Varmann Ntherm</t>
+    <t>N 370.200.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/200/2200 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.150.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/3000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.200.2200 RR U EV1 ES D L</t>
-[...10 lines deleted...]
-  <si>
     <t>N 370.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/2000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.110.1800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/110/1800 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.90.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/1000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.150.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.110.1800 RR U EV1 ES D L</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный 370/90/1000 Varmann Ntherm</t>
+    <t>N 370.200.2400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/200/2400 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.150.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.200.2400 RR U EV1 ES D L</t>
-[...10 lines deleted...]
-  <si>
     <t>N 370.200.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/2200 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.110.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/110/2000 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.90.1200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/1200 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.110.2000 RR U EV1 ES D L</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный 370/90/1200 Varmann Ntherm</t>
+    <t>N 370.200.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/200/2600 Varmann Ntherm</t>
+  </si>
+  <si>
+    <t>N 370.150.1800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1000 Varmann Ntherm</t>
-  </si>
-[...10 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/3000 Varmann Ntherm</t>
   </si>
@@ -740,51 +740,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-37090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502200-varmann-ntherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-37090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502200-varmann-ntherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D54" sqref="D54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -895,121 +895,121 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>46959.56</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>67949.36</v>
+        <v>43321.88</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>43321.88</v>
+        <v>22475.6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>22475.6</v>
+        <v>67949.36</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>76345.28</v>
+        <v>70683.60000000001</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>70683.60000000001</v>
+        <v>40960.24</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>40960.24</v>
+        <v>76345.28</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
         <v>40185.6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
@@ -1021,121 +1021,121 @@
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>51861.32</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>73346.08</v>
+        <v>48366.24</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>48366.24</v>
+        <v>27369.08</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>27369.08</v>
+        <v>73346.08</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>23142.6</v>
+        <v>76783.2</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>76783.2</v>
+        <v>46356.96</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>46356.96</v>
+        <v>23142.6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
         <v>46285.2</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
@@ -1147,121 +1147,121 @@
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>56754.8</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>78741.88</v>
+        <v>53410.6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>53410.6</v>
+        <v>32270.84</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>32270.84</v>
+        <v>78741.88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>28186.96</v>
+        <v>82882.8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>82882.8</v>
+        <v>51753.68</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>51753.68</v>
+        <v>28186.96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
         <v>52384.8</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>