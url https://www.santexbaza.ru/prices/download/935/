--- v0 (2026-05-09)
+++ v1 (2026-09-24)
@@ -37,68 +37,68 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 300 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>N 300.90.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/90/2800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.200.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.90.2800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.1600 RR U EV1 ES D L</t>
@@ -199,174 +199,174 @@
   <si>
     <t>N 300.90.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1200 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.150.1800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/1800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.150.1800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/1800 Varmann Ntherm</t>
+    <t>N 300.90.2400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/90/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.90.2400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.150.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/2000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.150.2000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/2000 Varmann Ntherm</t>
+    <t>N 300.90.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/90/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.90.2600 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1600 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.150.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/2200 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/3000 Varmann Ntherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/2200 Varmann Ntherm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -740,51 +740,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-30090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502200-varmann-ntherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-30090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002003000-varmann-ntherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D54" sqref="D54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -811,79 +811,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>52772.12</v>
+        <v>57845.92</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>29651.6</v>
+        <v>52772.12</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>57845.92</v>
+        <v>29651.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>28689.28</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
@@ -1189,121 +1189,121 @@
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>26902.64</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>23724.04</v>
+        <v>42439.6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>67224.39999999999</v>
+        <v>23724.04</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>42439.6</v>
+        <v>67224.39999999999</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>43135.12</v>
+        <v>50109.64</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>21125.96</v>
+        <v>43135.12</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>50109.64</v>
+        <v>21125.96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
         <v>68013.75999999999</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
@@ -1315,121 +1315,121 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>30770.32</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>27706.72</v>
+        <v>46701.04</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>72039.67999999999</v>
+        <v>27706.72</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>46701.04</v>
+        <v>72039.67999999999</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>47956.84</v>
+        <v>53978.24</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>25388.32</v>
+        <v>47956.84</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>53978.24</v>
+        <v>25388.32</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>23867.56</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
@@ -1441,79 +1441,79 @@
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
         <v>34638.92</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>31696.76</v>
+        <v>50964.32</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>76854.96000000001</v>
+        <v>31696.76</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>50964.32</v>
+        <v>76854.96000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D53"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>