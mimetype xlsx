--- v0 (2026-05-09)
+++ v1 (2026-09-21)
@@ -163,192 +163,192 @@
   <si>
     <t>N 180.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1200 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1200 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1400 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2600 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1600 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1800 Varmann Ntherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 180/150/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2200 Varmann Ntherm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -740,51 +740,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-18090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502200-varmann-ntherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-18090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502200-varmann-ntherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D54" sqref="D54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1105,65 +1105,65 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
         <v>36597.6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>37760.48</v>
+        <v>21930.04</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>21930.04</v>
+        <v>37760.48</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>21535.36</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
@@ -1175,65 +1175,65 @@
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
         <v>39152.44</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>41003.48</v>
+        <v>24800.44</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>24800.44</v>
+        <v>41003.48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
         <v>24778.36</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
@@ -1245,65 +1245,65 @@
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
         <v>42030.2</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>44247.4</v>
+        <v>27670.84</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>27670.84</v>
+        <v>44247.4</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
         <v>28022.28</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
@@ -1343,65 +1343,65 @@
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
         <v>30541.24</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>31272.64</v>
+        <v>16189.24</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>16189.24</v>
+        <v>31272.64</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
         <v>47771</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
@@ -1413,65 +1413,65 @@
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>33411.64</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>34516.56</v>
+        <v>19059.64</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>19059.64</v>
+        <v>34516.56</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
         <v>18291.44</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>