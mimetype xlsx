--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -73,90 +73,90 @@
   <si>
     <t>N 140.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный 140/90/800 Varmann Ntherm </t>
   </si>
   <si>
     <t>N 140.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/3000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 140.110.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 140/110/2800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 140.90.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/2000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 140.110.2800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 140.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 140.110.3000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 140/110/3000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 140.90.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/2200 Varmann Ntherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 140/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/2400 Varmann Ntherm</t>
   </si>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-14090800-varmann-ntherm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101400-varmann-ntherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-14090800-varmann-ntherm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101400-varmann-ntherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -751,65 +751,65 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>41190.24</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>28811.64</v>
+        <v>39877.4</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>39877.4</v>
+        <v>28811.64</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>27125.28</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
@@ -821,65 +821,65 @@
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
         <v>14374.08</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>31287.36</v>
+        <v>42424.88</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>42424.88</v>
+        <v>31287.36</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
         <v>29672.76</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>