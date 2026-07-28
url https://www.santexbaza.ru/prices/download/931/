--- v0 (2026-05-24)
+++ v1 (2026-07-28)
@@ -76,92 +76,92 @@
   <si>
     <t>N 140.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный 140/90/800 Varmann Ntherm </t>
   </si>
   <si>
     <t>N 140.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/3000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 140.90.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 140/90/2000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 140.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 140.90.2000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 140.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 140.90.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 140/90/2200 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 140.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/3000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 140.90.2200 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 140.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/110/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.90.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 140/90/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 140.110.2200 RR U EV1 ES D L</t>
@@ -319,1077 +319,1077 @@
   <si>
     <t>N 180.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.200.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/200/2600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.150.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/1800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.200.2600 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/200/2600 Varmann Ntherm</t>
+    <t>N 180.150.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/3000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.200.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/200/2800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.150.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.200.2800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/200/2800 Varmann Ntherm</t>
+    <t>N 180.150.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.200.3000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/200/3000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.150.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.200.3000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 180/200/3000 Varmann Ntherm</t>
+    <t>N 180.150.1200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.200.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1200 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1400 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.150.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/150/2600 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 180.150.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 180/150/1600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 180.200.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 180.150.1600 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 180.200.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/200/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 180.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 180/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>Ширина 230 мм</t>
   </si>
   <si>
+    <t>N 230.110.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/110/2000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 230.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.110.2000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 230.200.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/1000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 230.200.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/200/1600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 230.150.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.200.1600 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/200/1600 Varmann Ntherm</t>
+    <t>N 230.110.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/3000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.110.2200 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 230.200.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/1200 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 230.200.1800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/200/1800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 230.150.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/2600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.200.1800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/200/1800 Varmann Ntherm</t>
+    <t>N 230.110.2400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/110/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.200.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.110.2400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 230.200.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/1400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 230.200.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/200/2000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 230.150.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.200.2000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/200/2000 Varmann Ntherm</t>
+    <t>N 230.110.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/1000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.110.2600 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/110/2600 Varmann Ntherm</t>
+    <t>N 230.90.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/90/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/1600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.90.800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/90/800 Varmann Ntherm</t>
+    <t>N 230.200.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/200/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/3000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.200.2200 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/200/2200 Varmann Ntherm</t>
+    <t>N 230.110.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/110/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/1200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.110.2800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 230/110/2800 Varmann Ntherm</t>
+    <t>N 230.90.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/90/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/1800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.90.1000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 230.200.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/200/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.150.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/150/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.110.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 230.200.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 230/200/1400 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 230.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 230.90.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 230/90/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 230.200.1400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>Ширина 300 мм</t>
   </si>
   <si>
+    <t>N 300.150.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/2800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.150.2800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/2800 Varmann Ntherm</t>
+    <t>N 300.110.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/110/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.110.1000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.150.3000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/3000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.150.3000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/3000 Varmann Ntherm</t>
+    <t>N 300.110.1200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/110/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/2000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.110.1200 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2600 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.200.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/200/800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.200.800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/200/800 Varmann Ntherm</t>
+    <t>N 300.110.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/110/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.110.1400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.200.1000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/200/1000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.200.1000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/200/1000 Varmann Ntherm</t>
+    <t>N 300.110.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/110/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.110.1600 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 300.150.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/150/2600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 300.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/1000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.150.2600 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 300/150/2600 Varmann Ntherm</t>
+    <t>N 300.110.800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 300/110/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.200.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.150.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/150/1600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 300.110.800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 300.200.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/200/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/110/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 300.90.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 300/90/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>Ширина 370 мм</t>
   </si>
   <si>
     <t>N 370.150.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1200 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.150.1800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1800 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.110.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/2600 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.150.1800 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/1800 Varmann Ntherm</t>
+    <t>N 370.90.2400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.90.2400 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 370.150.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1400 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.150.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/2000 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.110.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.150.2000 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/2000 Varmann Ntherm</t>
+    <t>N 370.90.2600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/1000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.90.2600 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 370.200.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1600 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.150.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/2200 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.110.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/3000 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.150.2200 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/2200 Varmann Ntherm</t>
+    <t>N 370.90.2800 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/2800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.2000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/1200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.90.2800 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 370.200.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.150.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.1600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/800 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.150.1400 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1400 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.90.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/3000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.2200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/2200 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.150.1400 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/1400 Varmann Ntherm</t>
+    <t>N 370.90.2000 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/2000 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1200 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.2800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/2800 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.90.2000 RR U EV1 ES D L</t>
-[...4 lines deleted...]
-  <si>
     <t>N 370.150.2600 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/150/2600 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.1800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/1800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.90.1000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/90/1000 Varmann Ntherm</t>
   </si>
   <si>
+    <t>N 370.150.1600 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/150/1600 Varmann Ntherm</t>
+  </si>
+  <si>
     <t>N 370.110.800 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/800 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.2400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/2400 Varmann Ntherm</t>
   </si>
   <si>
-    <t>N 370.150.1600 RR U EV1 ES D L</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный 370/150/1600 Varmann Ntherm</t>
+    <t>N 370.90.2200 RR U EV1 ES D L</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный 370/90/2200 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.200.1400 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/200/1400 Varmann Ntherm</t>
   </si>
   <si>
     <t>N 370.110.3000 RR U EV1 ES D L</t>
   </si>
   <si>
     <t>Конвектор внутрипольный 370/110/3000 Varmann Ntherm</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный 370/90/2200 Varmann Ntherm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1775,51 +1775,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-14090800-varmann-ntherm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-18090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-23090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-30090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-37090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902200-varmann-ntherm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-14090800-varmann-ntherm-/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-140901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-140-mm/konvektor-vnutripolnyy-1401101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-18090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-180200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1802001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-180-mm/konvektor-vnutripolnyy-1801103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-23090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2302001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-2301103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-230-mm/konvektor-vnutripolnyy-230902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-30090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3002001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-3001103000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-300-mm/konvektor-vnutripolnyy-300902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370150800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701503000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370200800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702003000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-37090800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370903000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701102800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701502600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701101800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370901000-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701501600-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370110800-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702002400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-370902200-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3702001400-varmann-ntherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-varmann-ntherm/shirina-370-mm/konvektor-vnutripolnyy-3701103000-varmann-ntherm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D231" sqref="D231"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1938,65 +1938,65 @@
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
         <v>41190.24</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>39877.4</v>
+        <v>28811.64</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>28811.64</v>
+        <v>39877.4</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
         <v>27125.28</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
@@ -2008,65 +2008,65 @@
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
         <v>14374.08</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>42424.88</v>
+        <v>31287.36</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>31287.36</v>
+        <v>42424.88</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="11">
         <v>29672.76</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>37</v>
@@ -2520,233 +2520,233 @@
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>22</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D55" s="11">
         <v>44900.6</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>23</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D56" s="11">
-        <v>30541.24</v>
+        <v>47490.4</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>24</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D57" s="11">
-        <v>47490.4</v>
+        <v>30541.24</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>25</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="11">
-        <v>31272.64</v>
+        <v>16189.24</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>26</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D59" s="11">
-        <v>16189.24</v>
+        <v>31272.64</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>27</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="11">
         <v>47771</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>28</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="11">
-        <v>33411.64</v>
+        <v>50734.32</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>29</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="11">
-        <v>50734.32</v>
+        <v>33411.64</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>30</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="11">
-        <v>34516.56</v>
+        <v>19059.64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>31</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="11">
-        <v>19059.64</v>
+        <v>34516.56</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>32</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="11">
         <v>18291.44</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>33</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="11">
-        <v>36282.04</v>
+        <v>53978.24</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>34</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="11">
-        <v>53978.24</v>
+        <v>36282.04</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>35</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="11">
-        <v>37760.48</v>
+        <v>21930.04</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>36</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="11">
-        <v>21930.04</v>
+        <v>37760.48</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>37</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="11">
         <v>21535.36</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>38</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>132</v>
@@ -2758,65 +2758,65 @@
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>39</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="11">
         <v>39152.44</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>40</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="11">
-        <v>41003.48</v>
+        <v>24800.44</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>41</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="11">
-        <v>24800.44</v>
+        <v>41003.48</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>42</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="11">
         <v>24778.36</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>43</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>142</v>
@@ -2828,65 +2828,65 @@
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>44</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="11">
         <v>42030.2</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>45</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="11">
-        <v>44247.4</v>
+        <v>27670.84</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>46</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="11">
-        <v>27670.84</v>
+        <v>44247.4</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>47</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="11">
         <v>28022.28</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>48</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>152</v>
@@ -2906,79 +2906,79 @@
     <row r="83" spans="1:4">
       <c r="A83" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D83" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>1</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="11">
-        <v>22310</v>
+        <v>35398.84</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>2</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="11">
-        <v>51164.88</v>
+        <v>22310</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>3</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="11">
-        <v>35398.84</v>
+        <v>51164.88</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>4</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D87" s="11">
         <v>54063.8</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>5</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>163</v>
@@ -2990,121 +2990,121 @@
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>6</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D89" s="11">
         <v>19877.52</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>7</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D90" s="11">
-        <v>17947.36</v>
+        <v>35292.12</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>8</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D91" s="11">
-        <v>40400.88</v>
+        <v>17947.36</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>9</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D92" s="11">
-        <v>35292.12</v>
+        <v>40400.88</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>10</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D93" s="11">
-        <v>25323.92</v>
+        <v>38506.6</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>11</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D94" s="11">
-        <v>54487</v>
+        <v>25323.92</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>12</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D95" s="11">
-        <v>38506.6</v>
+        <v>54487</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>13</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D96" s="11">
         <v>57817.4</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>14</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>181</v>
@@ -3116,121 +3116,121 @@
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>15</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D98" s="11">
         <v>22977.92</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>16</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D99" s="11">
-        <v>21269.48</v>
+        <v>39052.16</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>17</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D100" s="11">
-        <v>43414.8</v>
+        <v>21269.48</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>18</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D101" s="11">
-        <v>39052.16</v>
+        <v>43414.8</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>19</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>190</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D102" s="11">
-        <v>28337.84</v>
+        <v>14013.44</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>20</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D103" s="11">
-        <v>20279.56</v>
+        <v>28337.84</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>21</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D104" s="11">
-        <v>14013.44</v>
+        <v>20279.56</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>22</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="11">
         <v>61577.44</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>23</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>199</v>
@@ -3242,289 +3242,289 @@
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>24</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D107" s="11">
         <v>26084.76</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>25</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D108" s="11">
-        <v>24592.52</v>
+        <v>42804.84</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>26</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D109" s="11">
-        <v>46428.72</v>
+        <v>24592.52</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>27</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D110" s="11">
-        <v>42804.84</v>
+        <v>46428.72</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>28</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D111" s="11">
-        <v>31351.76</v>
+        <v>44713.84</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>29</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D112" s="11">
-        <v>24032.24</v>
+        <v>31351.76</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>30</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D113" s="11">
-        <v>44713.84</v>
+        <v>24032.24</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>31</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>214</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D114" s="11">
-        <v>44519.72</v>
+        <v>16282.16</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>32</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D115" s="11">
-        <v>29191.6</v>
+        <v>44519.72</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>33</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D116" s="11">
-        <v>16282.16</v>
+        <v>29191.6</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>34</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D117" s="11">
-        <v>27914.64</v>
+        <v>46557.52</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>35</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="11">
-        <v>49442.64</v>
+        <v>27914.64</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>36</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D119" s="11">
-        <v>46557.52</v>
+        <v>49442.64</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>37</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D120" s="11">
-        <v>34373.04</v>
+        <v>47820.68</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>38</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D121" s="11">
-        <v>27785.84</v>
+        <v>34373.04</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>39</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D122" s="11">
-        <v>47820.68</v>
+        <v>27785.84</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>40</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D123" s="11">
-        <v>47842.76</v>
+        <v>19296.08</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>41</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D124" s="11">
-        <v>32292</v>
+        <v>47842.76</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>42</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D125" s="11">
-        <v>19296.08</v>
+        <v>32292</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>43</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D126" s="11">
         <v>50311.12</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>44</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>241</v>
@@ -3536,185 +3536,185 @@
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>45</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D128" s="11">
         <v>16770.68</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>46</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D129" s="11">
-        <v>50928.44</v>
+        <v>31538.52</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>47</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D130" s="11">
-        <v>37386.96</v>
+        <v>50928.44</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>48</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D131" s="11">
-        <v>31538.52</v>
+        <v>37386.96</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="7"/>
       <c r="D132" s="11"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D133" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>1</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D134" s="11">
-        <v>43644.8</v>
+        <v>63751.4</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>2</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D135" s="11">
-        <v>26902.64</v>
+        <v>43644.8</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>3</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>255</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D136" s="11">
-        <v>63751.4</v>
+        <v>26902.64</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>4</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D137" s="11">
-        <v>67224.39999999999</v>
+        <v>23724.04</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>5</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D138" s="11">
-        <v>42439.6</v>
+        <v>67224.39999999999</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>6</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>261</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D139" s="11">
-        <v>23724.04</v>
+        <v>42439.6</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>7</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D140" s="11">
         <v>43135.12</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>8</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>265</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>266</v>
@@ -3726,121 +3726,121 @@
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>9</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>267</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D142" s="11">
         <v>50109.64</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>10</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D143" s="11">
-        <v>47627.48</v>
+        <v>68013.75999999999</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>11</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>271</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D144" s="11">
-        <v>30770.32</v>
+        <v>47627.48</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>12</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>273</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D145" s="11">
-        <v>68013.75999999999</v>
+        <v>30770.32</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>13</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D146" s="11">
-        <v>72039.67999999999</v>
+        <v>27706.72</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>14</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>277</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D147" s="11">
-        <v>46701.04</v>
+        <v>72039.67999999999</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>15</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>279</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D148" s="11">
-        <v>27706.72</v>
+        <v>46701.04</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>16</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D149" s="11">
         <v>47956.84</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
         <v>17</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>284</v>
@@ -3852,121 +3852,121 @@
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>18</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D151" s="11">
         <v>53978.24</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>19</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D152" s="11">
-        <v>51610.16</v>
+        <v>23867.56</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
         <v>20</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>289</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D153" s="11">
-        <v>34638.92</v>
+        <v>51610.16</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
         <v>21</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D154" s="11">
-        <v>23867.56</v>
+        <v>34638.92</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
         <v>22</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D155" s="11">
-        <v>76854.96000000001</v>
+        <v>31696.76</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>23</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>295</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D156" s="11">
-        <v>50964.32</v>
+        <v>76854.96000000001</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>24</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D157" s="11">
-        <v>31696.76</v>
+        <v>50964.32</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>25</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D158" s="11">
         <v>52772.12</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
         <v>26</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>301</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>302</v>
@@ -3978,121 +3978,121 @@
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>27</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D160" s="11">
         <v>57845.92</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>28</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D161" s="11">
-        <v>55599.28</v>
+        <v>28689.28</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>29</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>307</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D162" s="11">
-        <v>38506.6</v>
+        <v>55599.28</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>30</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D163" s="11">
-        <v>28689.28</v>
+        <v>38506.6</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>31</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D164" s="11">
-        <v>19167.28</v>
+        <v>35679.44</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
         <v>32</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>313</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D165" s="11">
-        <v>55226.68</v>
+        <v>19167.28</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
         <v>33</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D166" s="11">
-        <v>35679.44</v>
+        <v>55226.68</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>34</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D167" s="11">
         <v>57587.4</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>35</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>320</v>
@@ -4146,121 +4146,121 @@
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>39</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D172" s="11">
         <v>42374.28</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>40</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D173" s="11">
-        <v>39662.12</v>
+        <v>59489.04</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>41</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D174" s="11">
-        <v>23034.96</v>
+        <v>39662.12</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>42</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D175" s="11">
-        <v>59489.04</v>
+        <v>23034.96</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
         <v>43</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D176" s="11">
-        <v>62402.68</v>
+        <v>19741.36</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
         <v>44</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>337</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D177" s="11">
-        <v>38176.32</v>
+        <v>62402.68</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
         <v>45</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D178" s="11">
-        <v>19741.36</v>
+        <v>38176.32</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
         <v>46</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D179" s="11">
         <v>38292.24</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
         <v>47</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>343</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>344</v>
@@ -4336,121 +4336,121 @@
     <row r="186" spans="1:4">
       <c r="A186" s="5">
         <v>3</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>352</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>353</v>
       </c>
       <c r="D186" s="11">
         <v>32270.84</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
         <v>4</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>354</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>355</v>
       </c>
       <c r="D187" s="11">
-        <v>28186.96</v>
+        <v>51753.68</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
         <v>5</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>357</v>
       </c>
       <c r="D188" s="11">
-        <v>82882.8</v>
+        <v>28186.96</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
         <v>6</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>358</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D189" s="11">
-        <v>51753.68</v>
+        <v>82882.8</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>7</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>360</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D190" s="11">
-        <v>52384.8</v>
+        <v>61656.56</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
         <v>8</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>362</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D191" s="11">
-        <v>24764.56</v>
+        <v>52384.8</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
         <v>9</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>364</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D192" s="11">
-        <v>61656.56</v>
+        <v>24764.56</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
         <v>10</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>366</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D193" s="11">
         <v>84138.60000000001</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
         <v>11</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>368</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>369</v>
@@ -4462,121 +4462,121 @@
     <row r="195" spans="1:4">
       <c r="A195" s="5">
         <v>12</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>370</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>371</v>
       </c>
       <c r="D195" s="11">
         <v>37164.32</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
         <v>13</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>372</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>373</v>
       </c>
       <c r="D196" s="11">
-        <v>33232.24</v>
+        <v>57149.48</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
         <v>14</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>374</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>375</v>
       </c>
       <c r="D197" s="11">
-        <v>88982.39999999999</v>
+        <v>33232.24</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
         <v>15</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>376</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>377</v>
       </c>
       <c r="D198" s="11">
-        <v>57149.48</v>
+        <v>88982.39999999999</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
         <v>16</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>378</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>379</v>
       </c>
       <c r="D199" s="11">
-        <v>58484.4</v>
+        <v>66550.03999999999</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
         <v>17</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>380</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>381</v>
       </c>
       <c r="D200" s="11">
-        <v>30161.28</v>
+        <v>58484.4</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
         <v>18</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>382</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>383</v>
       </c>
       <c r="D201" s="11">
-        <v>66550.03999999999</v>
+        <v>30161.28</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>19</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>384</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D202" s="11">
         <v>27986.4</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>20</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>387</v>
@@ -4588,121 +4588,121 @@
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>21</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>388</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D204" s="11">
         <v>42066.08</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>22</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D205" s="11">
-        <v>38276.6</v>
+        <v>62553.56</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>23</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D206" s="11">
-        <v>95082</v>
+        <v>38276.6</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
         <v>24</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>394</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D207" s="11">
-        <v>62553.56</v>
+        <v>95082</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
         <v>25</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>396</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D208" s="11">
-        <v>64584</v>
+        <v>71451.8</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
         <v>26</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D209" s="11">
-        <v>35564.44</v>
+        <v>64584</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
         <v>27</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>400</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D210" s="11">
-        <v>71451.8</v>
+        <v>35564.44</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
         <v>28</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>402</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D211" s="11">
         <v>34086</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>29</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>405</v>
@@ -4756,121 +4756,121 @@
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>33</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>412</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D216" s="11">
         <v>22475.6</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>34</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>414</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D217" s="11">
-        <v>76345.28</v>
+        <v>40960.24</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>35</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D218" s="11">
-        <v>70683.60000000001</v>
+        <v>76345.28</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>36</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>418</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D219" s="11">
-        <v>40960.24</v>
+        <v>70683.60000000001</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>37</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>420</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D220" s="11">
-        <v>40185.6</v>
+        <v>51861.32</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>38</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D221" s="11">
-        <v>73589.88</v>
+        <v>40185.6</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>39</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>424</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D222" s="11">
-        <v>51861.32</v>
+        <v>73589.88</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>40</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>426</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D223" s="11">
         <v>73346.08</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>41</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>429</v>
@@ -4882,121 +4882,121 @@
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>42</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>430</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D225" s="11">
         <v>27369.08</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>43</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>432</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>433</v>
       </c>
       <c r="D226" s="11">
-        <v>23142.6</v>
+        <v>46356.96</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>44</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>434</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>435</v>
       </c>
       <c r="D227" s="11">
-        <v>76783.2</v>
+        <v>23142.6</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>45</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>436</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>437</v>
       </c>
       <c r="D228" s="11">
-        <v>46356.96</v>
+        <v>76783.2</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>46</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>438</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>439</v>
       </c>
       <c r="D229" s="11">
-        <v>46285.2</v>
+        <v>56754.8</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>47</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>440</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>441</v>
       </c>
       <c r="D230" s="11">
-        <v>78634.24000000001</v>
+        <v>46285.2</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>48</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>442</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>443</v>
       </c>
       <c r="D231" s="11">
-        <v>56754.8</v>
+        <v>78634.24000000001</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D230"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A82:D82"/>
     <mergeCell ref="A132:D132"/>
     <mergeCell ref="A182:D182"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>