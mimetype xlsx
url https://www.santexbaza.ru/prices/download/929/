--- v0 (2026-05-25)
+++ v1 (2026-05-25)
@@ -37,675 +37,675 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 235 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>KPZ 235-400-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1000</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2000</t>
+  </si>
+  <si>
     <t>KPZ 235-180-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-400</t>
   </si>
   <si>
     <t>KPZ 235-130-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-900</t>
   </si>
   <si>
-    <t>KPZ 235-400-1000</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2000</t>
+    <t>KPZ 235-250-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1000</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2100</t>
   </si>
   <si>
     <t>KPZ 235-130-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-400</t>
   </si>
   <si>
     <t>KPZ 235-400-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-500</t>
   </si>
   <si>
     <t>KPZ 235-80-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-900</t>
   </si>
   <si>
-    <t>KPZ 235-250-1000</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-2100</t>
+    <t>KPZ 235-180-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1000</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2100</t>
   </si>
   <si>
     <t>KPZ 235-80-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-400</t>
   </si>
   <si>
     <t>KPZ 235-250-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-500</t>
   </si>
   <si>
-    <t>KPZ 235-180-1000</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-2100</t>
+    <t>KPZ 235-130-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1000</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1100</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2100</t>
   </si>
   <si>
     <t>KPZ 235-180-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-500</t>
   </si>
   <si>
-    <t>KPZ 235-130-1000</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2100</t>
+    <t>KPZ 235-80-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1100</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2200</t>
   </si>
   <si>
     <t>KPZ 235-130-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-500</t>
   </si>
   <si>
     <t>KPZ 235-400-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-600</t>
   </si>
   <si>
-    <t>KPZ 235-80-1000</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-2200</t>
+    <t>KPZ 235-180-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1100</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2200</t>
   </si>
   <si>
     <t>KPZ 235-80-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-500</t>
   </si>
   <si>
     <t>KPZ 235-250-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-600</t>
   </si>
   <si>
-    <t>KPZ 235-180-1100</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-2200</t>
+    <t>KPZ 235-130-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1100</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2200</t>
   </si>
   <si>
     <t>KPZ 235-180-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-600</t>
   </si>
   <si>
-    <t>KPZ 235-130-1100</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2200</t>
+    <t>KPZ 235-80-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1100</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2300</t>
   </si>
   <si>
     <t>KPZ 235-130-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-600</t>
   </si>
   <si>
     <t>KPZ 235-400-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-700</t>
   </si>
   <si>
-    <t>KPZ 235-80-1100</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-2300</t>
+    <t>KPZ 235-180-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2300</t>
   </si>
   <si>
     <t>KPZ 235-80-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-600</t>
   </si>
   <si>
     <t>KPZ 235-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-700</t>
   </si>
   <si>
-    <t>KPZ 235-180-1200</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-2300</t>
+    <t>KPZ 235-130-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1300</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2300</t>
   </si>
   <si>
     <t>KPZ 235-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-700</t>
   </si>
   <si>
-    <t>KPZ 235-130-1200</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2300</t>
+    <t>KPZ 235-80-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1300</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2400</t>
   </si>
   <si>
     <t>KPZ 235-130-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-700</t>
   </si>
   <si>
     <t>KPZ 235-400-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-800</t>
   </si>
   <si>
-    <t>KPZ 235-80-1200</t>
-[...23 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-2400</t>
+    <t>KPZ 235-180-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1300</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2400</t>
   </si>
   <si>
     <t>KPZ 235-80-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-700</t>
   </si>
   <si>
     <t>KPZ 235-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-800</t>
   </si>
   <si>
-    <t>KPZ 235-180-1300</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-2400</t>
+    <t>KPZ 235-130-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1300</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2400</t>
   </si>
   <si>
     <t>KPZ 235-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-800</t>
   </si>
   <si>
-    <t>KPZ 235-130-1300</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2400</t>
+    <t>KPZ 235-80-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1300</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2400</t>
   </si>
   <si>
     <t>KPZ 235-130-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-800</t>
   </si>
   <si>
     <t>KPZ 235-400-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-900</t>
   </si>
   <si>
-    <t>KPZ 235-80-1300</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-130-2400</t>
+    <t>KPZ 235-180-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2400</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-400</t>
   </si>
   <si>
     <t>KPZ 235-80-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-800</t>
   </si>
   <si>
     <t>KPZ 235-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-900</t>
   </si>
   <si>
-    <t>KPZ 235-180-1400</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-400</t>
+    <t>KPZ 235-130-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-400</t>
   </si>
   <si>
     <t>KPZ 235-180-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-900</t>
-  </si>
-[...28 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1079,51 +1079,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D111" sqref="D111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1150,1507 +1150,1507 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>13642</v>
+        <v>29304</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>19924</v>
+        <v>17056</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>29304</v>
+        <v>35492</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>17056</v>
+        <v>40247</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>35492</v>
+        <v>13642</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>40247</v>
+        <v>19924</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>12426</v>
+        <v>26222</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>19025</v>
+        <v>31931</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>13231</v>
+        <v>36417</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>26222</v>
+        <v>51916</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>31931</v>
+        <v>12426</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>36417</v>
+        <v>19025</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>51916</v>
+        <v>13231</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>9407</v>
+        <v>23616</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>16952</v>
+        <v>28920</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>23616</v>
+        <v>41638</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>28920</v>
+        <v>21645</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>41638</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>21645</v>
+        <v>9407</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>46615</v>
+        <v>16952</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>15300</v>
+        <v>21424</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>21424</v>
+        <v>31359</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>31359</v>
+        <v>17821</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>17821</v>
+        <v>37345</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>37345</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>41910</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>13926</v>
+        <v>13997</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>21081</v>
+        <v>28075</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>13997</v>
+        <v>33594</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>28075</v>
+        <v>37915</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>33594</v>
+        <v>53972</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>37915</v>
+        <v>13926</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>53972</v>
+        <v>21081</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>10171</v>
+        <v>25278</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>18806</v>
+        <v>30419</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>25278</v>
+        <v>43694</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>30419</v>
+        <v>22411</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>43694</v>
+        <v>48470</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>22411</v>
+        <v>10171</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>48470</v>
+        <v>18806</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>16962</v>
+        <v>22923</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>22923</v>
+        <v>33415</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>33415</v>
+        <v>18586</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>18586</v>
+        <v>39200</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>39200</v>
+        <v>43574</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>43574</v>
+        <v>16962</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>15426</v>
+        <v>14761</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>23137</v>
+        <v>29930</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>14761</v>
+        <v>35258</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>29930</v>
+        <v>39415</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>35258</v>
+        <v>56035</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>39415</v>
+        <v>15426</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>56035</v>
+        <v>23137</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>10937</v>
+        <v>26943</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
-        <v>20661</v>
+        <v>31919</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>26943</v>
+        <v>45750</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>31919</v>
+        <v>23176</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>45750</v>
+        <v>50323</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>23176</v>
+        <v>10937</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
-        <v>50323</v>
+        <v>20661</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>18627</v>
+        <v>24422</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>24422</v>
+        <v>35471</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>35471</v>
+        <v>19351</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
-        <v>19351</v>
+        <v>41053</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
-        <v>41053</v>
+        <v>45237</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
-        <v>45237</v>
+        <v>18627</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>16926</v>
+        <v>15526</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C74" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="C74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="10">
-        <v>25193</v>
+        <v>31784</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="C75" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="10">
-        <v>15526</v>
+        <v>36920</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="10">
-        <v>31784</v>
+        <v>40916</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>146</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="10">
-        <v>36920</v>
+        <v>58093</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D78" s="10">
-        <v>40916</v>
+        <v>16926</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="10">
-        <v>58093</v>
+        <v>25193</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="10">
-        <v>11702</v>
+        <v>28605</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="10">
-        <v>22514</v>
+        <v>33418</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="10">
-        <v>28605</v>
+        <v>47806</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="10">
-        <v>33418</v>
+        <v>23940</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D84" s="10">
-        <v>47806</v>
+        <v>52021</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D85" s="10">
-        <v>23940</v>
+        <v>11702</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D86" s="10">
-        <v>52021</v>
+        <v>22514</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="10">
-        <v>20289</v>
+        <v>25922</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="10">
-        <v>25922</v>
+        <v>37528</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="10">
-        <v>37528</v>
+        <v>20116</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="10">
-        <v>20116</v>
+        <v>42908</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="10">
-        <v>42908</v>
+        <v>46758</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D92" s="10">
-        <v>46758</v>
+        <v>20289</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="10">
-        <v>18426</v>
+        <v>16292</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="10">
-        <v>27250</v>
+        <v>33639</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="10">
-        <v>16292</v>
+        <v>38585</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="10">
-        <v>33639</v>
+        <v>42417</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D97" s="10">
-        <v>38585</v>
+        <v>18426</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D98" s="10">
-        <v>42417</v>
+        <v>27250</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D99" s="10">
-        <v>12466</v>
+        <v>30269</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D100" s="10">
-        <v>24369</v>
+        <v>34917</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="10">
-        <v>30269</v>
+        <v>49860</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="10">
-        <v>34917</v>
+        <v>24706</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="10">
-        <v>49860</v>
+        <v>16972</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D104" s="10">
-        <v>24706</v>
+        <v>12466</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D105" s="10">
-        <v>16972</v>
+        <v>24369</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D106" s="10">
-        <v>21953</v>
+        <v>27421</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D107" s="10">
-        <v>27421</v>
+        <v>39582</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D108" s="10">
-        <v>39582</v>
+        <v>20881</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D109" s="10">
-        <v>20881</v>
+        <v>44762</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D110" s="10">
-        <v>44762</v>
+        <v>15104</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D111" s="10">
-        <v>15104</v>
+        <v>21953</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D110"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>