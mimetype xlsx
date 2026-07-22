--- v1 (2026-05-25)
+++ v2 (2026-07-22)
@@ -37,366 +37,366 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 235 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>KPZ 235-80-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1400</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-400</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-900</t>
+  </si>
+  <si>
     <t>KPZ 235-400-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1000</t>
   </si>
   <si>
-    <t>KPZ 235-80-1400</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-130-900</t>
+    <t>KPZ 235-180-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-400</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-900</t>
   </si>
   <si>
     <t>KPZ 235-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1000</t>
   </si>
   <si>
-    <t>KPZ 235-180-1500</t>
-[...32 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-80-900</t>
+    <t>KPZ 235-130-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-400</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
   </si>
   <si>
     <t>KPZ 235-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1000</t>
   </si>
   <si>
-    <t>KPZ 235-130-1500</t>
-[...32 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
+    <t>KPZ 235-80-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1500</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
   </si>
   <si>
     <t>KPZ 235-130-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1000</t>
   </si>
   <si>
     <t>KPZ 235-400-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1100</t>
   </si>
   <si>
-    <t>KPZ 235-80-1500</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
+    <t>KPZ 235-180-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
   </si>
   <si>
     <t>KPZ 235-80-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1000</t>
   </si>
   <si>
     <t>KPZ 235-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1100</t>
   </si>
   <si>
-    <t>KPZ 235-180-1600</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
+    <t>KPZ 235-130-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
   </si>
   <si>
     <t>KPZ 235-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1100</t>
   </si>
   <si>
-    <t>KPZ 235-130-1600</t>
-[...32 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
+    <t>KPZ 235-400-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1600</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
   </si>
   <si>
     <t>KPZ 235-130-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1100</t>
   </si>
   <si>
-    <t>KPZ 235-400-1200</t>
-[...26 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
+    <t>KPZ 235-250-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1200</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1700</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-600</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-700</t>
   </si>
   <si>
     <t>KPZ 235-80-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1100</t>
-  </si>
-[...34 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-700</t>
   </si>
   <si>
     <t>KPZ 235-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1200</t>
   </si>
   <si>
     <t>KPZ 235-130-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1700</t>
   </si>
   <si>
     <t>KPZ 235-400-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1800</t>
   </si>
   <si>
     <t>KPZ 235-80-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-2200</t>
   </si>
@@ -1079,51 +1079,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D111" sqref="D111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1150,779 +1150,779 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>29304</v>
+        <v>17056</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>17056</v>
+        <v>35492</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>35492</v>
+        <v>40247</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>40247</v>
+        <v>13642</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>13642</v>
+        <v>19924</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>19924</v>
+        <v>29304</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>26222</v>
+        <v>31931</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>31931</v>
+        <v>36417</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>36417</v>
+        <v>51916</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>51916</v>
+        <v>12426</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>12426</v>
+        <v>19025</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>19025</v>
+        <v>13231</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>13231</v>
+        <v>26222</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>23616</v>
+        <v>28920</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>28920</v>
+        <v>41638</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>41638</v>
+        <v>21645</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>21645</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>46615</v>
+        <v>9407</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>9407</v>
+        <v>16952</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>16952</v>
+        <v>23616</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>21424</v>
+        <v>17821</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>31359</v>
+        <v>37345</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>17821</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>37345</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>41910</v>
+        <v>21424</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>15300</v>
+        <v>31359</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>13997</v>
+        <v>33594</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>28075</v>
+        <v>37915</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>33594</v>
+        <v>53972</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>37915</v>
+        <v>13926</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>53972</v>
+        <v>21081</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>13926</v>
+        <v>13997</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>21081</v>
+        <v>28075</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>25278</v>
+        <v>30419</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>30419</v>
+        <v>43694</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>43694</v>
+        <v>22411</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>22411</v>
+        <v>48470</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>48470</v>
+        <v>10171</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>10171</v>
+        <v>18806</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>18806</v>
+        <v>25278</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>22923</v>
+        <v>33415</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>33415</v>
+        <v>18586</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>18586</v>
+        <v>39200</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>39200</v>
+        <v>43574</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>43574</v>
+        <v>16962</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>16962</v>
+        <v>22923</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>14761</v>
+        <v>29930</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>29930</v>
+        <v>35258</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>35258</v>
+        <v>39415</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>39415</v>
+        <v>56035</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>56035</v>
+        <v>15426</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>15426</v>
+        <v>23137</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>23137</v>
+        <v>14761</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>26943</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2082,51 +2082,51 @@
         <v>138</v>
       </c>
       <c r="D72" s="10">
         <v>18627</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
         <v>15526</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="10">
         <v>31784</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="10">
         <v>36920</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>