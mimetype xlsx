--- v0 (2026-05-25)
+++ v1 (2026-08-09)
@@ -421,90 +421,90 @@
   <si>
     <t>KPZ 185-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1700</t>
   </si>
   <si>
     <t>KPZ 185-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-700</t>
   </si>
   <si>
     <t>KPZ 185-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1200</t>
   </si>
   <si>
     <t>KPZ 185-180-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2300</t>
   </si>
   <si>
+    <t>KPZ 185-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1800</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1300</t>
   </si>
   <si>
-    <t>KPZ 185-180-1800</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-800</t>
   </si>
   <si>
     <t>KPZ 185-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1300</t>
   </si>
   <si>
     <t>KPZ 185-180-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2400</t>
   </si>
   <si>
+    <t>KPZ 185-180-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1900</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1400</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 185-180-1900</t>
   </si>
   <si>
     <t>KPZ 185-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-900</t>
   </si>
   <si>
     <t>KPZ 185-180-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1400</t>
   </si>
   <si>
     <t>KPZ 185-250-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-400</t>
   </si>
   <si>
     <t>KPZ 185-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1500</t>
   </si>
@@ -1082,51 +1082,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D111" sqref="D111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2049,65 +2049,65 @@
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
         <v>37296</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
-        <v>25366</v>
+        <v>30562</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
-        <v>30562</v>
+        <v>25366</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
         <v>18206</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
@@ -2119,65 +2119,65 @@
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
         <v>38644</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
-        <v>26800</v>
+        <v>31909</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="10">
-        <v>31909</v>
+        <v>26800</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="10">
         <v>19638</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>152</v>