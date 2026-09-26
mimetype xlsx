--- v1 (2026-08-09)
+++ v2 (2026-09-26)
@@ -343,180 +343,180 @@
   <si>
     <t>KPZ 185-180-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-900</t>
   </si>
   <si>
     <t>KPZ 185-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1000</t>
   </si>
   <si>
     <t>KPZ 185-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1100</t>
   </si>
   <si>
     <t>KPZ 185-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2000</t>
   </si>
   <si>
+    <t>KPZ 185-180-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1500</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1000</t>
   </si>
   <si>
-    <t>KPZ 185-180-1500</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-250-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-500</t>
   </si>
   <si>
     <t>KPZ 185-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2100</t>
   </si>
   <si>
+    <t>KPZ 185-180-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1600</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1100</t>
   </si>
   <si>
-    <t>KPZ 185-180-1600</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-250-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-600</t>
   </si>
   <si>
     <t>KPZ 185-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2200</t>
   </si>
   <si>
     <t>KPZ 185-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1200</t>
   </si>
   <si>
     <t>KPZ 185-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1700</t>
   </si>
   <si>
+    <t>KPZ 185-180-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1200</t>
+  </si>
+  <si>
     <t>KPZ 185-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-700</t>
   </si>
   <si>
-    <t>KPZ 185-180-1200</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-180-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2300</t>
   </si>
   <si>
+    <t>KPZ 185-250-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-250-1300</t>
+  </si>
+  <si>
     <t>KPZ 185-180-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1800</t>
   </si>
   <si>
-    <t>KPZ 185-250-1300</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 185-250-1300</t>
+    <t>KPZ 185-180-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1300</t>
   </si>
   <si>
     <t>KPZ 185-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-800</t>
   </si>
   <si>
-    <t>KPZ 185-180-1300</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-180-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2400</t>
   </si>
   <si>
+    <t>KPZ 185-250-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-250-1400</t>
+  </si>
+  <si>
     <t>KPZ 185-180-1900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1900</t>
   </si>
   <si>
-    <t>KPZ 185-250-1400</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 185-250-1400</t>
+    <t>KPZ 185-180-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1400</t>
   </si>
   <si>
     <t>KPZ 185-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-900</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 185-180-1400</t>
   </si>
   <si>
     <t>KPZ 185-250-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-400</t>
   </si>
   <si>
     <t>KPZ 185-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1500</t>
   </si>
   <si>
     <t>KPZ 185-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1600</t>
   </si>
   <si>
     <t>KPZ 185-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1700</t>
   </si>
@@ -1082,51 +1082,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D111" sqref="D111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1867,121 +1867,121 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>33256</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>21071</v>
+        <v>26521</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>26521</v>
+        <v>21071</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>13911</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
         <v>34603</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>22502</v>
+        <v>27869</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>27869</v>
+        <v>22502</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
         <v>15343</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
@@ -2007,205 +2007,205 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
         <v>29215</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>16774</v>
+        <v>22481</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>22481</v>
+        <v>16774</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
         <v>37296</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="10">
-        <v>30562</v>
+        <v>25366</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
-        <v>25366</v>
+        <v>30562</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>18206</v>
+        <v>23828</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>23828</v>
+        <v>18206</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
         <v>38644</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
-        <v>31909</v>
+        <v>26800</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="10">
-        <v>26800</v>
+        <v>31909</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="10">
-        <v>19638</v>
+        <v>25175</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="10">
-        <v>25175</v>
+        <v>19638</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="10">
         <v>12481</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>