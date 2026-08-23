--- v0 (2026-05-09)
+++ v1 (2026-08-23)
@@ -85,378 +85,378 @@
   <si>
     <t>KPZ 85-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-800</t>
   </si>
   <si>
     <t>KPZ 85-400-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-900</t>
   </si>
   <si>
     <t>KPZ 85-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1400</t>
   </si>
   <si>
     <t>KPZ 85-180-1900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1900</t>
   </si>
   <si>
+    <t>KPZ 85-250-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-900</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1400</t>
+  </si>
+  <si>
     <t>KPZ 85-400-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2000</t>
   </si>
   <si>
     <t>KPZ 85-400-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-400</t>
   </si>
   <si>
-    <t>KPZ 85-250-900</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1400</t>
+    <t>KPZ 85-180-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-900</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1500</t>
   </si>
   <si>
     <t>KPZ 85-250-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2000</t>
   </si>
   <si>
     <t>KPZ 85-250-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-400</t>
   </si>
   <si>
-    <t>KPZ 85-180-900</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1500</t>
+    <t>KPZ 85-400-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1000</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1500</t>
   </si>
   <si>
     <t>KPZ 85-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2000</t>
   </si>
   <si>
-    <t>KPZ 85-400-1000</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1500</t>
+    <t>KPZ 85-250-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1000</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1500</t>
   </si>
   <si>
     <t>KPZ 85-400-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2100</t>
   </si>
   <si>
     <t>KPZ 85-400-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-500</t>
   </si>
   <si>
-    <t>KPZ 85-250-1000</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1500</t>
+    <t>KPZ 85-180-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1000</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1600</t>
   </si>
   <si>
     <t>KPZ 85-250-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2100</t>
   </si>
   <si>
     <t>KPZ 85-250-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-500</t>
   </si>
   <si>
-    <t>KPZ 85-180-1000</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1600</t>
+    <t>KPZ 85-400-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1100</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1600</t>
   </si>
   <si>
     <t>KPZ 85-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2100</t>
   </si>
   <si>
-    <t>KPZ 85-400-1100</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1600</t>
+    <t>KPZ 85-250-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1100</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1600</t>
   </si>
   <si>
     <t>KPZ 85-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2200</t>
   </si>
   <si>
     <t>KPZ 85-400-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-600</t>
   </si>
   <si>
-    <t>KPZ 85-250-1100</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1600</t>
+    <t>KPZ 85-180-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1100</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1700</t>
   </si>
   <si>
     <t>KPZ 85-250-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2200</t>
   </si>
   <si>
     <t>KPZ 85-250-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-600</t>
   </si>
   <si>
-    <t>KPZ 85-180-1100</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1700</t>
+    <t>KPZ 85-400-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1200</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1700</t>
   </si>
   <si>
     <t>KPZ 85-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2200</t>
   </si>
   <si>
-    <t>KPZ 85-400-1200</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1700</t>
+    <t>KPZ 85-400-700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-700</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1200</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1700</t>
   </si>
   <si>
     <t>KPZ 85-400-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2300</t>
   </si>
   <si>
-    <t>KPZ 85-400-700</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1700</t>
+    <t>KPZ 85-250-700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-700</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1200</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1800</t>
   </si>
   <si>
     <t>KPZ 85-250-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2300</t>
   </si>
   <si>
-    <t>KPZ 85-250-700</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1800</t>
+    <t>KPZ 85-400-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1300</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1800</t>
   </si>
   <si>
     <t>KPZ 85-180-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2300</t>
   </si>
   <si>
-    <t>KPZ 85-400-1300</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1800</t>
+    <t>KPZ 85-400-800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-800</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1300</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1800</t>
   </si>
   <si>
     <t>KPZ 85-400-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2400</t>
   </si>
   <si>
-    <t>KPZ 85-400-800</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1800</t>
+    <t>KPZ 85-250-800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-800</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1300</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1900</t>
   </si>
   <si>
     <t>KPZ 85-250-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2400</t>
   </si>
   <si>
-    <t>KPZ 85-250-800</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1900</t>
+    <t>KPZ 85-400-1400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1400</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1900</t>
   </si>
   <si>
     <t>KPZ 85-180-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2400</t>
-  </si>
-[...10 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1900</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -830,51 +830,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D69" sqref="D69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -901,919 +901,919 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>7565</v>
+        <v>7792</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>7985</v>
+        <v>8225</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>8405</v>
+        <v>8657</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>8824</v>
+        <v>9089</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>9244</v>
+        <v>9521</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>12417</v>
+        <v>12790</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>15682</v>
+        <v>16152</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>13863</v>
+        <v>14279</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>20165</v>
+        <v>12518</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>8898</v>
+        <v>12117</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>12153</v>
+        <v>20770</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>11764</v>
+        <v>9165</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>19918</v>
+        <v>9954</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>8624</v>
+        <v>17141</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>9664</v>
+        <v>20516</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>16642</v>
+        <v>8883</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>14283</v>
+        <v>13515</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>13121</v>
+        <v>16881</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>16389</v>
+        <v>14711</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>20869</v>
+        <v>13245</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>9601</v>
+        <v>12548</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>12859</v>
+        <v>21495</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>12183</v>
+        <v>9889</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>20622</v>
+        <v>10387</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>9330</v>
+        <v>17867</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>10084</v>
+        <v>21241</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
-        <v>17347</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>14703</v>
+        <v>14241</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>13826</v>
+        <v>17606</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>17093</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>21572</v>
+        <v>13972</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>10305</v>
+        <v>12981</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>13565</v>
+        <v>22219</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
-        <v>12603</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="10">
-        <v>21328</v>
+        <v>10819</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
-        <v>10036</v>
+        <v>18593</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>10504</v>
+        <v>21968</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>18051</v>
+        <v>10337</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>15122</v>
+        <v>14966</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
-        <v>14530</v>
+        <v>18333</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>17799</v>
+        <v>15576</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>22277</v>
+        <v>11338</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>11008</v>
+        <v>14698</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>14270</v>
+        <v>13414</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>13023</v>
+        <v>22945</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>22204</v>
+        <v>11063</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>10741</v>
+        <v>11252</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
-        <v>10924</v>
+        <v>19319</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="10">
-        <v>18756</v>
+        <v>22870</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="10">
-        <v>15542</v>
+        <v>15692</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
-        <v>15235</v>
+        <v>19060</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>18505</v>
+        <v>16008</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>22981</v>
+        <v>12064</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
-        <v>11713</v>
+        <v>15425</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="10">
-        <v>14976</v>
+        <v>13846</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="10">
-        <v>13443</v>
+        <v>23670</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
-        <v>23079</v>
+        <v>11790</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>11447</v>
+        <v>11684</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>11344</v>
+        <v>20044</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
-        <v>19460</v>
+        <v>23771</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>15962</v>
+        <v>16416</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>15938</v>
+        <v>19788</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>19212</v>
+        <v>16441</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D68"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>