--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -70,1031 +70,1031 @@
   <si>
     <t>KPZ 85-180-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-500</t>
   </si>
   <si>
     <t>KPZ 85-180-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-600</t>
   </si>
   <si>
     <t>KPZ 85-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-700</t>
   </si>
   <si>
     <t>KPZ 85-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-800</t>
   </si>
   <si>
+    <t>KPZ 85-400-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-900</t>
+  </si>
+  <si>
     <t>KPZ 85-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1400</t>
   </si>
   <si>
     <t>KPZ 85-180-1900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1900</t>
   </si>
   <si>
-    <t>KPZ 85-400-900</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-900</t>
+    <t>KPZ 85-400-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-400</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-900</t>
   </si>
   <si>
     <t>KPZ 85-180-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1400</t>
   </si>
   <si>
     <t>KPZ 85-400-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2000</t>
   </si>
   <si>
-    <t>KPZ 85-400-400</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-900</t>
+    <t>KPZ 85-250-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-400</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-900</t>
   </si>
   <si>
     <t>KPZ 85-400-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1500</t>
   </si>
   <si>
     <t>KPZ 85-250-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2000</t>
   </si>
   <si>
-    <t>KPZ 85-250-400</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-900</t>
+    <t>KPZ 85-400-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1000</t>
   </si>
   <si>
     <t>KPZ 85-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1500</t>
   </si>
   <si>
     <t>KPZ 85-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2000</t>
   </si>
   <si>
-    <t>KPZ 85-400-1000</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1000</t>
+    <t>KPZ 85-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-500</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1000</t>
   </si>
   <si>
     <t>KPZ 85-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1500</t>
   </si>
   <si>
     <t>KPZ 85-400-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2100</t>
   </si>
   <si>
-    <t>KPZ 85-400-500</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1000</t>
+    <t>KPZ 85-250-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-500</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1000</t>
   </si>
   <si>
     <t>KPZ 85-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1600</t>
   </si>
   <si>
     <t>KPZ 85-250-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2100</t>
   </si>
   <si>
-    <t>KPZ 85-250-500</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1000</t>
+    <t>KPZ 85-400-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1100</t>
   </si>
   <si>
     <t>KPZ 85-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1600</t>
   </si>
   <si>
     <t>KPZ 85-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2100</t>
   </si>
   <si>
-    <t>KPZ 85-400-1100</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1100</t>
+    <t>KPZ 85-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-600</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1100</t>
   </si>
   <si>
     <t>KPZ 85-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1600</t>
   </si>
   <si>
     <t>KPZ 85-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2200</t>
   </si>
   <si>
-    <t>KPZ 85-400-600</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1100</t>
+    <t>KPZ 85-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-600</t>
+  </si>
+  <si>
+    <t>KPZ 85-180-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1100</t>
   </si>
   <si>
     <t>KPZ 85-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1700</t>
   </si>
   <si>
     <t>KPZ 85-250-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2200</t>
   </si>
   <si>
-    <t>KPZ 85-250-600</t>
-[...10 lines deleted...]
-  <si>
     <t>KPZ 85-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1200</t>
   </si>
   <si>
     <t>KPZ 85-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1700</t>
   </si>
   <si>
     <t>KPZ 85-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2200</t>
   </si>
   <si>
+    <t>KPZ 85-400-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-2300</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-700</t>
+  </si>
+  <si>
     <t>KPZ 85-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1200</t>
   </si>
   <si>
     <t>KPZ 85-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1700</t>
   </si>
   <si>
-    <t>KPZ 85-400-2300</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-700</t>
+    <t>KPZ 85-250-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-2300</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-700</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-700</t>
   </si>
   <si>
     <t>KPZ 85-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1200</t>
   </si>
   <si>
     <t>KPZ 85-400-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1800</t>
   </si>
   <si>
-    <t>KPZ 85-250-2300</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-700</t>
+    <t>KPZ 85-180-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-2300</t>
   </si>
   <si>
     <t>KPZ 85-400-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1300</t>
   </si>
   <si>
     <t>KPZ 85-250-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1800</t>
   </si>
   <si>
-    <t>KPZ 85-180-2300</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-2300</t>
+    <t>KPZ 85-400-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-2400</t>
+  </si>
+  <si>
+    <t>KPZ 85-400-800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-800</t>
   </si>
   <si>
     <t>KPZ 85-250-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1300</t>
   </si>
   <si>
     <t>KPZ 85-180-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1800</t>
   </si>
   <si>
-    <t>KPZ 85-400-2400</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-800</t>
+    <t>KPZ 85-250-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-2400</t>
+  </si>
+  <si>
+    <t>KPZ 85-250-800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-800</t>
   </si>
   <si>
     <t>KPZ 85-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1300</t>
   </si>
   <si>
     <t>KPZ 85-400-1900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1900</t>
   </si>
   <si>
-    <t>KPZ 85-250-2400</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-800</t>
+    <t>KPZ 85-180-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-2400</t>
   </si>
   <si>
     <t>KPZ 85-400-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1400</t>
   </si>
   <si>
     <t>KPZ 85-250-1900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1900</t>
   </si>
   <si>
-    <t>KPZ 85-180-2400</t>
-[...4 lines deleted...]
-  <si>
     <t>Ширина 135 мм</t>
   </si>
   <si>
+    <t>KPZ 135-180-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-2100</t>
+  </si>
+  <si>
+    <t>KPZ 135-180-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-500</t>
+  </si>
+  <si>
     <t>KPZ 135-130-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1000</t>
   </si>
   <si>
     <t>KPZ 135-400-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1100</t>
   </si>
   <si>
     <t>KPZ 135-80-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1500</t>
   </si>
   <si>
     <t>KPZ 135-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1600</t>
   </si>
   <si>
-    <t>KPZ 135-180-2100</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-500</t>
+    <t>KPZ 135-130-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-2100</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-2200</t>
+  </si>
+  <si>
+    <t>KPZ 135-130-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-500</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-600</t>
   </si>
   <si>
     <t>KPZ 135-80-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1000</t>
   </si>
   <si>
     <t>KPZ 135-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1100</t>
   </si>
   <si>
     <t>KPZ 135-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1600</t>
   </si>
   <si>
-    <t>KPZ 135-130-2100</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-600</t>
+    <t>KPZ 135-80-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-2100</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-2200</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-500</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-600</t>
   </si>
   <si>
     <t>KPZ 135-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1100</t>
   </si>
   <si>
     <t>KPZ 135-130-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1600</t>
   </si>
   <si>
     <t>KPZ 135-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1700</t>
   </si>
   <si>
-    <t>KPZ 135-80-2100</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-250-600</t>
+    <t>KPZ 135-180-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-2200</t>
+  </si>
+  <si>
+    <t>KPZ 135-180-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-600</t>
   </si>
   <si>
     <t>KPZ 135-130-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1100</t>
   </si>
   <si>
     <t>KPZ 135-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1200</t>
   </si>
   <si>
     <t>KPZ 135-80-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1600</t>
   </si>
   <si>
     <t>KPZ 135-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1700</t>
   </si>
   <si>
-    <t>KPZ 135-180-2200</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-600</t>
+    <t>KPZ 135-130-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-2200</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-2300</t>
+  </si>
+  <si>
+    <t>KPZ 135-130-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-600</t>
   </si>
   <si>
     <t>KPZ 135-400-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-700</t>
   </si>
   <si>
     <t>KPZ 135-80-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1100</t>
   </si>
   <si>
     <t>KPZ 135-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1200</t>
   </si>
   <si>
     <t>KPZ 135-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1700</t>
   </si>
   <si>
-    <t>KPZ 135-130-2200</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-130-600</t>
+    <t>KPZ 135-400-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-1800</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-2200</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-2300</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-600</t>
   </si>
   <si>
     <t>KPZ 135-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-700</t>
   </si>
   <si>
     <t>KPZ 135-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1200</t>
   </si>
   <si>
     <t>KPZ 135-130-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1700</t>
   </si>
   <si>
-    <t>KPZ 135-400-1800</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-80-600</t>
+    <t>KPZ 135-250-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-1800</t>
+  </si>
+  <si>
+    <t>KPZ 135-180-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-2300</t>
   </si>
   <si>
     <t>KPZ 135-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-700</t>
   </si>
   <si>
     <t>KPZ 135-130-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1200</t>
   </si>
   <si>
     <t>KPZ 135-400-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1300</t>
   </si>
   <si>
     <t>KPZ 135-80-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1700</t>
   </si>
   <si>
-    <t>KPZ 135-250-1800</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-2300</t>
+    <t>KPZ 135-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-1800</t>
+  </si>
+  <si>
+    <t>KPZ 135-130-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-2300</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-2400</t>
   </si>
   <si>
     <t>KPZ 135-130-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-700</t>
   </si>
   <si>
     <t>KPZ 135-400-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-800</t>
   </si>
   <si>
     <t>KPZ 135-80-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1200</t>
   </si>
   <si>
     <t>KPZ 135-250-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1300</t>
   </si>
   <si>
-    <t>KPZ 135-180-1800</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-2400</t>
+    <t>KPZ 135-130-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-1800</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-1900</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-2300</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-2400</t>
   </si>
   <si>
     <t>KPZ 135-80-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-700</t>
   </si>
   <si>
     <t>KPZ 135-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-800</t>
   </si>
   <si>
     <t>KPZ 135-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1300</t>
   </si>
   <si>
-    <t>KPZ 135-130-1800</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-250-2400</t>
+    <t>KPZ 135-80-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-1800</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-1900</t>
+  </si>
+  <si>
+    <t>KPZ 135-180-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-2400</t>
   </si>
   <si>
     <t>KPZ 135-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-800</t>
   </si>
   <si>
     <t>KPZ 135-130-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1300</t>
   </si>
   <si>
     <t>KPZ 135-400-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1400</t>
   </si>
   <si>
-    <t>KPZ 135-80-1800</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-2400</t>
+    <t>KPZ 135-180-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-1900</t>
+  </si>
+  <si>
+    <t>KPZ 135-130-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-2400</t>
   </si>
   <si>
     <t>KPZ 135-130-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-800</t>
   </si>
   <si>
     <t>KPZ 135-400-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-900</t>
   </si>
   <si>
     <t>KPZ 135-80-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1300</t>
   </si>
   <si>
     <t>KPZ 135-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1400</t>
   </si>
   <si>
-    <t>KPZ 135-180-1900</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-130-2400</t>
+    <t>KPZ 135-130-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-1900</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-2000</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-2400</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-400</t>
   </si>
   <si>
     <t>KPZ 135-80-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-800</t>
   </si>
   <si>
     <t>KPZ 135-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-900</t>
   </si>
   <si>
     <t>KPZ 135-180-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1400</t>
   </si>
   <si>
-    <t>KPZ 135-130-1900</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-400</t>
+    <t>KPZ 135-80-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-1900</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-2000</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-400</t>
   </si>
   <si>
     <t>KPZ 135-180-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-900</t>
   </si>
   <si>
     <t>KPZ 135-130-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1400</t>
   </si>
   <si>
     <t>KPZ 135-400-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1500</t>
   </si>
   <si>
-    <t>KPZ 135-80-1900</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-250-400</t>
+    <t>KPZ 135-180-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-2000</t>
+  </si>
+  <si>
+    <t>KPZ 135-180-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-400</t>
   </si>
   <si>
     <t>KPZ 135-130-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-900</t>
   </si>
   <si>
     <t>KPZ 135-400-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1000</t>
   </si>
   <si>
     <t>KPZ 135-80-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1400</t>
   </si>
   <si>
     <t>KPZ 135-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1500</t>
   </si>
   <si>
-    <t>KPZ 135-180-2000</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-400</t>
+    <t>KPZ 135-130-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-2000</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-2100</t>
+  </si>
+  <si>
+    <t>KPZ 135-130-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-400</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-500</t>
   </si>
   <si>
     <t>KPZ 135-80-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-900</t>
   </si>
   <si>
     <t>KPZ 135-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1000</t>
   </si>
   <si>
     <t>KPZ 135-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1500</t>
   </si>
   <si>
-    <t>KPZ 135-130-2000</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-500</t>
+    <t>KPZ 135-80-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-2000</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-2100</t>
+  </si>
+  <si>
+    <t>KPZ 135-80-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-400</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-500</t>
   </si>
   <si>
     <t>KPZ 135-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1000</t>
   </si>
   <si>
     <t>KPZ 135-130-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1500</t>
   </si>
   <si>
     <t>KPZ 135-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1600</t>
   </si>
   <si>
-    <t>KPZ 135-80-2000</t>
-[...22 lines deleted...]
-  <si>
     <t>Ширина 185 мм</t>
   </si>
   <si>
     <t>KPZ 185-80-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-80-400</t>
   </si>
   <si>
     <t>KPZ 185-80-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-80-500</t>
   </si>
   <si>
     <t>KPZ 185-80-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-80-600</t>
   </si>
   <si>
     <t>KPZ 185-80-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-80-700</t>
@@ -1372,92 +1372,92 @@
   <si>
     <t>KPZ 185-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1100</t>
   </si>
   <si>
     <t>KPZ 185-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-700</t>
   </si>
   <si>
     <t>KPZ 185-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1200</t>
   </si>
   <si>
     <t>KPZ 185-180-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2300</t>
   </si>
   <si>
+    <t>KPZ 185-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1800</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1300</t>
   </si>
   <si>
-    <t>KPZ 185-180-1800</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-800</t>
   </si>
   <si>
     <t>KPZ 185-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1300</t>
   </si>
   <si>
     <t>KPZ 185-180-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2400</t>
   </si>
   <si>
+    <t>KPZ 185-180-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 185-180-1900</t>
+  </si>
+  <si>
     <t>KPZ 185-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-1400</t>
   </si>
   <si>
-    <t>KPZ 185-180-1900</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 185-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-900</t>
   </si>
   <si>
     <t>KPZ 185-180-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-1400</t>
   </si>
   <si>
     <t>KPZ 185-250-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-250-400</t>
   </si>
   <si>
     <t>KPZ 185-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-180-2000</t>
   </si>
   <si>
     <t>KPZ 185-250-1000</t>
@@ -1687,675 +1687,675 @@
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2100</t>
   </si>
   <si>
     <t>KPZ 185-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2200</t>
   </si>
   <si>
     <t>KPZ 185-400-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2300</t>
   </si>
   <si>
     <t>KPZ 185-400-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2400</t>
   </si>
   <si>
     <t>Ширина 235 мм</t>
   </si>
   <si>
+    <t>KPZ 235-180-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2400</t>
+  </si>
+  <si>
     <t>KPZ 235-130-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-800</t>
   </si>
   <si>
     <t>KPZ 235-400-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-900</t>
   </si>
   <si>
     <t>KPZ 235-80-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1300</t>
   </si>
   <si>
     <t>KPZ 235-250-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1400</t>
   </si>
   <si>
-    <t>KPZ 235-180-1900</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-130-2400</t>
+    <t>KPZ 235-130-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2400</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-400</t>
   </si>
   <si>
     <t>KPZ 235-80-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-800</t>
   </si>
   <si>
     <t>KPZ 235-250-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-900</t>
   </si>
   <si>
     <t>KPZ 235-180-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1400</t>
   </si>
   <si>
-    <t>KPZ 235-130-1900</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-400</t>
+    <t>KPZ 235-80-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-400</t>
   </si>
   <si>
     <t>KPZ 235-180-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-900</t>
   </si>
   <si>
     <t>KPZ 235-130-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1400</t>
   </si>
   <si>
     <t>KPZ 235-400-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1500</t>
   </si>
   <si>
-    <t>KPZ 235-80-1900</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-400</t>
+    <t>KPZ 235-180-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-400</t>
   </si>
   <si>
     <t>KPZ 235-130-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-900</t>
   </si>
   <si>
     <t>KPZ 235-400-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1000</t>
   </si>
   <si>
     <t>KPZ 235-80-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1400</t>
   </si>
   <si>
     <t>KPZ 235-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1500</t>
   </si>
   <si>
-    <t>KPZ 235-180-2000</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-400</t>
+    <t>KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-400</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-500</t>
   </si>
   <si>
     <t>KPZ 235-80-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-900</t>
   </si>
   <si>
     <t>KPZ 235-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1000</t>
   </si>
   <si>
     <t>KPZ 235-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1500</t>
   </si>
   <si>
-    <t>KPZ 235-130-2000</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-500</t>
+    <t>KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2000</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-400</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
   </si>
   <si>
     <t>KPZ 235-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1000</t>
   </si>
   <si>
     <t>KPZ 235-130-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1500</t>
   </si>
   <si>
     <t>KPZ 235-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1600</t>
   </si>
   <si>
-    <t>KPZ 235-80-2000</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
+    <t>KPZ 235-180-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
   </si>
   <si>
     <t>KPZ 235-130-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1000</t>
   </si>
   <si>
     <t>KPZ 235-400-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1100</t>
   </si>
   <si>
     <t>KPZ 235-80-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1500</t>
   </si>
   <si>
     <t>KPZ 235-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1600</t>
   </si>
   <si>
-    <t>KPZ 235-180-2100</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
+    <t>KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
   </si>
   <si>
     <t>KPZ 235-80-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1000</t>
   </si>
   <si>
     <t>KPZ 235-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1100</t>
   </si>
   <si>
     <t>KPZ 235-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1600</t>
   </si>
   <si>
-    <t>KPZ 235-130-2100</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
+    <t>KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2100</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
   </si>
   <si>
     <t>KPZ 235-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1100</t>
   </si>
   <si>
     <t>KPZ 235-130-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1600</t>
   </si>
   <si>
     <t>KPZ 235-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1700</t>
   </si>
   <si>
-    <t>KPZ 235-80-2100</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
+    <t>KPZ 235-180-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
   </si>
   <si>
     <t>KPZ 235-130-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1100</t>
   </si>
   <si>
     <t>KPZ 235-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1200</t>
   </si>
   <si>
     <t>KPZ 235-80-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1600</t>
   </si>
   <si>
     <t>KPZ 235-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1700</t>
   </si>
   <si>
-    <t>KPZ 235-180-2200</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
+    <t>KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-600</t>
   </si>
   <si>
     <t>KPZ 235-400-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-700</t>
   </si>
   <si>
     <t>KPZ 235-80-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1100</t>
   </si>
   <si>
     <t>KPZ 235-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1200</t>
   </si>
   <si>
     <t>KPZ 235-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1700</t>
   </si>
   <si>
-    <t>KPZ 235-130-2200</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-130-600</t>
+    <t>KPZ 235-400-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2200</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2200</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-600</t>
   </si>
   <si>
     <t>KPZ 235-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-700</t>
   </si>
   <si>
     <t>KPZ 235-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1200</t>
   </si>
   <si>
     <t>KPZ 235-130-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1700</t>
   </si>
   <si>
-    <t>KPZ 235-400-1800</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-80-600</t>
+    <t>KPZ 235-250-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2300</t>
   </si>
   <si>
     <t>KPZ 235-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-700</t>
   </si>
   <si>
     <t>KPZ 235-130-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1200</t>
   </si>
   <si>
     <t>KPZ 235-400-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1300</t>
   </si>
   <si>
     <t>KPZ 235-80-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1700</t>
   </si>
   <si>
-    <t>KPZ 235-250-1800</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2300</t>
+    <t>KPZ 235-180-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-130-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-2400</t>
   </si>
   <si>
     <t>KPZ 235-130-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-700</t>
   </si>
   <si>
     <t>KPZ 235-400-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-800</t>
   </si>
   <si>
     <t>KPZ 235-80-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1300</t>
   </si>
   <si>
-    <t>KPZ 235-180-1800</t>
-[...14 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-2400</t>
+    <t>KPZ 235-130-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-80-2300</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-2300</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-2400</t>
   </si>
   <si>
     <t>KPZ 235-80-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-700</t>
   </si>
   <si>
     <t>KPZ 235-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-800</t>
   </si>
   <si>
     <t>KPZ 235-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1300</t>
   </si>
   <si>
-    <t>KPZ 235-130-1800</t>
-[...20 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-2400</t>
+    <t>KPZ 235-80-1800</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-1800</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-1900</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-1900</t>
+  </si>
+  <si>
+    <t>KPZ 235-180-2400</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-2400</t>
   </si>
   <si>
     <t>KPZ 235-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-800</t>
   </si>
   <si>
     <t>KPZ 235-130-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1300</t>
   </si>
   <si>
     <t>KPZ 235-400-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1400</t>
-  </si>
-[...16 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-2400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -2741,51 +2741,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D391" sqref="D391"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2890,499 +2890,499 @@
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
         <v>9521</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>16152</v>
+        <v>12790</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>14279</v>
+        <v>16152</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>12790</v>
+        <v>14279</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>12117</v>
+        <v>9165</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
-        <v>20770</v>
+        <v>12518</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
-        <v>9165</v>
+        <v>12117</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>12518</v>
+        <v>20770</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>17141</v>
+        <v>8883</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="11">
-        <v>20516</v>
+        <v>9954</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="11">
-        <v>8883</v>
+        <v>17141</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="11">
-        <v>9954</v>
+        <v>20516</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11">
-        <v>16881</v>
+        <v>13515</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="11">
-        <v>14711</v>
+        <v>16881</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="11">
-        <v>13515</v>
+        <v>14711</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="11">
-        <v>12548</v>
+        <v>9889</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="11">
-        <v>21495</v>
+        <v>13245</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="11">
-        <v>9889</v>
+        <v>12548</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D30" s="11">
-        <v>13245</v>
+        <v>21495</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="11">
-        <v>17867</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="11">
-        <v>21241</v>
+        <v>10387</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="11">
-        <v>9610</v>
+        <v>17867</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="11">
-        <v>10387</v>
+        <v>21241</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="11">
-        <v>17606</v>
+        <v>14241</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="11">
-        <v>15144</v>
+        <v>17606</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D37" s="11">
-        <v>14241</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D38" s="11">
-        <v>12981</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D39" s="11">
-        <v>22219</v>
+        <v>13972</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D40" s="11">
-        <v>10614</v>
+        <v>12981</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="11">
-        <v>13972</v>
+        <v>22219</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="11">
-        <v>18593</v>
+        <v>10337</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D43" s="11">
-        <v>21968</v>
+        <v>10819</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D44" s="11">
-        <v>10337</v>
+        <v>18593</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D45" s="11">
-        <v>10819</v>
+        <v>21968</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="11">
         <v>14966</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>87</v>
@@ -3394,1837 +3394,1837 @@
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D48" s="11">
         <v>15576</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D49" s="11">
-        <v>14698</v>
+        <v>22945</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D50" s="11">
-        <v>13414</v>
+        <v>11338</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="11">
-        <v>22945</v>
+        <v>14698</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D52" s="11">
-        <v>11338</v>
+        <v>13414</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="11">
-        <v>11252</v>
+        <v>22870</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="11">
-        <v>19319</v>
+        <v>11063</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="11">
-        <v>22870</v>
+        <v>11252</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="11">
-        <v>11063</v>
+        <v>19319</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="11">
-        <v>15692</v>
+        <v>16008</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="11">
-        <v>19060</v>
+        <v>15692</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="11">
-        <v>16008</v>
+        <v>19060</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="11">
-        <v>15425</v>
+        <v>23670</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="11">
-        <v>13846</v>
+        <v>12064</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="11">
-        <v>23670</v>
+        <v>15425</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D63" s="11">
-        <v>12064</v>
+        <v>13846</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="11">
-        <v>11684</v>
+        <v>23771</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="11">
-        <v>20044</v>
+        <v>11790</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="11">
-        <v>23771</v>
+        <v>11684</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="11">
-        <v>11790</v>
+        <v>20044</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>61</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="11">
-        <v>16416</v>
+        <v>16441</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="11">
-        <v>19788</v>
+        <v>16416</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="11">
-        <v>16441</v>
+        <v>19788</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B71" s="6"/>
       <c r="C71" s="7"/>
       <c r="D71" s="11"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>1</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="11">
-        <v>12253</v>
+        <v>24577</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>2</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="11">
-        <v>15162</v>
+        <v>9782</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>3</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="11">
-        <v>9753</v>
+        <v>12253</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>4</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="11">
-        <v>17642</v>
+        <v>15162</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>5</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="11">
-        <v>24577</v>
+        <v>9753</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>6</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="11">
-        <v>9782</v>
+        <v>17642</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>7</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="11">
-        <v>7834</v>
+        <v>20796</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>8</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="11">
-        <v>14003</v>
+        <v>23748</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>9</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D81" s="11">
-        <v>19953</v>
+        <v>8369</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D82" s="11">
-        <v>20796</v>
+        <v>11259</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D83" s="11">
-        <v>23748</v>
+        <v>7834</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>12</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D84" s="11">
-        <v>8369</v>
+        <v>14003</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>13</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="11">
-        <v>11259</v>
+        <v>19953</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>14</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D86" s="11">
-        <v>15329</v>
+        <v>12052</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>15</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D87" s="11">
-        <v>16912</v>
+        <v>22009</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>16</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D88" s="11">
-        <v>19845</v>
+        <v>5918</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>17</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D89" s="11">
-        <v>12052</v>
+        <v>10363</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>18</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D90" s="11">
-        <v>22009</v>
+        <v>15329</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>19</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="11">
-        <v>5918</v>
+        <v>16912</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>20</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D92" s="11">
-        <v>10363</v>
+        <v>19845</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>21</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D93" s="11">
-        <v>13028</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>22</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D94" s="11">
-        <v>15942</v>
+        <v>10708</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>23</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D95" s="11">
-        <v>10135</v>
+        <v>13028</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>24</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D96" s="11">
-        <v>18371</v>
+        <v>15942</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>25</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D97" s="11">
-        <v>25500</v>
+        <v>10135</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>26</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D98" s="11">
-        <v>10708</v>
+        <v>18371</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>27</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="11">
-        <v>12039</v>
+        <v>21571</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>28</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D100" s="11">
-        <v>8219</v>
+        <v>24527</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>29</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D101" s="11">
-        <v>14731</v>
+        <v>9146</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>30</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D102" s="11">
-        <v>20876</v>
+        <v>12039</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>31</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D103" s="11">
-        <v>21571</v>
+        <v>8219</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>32</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D104" s="11">
-        <v>24527</v>
+        <v>14731</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>33</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D105" s="11">
-        <v>9146</v>
+        <v>20876</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>34</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D106" s="11">
-        <v>11091</v>
+        <v>20627</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>35</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D107" s="11">
-        <v>16254</v>
+        <v>12436</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>36</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D108" s="11">
-        <v>17687</v>
+        <v>22740</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>37</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D109" s="11">
-        <v>20627</v>
+        <v>6302</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>38</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D110" s="11">
-        <v>12436</v>
+        <v>11091</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>39</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D111" s="11">
-        <v>22740</v>
+        <v>16254</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>40</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D112" s="11">
-        <v>6302</v>
+        <v>17687</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>41</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D113" s="11">
-        <v>11631</v>
+        <v>19098</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>42</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D114" s="11">
-        <v>13806</v>
+        <v>26426</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>43</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D115" s="11">
-        <v>16723</v>
+        <v>11631</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>44</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D116" s="11">
-        <v>10518</v>
+        <v>13806</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
         <v>45</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D117" s="11">
-        <v>19098</v>
+        <v>16723</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
         <v>46</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D118" s="11">
-        <v>26426</v>
+        <v>10518</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
         <v>47</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D119" s="11">
-        <v>9922</v>
+        <v>21802</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
         <v>48</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D120" s="11">
-        <v>12820</v>
+        <v>22349</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
         <v>49</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D121" s="11">
-        <v>8603</v>
+        <v>25308</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
         <v>50</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D122" s="11">
-        <v>15458</v>
+        <v>9922</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
         <v>51</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D123" s="11">
-        <v>21802</v>
+        <v>12820</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
         <v>52</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D124" s="11">
-        <v>22349</v>
+        <v>8603</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
         <v>53</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D125" s="11">
-        <v>25308</v>
+        <v>15458</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
         <v>54</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D126" s="11">
-        <v>6686</v>
+        <v>18465</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
         <v>55</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D127" s="11">
-        <v>11818</v>
+        <v>21406</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
         <v>56</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D128" s="11">
-        <v>17178</v>
+        <v>12819</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
         <v>57</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D129" s="11">
-        <v>18465</v>
+        <v>23472</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
         <v>58</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D130" s="11">
-        <v>21406</v>
+        <v>6686</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
         <v>59</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D131" s="11">
-        <v>12819</v>
+        <v>11818</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
         <v>60</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D132" s="11">
-        <v>23472</v>
+        <v>17178</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>61</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D133" s="11">
-        <v>12557</v>
+        <v>10902</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>62</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D134" s="11">
-        <v>14582</v>
+        <v>19826</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>63</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D135" s="11">
-        <v>17504</v>
+        <v>27352</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>64</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D136" s="11">
-        <v>10902</v>
+        <v>12557</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
         <v>65</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D137" s="11">
-        <v>19826</v>
+        <v>14582</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
         <v>66</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D138" s="11">
-        <v>27352</v>
+        <v>17504</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
         <v>67</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D139" s="11">
-        <v>10700</v>
+        <v>22726</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
         <v>68</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D140" s="11">
-        <v>13600</v>
+        <v>23127</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
         <v>69</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>271</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D141" s="11">
-        <v>8985</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
         <v>70</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>273</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D142" s="11">
-        <v>16186</v>
+        <v>13600</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
         <v>71</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>275</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D143" s="11">
-        <v>22726</v>
+        <v>8985</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
         <v>72</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>277</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D144" s="11">
-        <v>23127</v>
+        <v>16186</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
         <v>73</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>279</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D145" s="11">
-        <v>7069</v>
+        <v>19240</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
         <v>74</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D146" s="11">
-        <v>12547</v>
+        <v>22188</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
         <v>75</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D147" s="11">
-        <v>18104</v>
+        <v>13203</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
         <v>76</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D148" s="11">
-        <v>19240</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
         <v>77</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>288</v>
       </c>
       <c r="D149" s="11">
-        <v>22188</v>
+        <v>7069</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
         <v>78</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>289</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>290</v>
       </c>
       <c r="D150" s="11">
-        <v>13203</v>
+        <v>12547</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
         <v>79</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>291</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>292</v>
       </c>
       <c r="D151" s="11">
-        <v>9700</v>
+        <v>18104</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
         <v>80</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>293</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D152" s="11">
-        <v>13481</v>
+        <v>11286</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
         <v>81</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>295</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D153" s="11">
-        <v>15359</v>
+        <v>20554</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
         <v>82</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D154" s="11">
-        <v>18285</v>
+        <v>8910</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
         <v>83</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D155" s="11">
-        <v>11286</v>
+        <v>13481</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
         <v>84</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>301</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D156" s="11">
-        <v>20554</v>
+        <v>15359</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
         <v>85</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>303</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D157" s="11">
-        <v>8910</v>
+        <v>18285</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
         <v>86</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>305</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D158" s="11">
-        <v>11475</v>
+        <v>23651</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
         <v>87</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>307</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>308</v>
       </c>
       <c r="D159" s="11">
-        <v>14382</v>
+        <v>8859</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>88</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D160" s="11">
-        <v>9368</v>
+        <v>11475</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>89</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D161" s="11">
-        <v>16914</v>
+        <v>14382</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>90</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>313</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D162" s="11">
-        <v>23651</v>
+        <v>9368</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>91</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D163" s="11">
-        <v>8859</v>
+        <v>16914</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>92</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D164" s="11">
-        <v>7452</v>
+        <v>20018</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
         <v>93</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D165" s="11">
-        <v>13276</v>
+        <v>22968</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
         <v>94</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D166" s="11">
-        <v>19027</v>
+        <v>7593</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>95</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D167" s="11">
-        <v>20018</v>
+        <v>10479</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>96</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D168" s="11">
-        <v>22968</v>
+        <v>7452</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
         <v>97</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D169" s="11">
-        <v>7593</v>
+        <v>13276</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
         <v>98</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D170" s="11">
-        <v>10479</v>
+        <v>19027</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>99</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D171" s="11">
-        <v>14406</v>
+        <v>11669</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
         <v>100</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D172" s="11">
-        <v>16135</v>
+        <v>21281</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
         <v>101</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D173" s="11">
-        <v>19065</v>
+        <v>5535</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
         <v>102</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>337</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D174" s="11">
-        <v>11669</v>
+        <v>9636</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
         <v>103</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D175" s="11">
-        <v>21281</v>
+        <v>14406</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
         <v>104</v>
       </c>
       <c r="B176" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D176" s="11">
-        <v>5535</v>
+        <v>16135</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
         <v>105</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>343</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D177" s="11">
-        <v>9636</v>
+        <v>19065</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="3" t="s">
         <v>345</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="7"/>
       <c r="D178" s="11"/>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B179" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D179" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="180" spans="1:4">
@@ -5958,65 +5958,65 @@
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>53</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>450</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>451</v>
       </c>
       <c r="D232" s="11">
         <v>37296</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>54</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>452</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>453</v>
       </c>
       <c r="D233" s="11">
-        <v>25366</v>
+        <v>30562</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>55</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>454</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>455</v>
       </c>
       <c r="D234" s="11">
-        <v>30562</v>
+        <v>25366</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>56</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>456</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D235" s="11">
         <v>18206</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>57</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>459</v>
@@ -6028,65 +6028,65 @@
     <row r="237" spans="1:4">
       <c r="A237" s="5">
         <v>58</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>460</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D237" s="11">
         <v>38644</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
         <v>59</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>462</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>463</v>
       </c>
       <c r="D238" s="11">
-        <v>26800</v>
+        <v>31909</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
         <v>60</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>464</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>465</v>
       </c>
       <c r="D239" s="11">
-        <v>31909</v>
+        <v>26800</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>61</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>466</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>467</v>
       </c>
       <c r="D240" s="11">
         <v>19638</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>62</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>468</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>469</v>
@@ -6708,1507 +6708,1507 @@
     <row r="286" spans="1:4">
       <c r="A286" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B286" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D286" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
         <v>1</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D287" s="11">
-        <v>18426</v>
+        <v>38585</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
         <v>2</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>559</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D288" s="11">
-        <v>27250</v>
+        <v>42417</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
         <v>3</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>561</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D289" s="11">
-        <v>16292</v>
+        <v>18426</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="5">
         <v>4</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D290" s="11">
-        <v>33639</v>
+        <v>27250</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="5">
         <v>5</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>565</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D291" s="11">
-        <v>38585</v>
+        <v>16292</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="5">
         <v>6</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>567</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>568</v>
       </c>
       <c r="D292" s="11">
-        <v>42417</v>
+        <v>33639</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="5">
         <v>7</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>569</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>570</v>
       </c>
       <c r="D293" s="11">
-        <v>12466</v>
+        <v>34917</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
         <v>8</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>571</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>572</v>
       </c>
       <c r="D294" s="11">
-        <v>24369</v>
+        <v>49860</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
         <v>9</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>573</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>574</v>
       </c>
       <c r="D295" s="11">
-        <v>30269</v>
+        <v>24706</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
         <v>10</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D296" s="11">
-        <v>34917</v>
+        <v>16972</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
         <v>11</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>577</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D297" s="11">
-        <v>49860</v>
+        <v>12466</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="5">
         <v>12</v>
       </c>
       <c r="B298" s="9" t="s">
         <v>579</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D298" s="11">
-        <v>24706</v>
+        <v>24369</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="5">
         <v>13</v>
       </c>
       <c r="B299" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D299" s="11">
-        <v>16972</v>
+        <v>30269</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="5">
         <v>14</v>
       </c>
       <c r="B300" s="9" t="s">
         <v>583</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>584</v>
       </c>
       <c r="D300" s="11">
-        <v>21953</v>
+        <v>20881</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="5">
         <v>15</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>585</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>586</v>
       </c>
       <c r="D301" s="11">
-        <v>27421</v>
+        <v>44762</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="5">
         <v>16</v>
       </c>
       <c r="B302" s="9" t="s">
         <v>587</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>588</v>
       </c>
       <c r="D302" s="11">
-        <v>39582</v>
+        <v>15104</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="5">
         <v>17</v>
       </c>
       <c r="B303" s="9" t="s">
         <v>589</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>590</v>
       </c>
       <c r="D303" s="11">
-        <v>20881</v>
+        <v>21953</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="5">
         <v>18</v>
       </c>
       <c r="B304" s="9" t="s">
         <v>591</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>592</v>
       </c>
       <c r="D304" s="11">
-        <v>44762</v>
+        <v>27421</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="5">
         <v>19</v>
       </c>
       <c r="B305" s="9" t="s">
         <v>593</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>594</v>
       </c>
       <c r="D305" s="11">
-        <v>15104</v>
+        <v>39582</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="5">
         <v>20</v>
       </c>
       <c r="B306" s="9" t="s">
         <v>595</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>596</v>
       </c>
       <c r="D306" s="11">
-        <v>19924</v>
+        <v>40247</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="5">
         <v>21</v>
       </c>
       <c r="B307" s="9" t="s">
         <v>597</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>598</v>
       </c>
       <c r="D307" s="11">
-        <v>29304</v>
+        <v>13642</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="5">
         <v>22</v>
       </c>
       <c r="B308" s="9" t="s">
         <v>599</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>600</v>
       </c>
       <c r="D308" s="11">
-        <v>17056</v>
+        <v>19924</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="5">
         <v>23</v>
       </c>
       <c r="B309" s="9" t="s">
         <v>601</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>602</v>
       </c>
       <c r="D309" s="11">
-        <v>35492</v>
+        <v>29304</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="5">
         <v>24</v>
       </c>
       <c r="B310" s="9" t="s">
         <v>603</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>604</v>
       </c>
       <c r="D310" s="11">
-        <v>40247</v>
+        <v>17056</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="5">
         <v>25</v>
       </c>
       <c r="B311" s="9" t="s">
         <v>605</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>606</v>
       </c>
       <c r="D311" s="11">
-        <v>13642</v>
+        <v>35492</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="5">
         <v>26</v>
       </c>
       <c r="B312" s="9" t="s">
         <v>607</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>608</v>
       </c>
       <c r="D312" s="11">
-        <v>13231</v>
+        <v>36417</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="5">
         <v>27</v>
       </c>
       <c r="B313" s="9" t="s">
         <v>609</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>610</v>
       </c>
       <c r="D313" s="11">
-        <v>26222</v>
+        <v>51916</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="5">
         <v>28</v>
       </c>
       <c r="B314" s="9" t="s">
         <v>611</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>612</v>
       </c>
       <c r="D314" s="11">
-        <v>31931</v>
+        <v>12426</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="5">
         <v>29</v>
       </c>
       <c r="B315" s="9" t="s">
         <v>613</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>614</v>
       </c>
       <c r="D315" s="11">
-        <v>36417</v>
+        <v>19025</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="5">
         <v>30</v>
       </c>
       <c r="B316" s="9" t="s">
         <v>615</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>616</v>
       </c>
       <c r="D316" s="11">
-        <v>51916</v>
+        <v>13231</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="5">
         <v>31</v>
       </c>
       <c r="B317" s="9" t="s">
         <v>617</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>618</v>
       </c>
       <c r="D317" s="11">
-        <v>12426</v>
+        <v>26222</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="5">
         <v>32</v>
       </c>
       <c r="B318" s="9" t="s">
         <v>619</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>620</v>
       </c>
       <c r="D318" s="11">
-        <v>19025</v>
+        <v>31931</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="5">
         <v>33</v>
       </c>
       <c r="B319" s="9" t="s">
         <v>621</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>622</v>
       </c>
       <c r="D319" s="11">
-        <v>23616</v>
+        <v>21645</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="5">
         <v>34</v>
       </c>
       <c r="B320" s="9" t="s">
         <v>623</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>624</v>
       </c>
       <c r="D320" s="11">
-        <v>28920</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="5">
         <v>35</v>
       </c>
       <c r="B321" s="9" t="s">
         <v>625</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>626</v>
       </c>
       <c r="D321" s="11">
-        <v>41638</v>
+        <v>9407</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="5">
         <v>36</v>
       </c>
       <c r="B322" s="9" t="s">
         <v>627</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>628</v>
       </c>
       <c r="D322" s="11">
-        <v>21645</v>
+        <v>16952</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="5">
         <v>37</v>
       </c>
       <c r="B323" s="9" t="s">
         <v>629</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>630</v>
       </c>
       <c r="D323" s="11">
-        <v>46615</v>
+        <v>23616</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="5">
         <v>38</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>631</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>632</v>
       </c>
       <c r="D324" s="11">
-        <v>9407</v>
+        <v>28920</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="5">
         <v>39</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>633</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>634</v>
       </c>
       <c r="D325" s="11">
-        <v>16952</v>
+        <v>41638</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="5">
         <v>40</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>635</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>636</v>
       </c>
       <c r="D326" s="11">
-        <v>21424</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="5">
         <v>41</v>
       </c>
       <c r="B327" s="9" t="s">
         <v>637</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>638</v>
       </c>
       <c r="D327" s="11">
-        <v>31359</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="5">
         <v>42</v>
       </c>
       <c r="B328" s="9" t="s">
         <v>639</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>640</v>
       </c>
       <c r="D328" s="11">
-        <v>17821</v>
+        <v>21424</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="5">
         <v>43</v>
       </c>
       <c r="B329" s="9" t="s">
         <v>641</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>642</v>
       </c>
       <c r="D329" s="11">
-        <v>37345</v>
+        <v>31359</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="5">
         <v>44</v>
       </c>
       <c r="B330" s="9" t="s">
         <v>643</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>644</v>
       </c>
       <c r="D330" s="11">
-        <v>41910</v>
+        <v>17821</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="5">
         <v>45</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>645</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>646</v>
       </c>
       <c r="D331" s="11">
-        <v>15300</v>
+        <v>37345</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="5">
         <v>46</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>647</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>648</v>
       </c>
       <c r="D332" s="11">
-        <v>13997</v>
+        <v>37915</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="5">
         <v>47</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>649</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>650</v>
       </c>
       <c r="D333" s="11">
-        <v>28075</v>
+        <v>53972</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="5">
         <v>48</v>
       </c>
       <c r="B334" s="9" t="s">
         <v>651</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>652</v>
       </c>
       <c r="D334" s="11">
-        <v>33594</v>
+        <v>13926</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="5">
         <v>49</v>
       </c>
       <c r="B335" s="9" t="s">
         <v>653</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>654</v>
       </c>
       <c r="D335" s="11">
-        <v>37915</v>
+        <v>21081</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="5">
         <v>50</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>655</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>656</v>
       </c>
       <c r="D336" s="11">
-        <v>53972</v>
+        <v>13997</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="5">
         <v>51</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>657</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>658</v>
       </c>
       <c r="D337" s="11">
-        <v>13926</v>
+        <v>28075</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="5">
         <v>52</v>
       </c>
       <c r="B338" s="9" t="s">
         <v>659</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>660</v>
       </c>
       <c r="D338" s="11">
-        <v>21081</v>
+        <v>33594</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="5">
         <v>53</v>
       </c>
       <c r="B339" s="9" t="s">
         <v>661</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>662</v>
       </c>
       <c r="D339" s="11">
-        <v>25278</v>
+        <v>22411</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="5">
         <v>54</v>
       </c>
       <c r="B340" s="9" t="s">
         <v>663</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>664</v>
       </c>
       <c r="D340" s="11">
-        <v>30419</v>
+        <v>48470</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="5">
         <v>55</v>
       </c>
       <c r="B341" s="9" t="s">
         <v>665</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>666</v>
       </c>
       <c r="D341" s="11">
-        <v>43694</v>
+        <v>10171</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="5">
         <v>56</v>
       </c>
       <c r="B342" s="9" t="s">
         <v>667</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>668</v>
       </c>
       <c r="D342" s="11">
-        <v>22411</v>
+        <v>18806</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="5">
         <v>57</v>
       </c>
       <c r="B343" s="9" t="s">
         <v>669</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>670</v>
       </c>
       <c r="D343" s="11">
-        <v>48470</v>
+        <v>25278</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="5">
         <v>58</v>
       </c>
       <c r="B344" s="9" t="s">
         <v>671</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>672</v>
       </c>
       <c r="D344" s="11">
-        <v>10171</v>
+        <v>30419</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="5">
         <v>59</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>673</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>674</v>
       </c>
       <c r="D345" s="11">
-        <v>18806</v>
+        <v>43694</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="5">
         <v>60</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>675</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>676</v>
       </c>
       <c r="D346" s="11">
-        <v>22923</v>
+        <v>43574</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="5">
         <v>61</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>677</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>678</v>
       </c>
       <c r="D347" s="11">
-        <v>33415</v>
+        <v>16962</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="5">
         <v>62</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>679</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>680</v>
       </c>
       <c r="D348" s="11">
-        <v>18586</v>
+        <v>22923</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="5">
         <v>63</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>681</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>682</v>
       </c>
       <c r="D349" s="11">
-        <v>39200</v>
+        <v>33415</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="5">
         <v>64</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>683</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>684</v>
       </c>
       <c r="D350" s="11">
-        <v>43574</v>
+        <v>18586</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="5">
         <v>65</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>685</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>686</v>
       </c>
       <c r="D351" s="11">
-        <v>16962</v>
+        <v>39200</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="5">
         <v>66</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>687</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>688</v>
       </c>
       <c r="D352" s="11">
-        <v>23137</v>
+        <v>39415</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="5">
         <v>67</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>689</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>690</v>
       </c>
       <c r="D353" s="11">
-        <v>14761</v>
+        <v>56035</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="5">
         <v>68</v>
       </c>
       <c r="B354" s="9" t="s">
         <v>691</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>692</v>
       </c>
       <c r="D354" s="11">
-        <v>29930</v>
+        <v>15426</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="5">
         <v>69</v>
       </c>
       <c r="B355" s="9" t="s">
         <v>693</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>694</v>
       </c>
       <c r="D355" s="11">
-        <v>35258</v>
+        <v>23137</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="5">
         <v>70</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>695</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>696</v>
       </c>
       <c r="D356" s="11">
-        <v>39415</v>
+        <v>14761</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="5">
         <v>71</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>697</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>698</v>
       </c>
       <c r="D357" s="11">
-        <v>56035</v>
+        <v>29930</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="5">
         <v>72</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>699</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>700</v>
       </c>
       <c r="D358" s="11">
-        <v>15426</v>
+        <v>35258</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="5">
         <v>73</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>701</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>702</v>
       </c>
       <c r="D359" s="11">
-        <v>20661</v>
+        <v>45750</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="5">
         <v>74</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>703</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>704</v>
       </c>
       <c r="D360" s="11">
-        <v>26943</v>
+        <v>23176</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="5">
         <v>75</v>
       </c>
       <c r="B361" s="9" t="s">
         <v>705</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>706</v>
       </c>
       <c r="D361" s="11">
-        <v>31919</v>
+        <v>50323</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="5">
         <v>76</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>707</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>708</v>
       </c>
       <c r="D362" s="11">
-        <v>45750</v>
+        <v>10937</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="5">
         <v>77</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>709</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>710</v>
       </c>
       <c r="D363" s="11">
-        <v>23176</v>
+        <v>20661</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="5">
         <v>78</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>711</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>712</v>
       </c>
       <c r="D364" s="11">
-        <v>50323</v>
+        <v>26943</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="5">
         <v>79</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>713</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>714</v>
       </c>
       <c r="D365" s="11">
-        <v>10937</v>
+        <v>31919</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="5">
         <v>80</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>715</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>716</v>
       </c>
       <c r="D366" s="11">
-        <v>18627</v>
+        <v>41053</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="5">
         <v>81</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>717</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>718</v>
       </c>
       <c r="D367" s="11">
-        <v>24422</v>
+        <v>45237</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="5">
         <v>82</v>
       </c>
       <c r="B368" s="9" t="s">
         <v>719</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>720</v>
       </c>
       <c r="D368" s="11">
-        <v>35471</v>
+        <v>18627</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="5">
         <v>83</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>721</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>722</v>
       </c>
       <c r="D369" s="11">
-        <v>19351</v>
+        <v>24422</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="5">
         <v>84</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>723</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>724</v>
       </c>
       <c r="D370" s="11">
-        <v>41053</v>
+        <v>35471</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="5">
         <v>85</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>725</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>726</v>
       </c>
       <c r="D371" s="11">
-        <v>45237</v>
+        <v>19351</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="5">
         <v>86</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>727</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>728</v>
       </c>
       <c r="D372" s="11">
-        <v>16926</v>
+        <v>36920</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="5">
         <v>87</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>729</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>730</v>
       </c>
       <c r="D373" s="11">
-        <v>25193</v>
+        <v>40916</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="5">
         <v>88</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>731</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>732</v>
       </c>
       <c r="D374" s="11">
-        <v>15526</v>
+        <v>58093</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="5">
         <v>89</v>
       </c>
       <c r="B375" s="9" t="s">
-        <v>633</v>
+        <v>733</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D375" s="11">
-        <v>31784</v>
+        <v>16926</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="5">
         <v>90</v>
       </c>
       <c r="B376" s="9" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D376" s="11">
-        <v>36920</v>
+        <v>25193</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="5">
         <v>91</v>
       </c>
       <c r="B377" s="9" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D377" s="11">
-        <v>40916</v>
+        <v>15526</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="5">
         <v>92</v>
       </c>
       <c r="B378" s="9" t="s">
-        <v>738</v>
+        <v>627</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>739</v>
       </c>
       <c r="D378" s="11">
-        <v>58093</v>
+        <v>31784</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="5">
         <v>93</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>740</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>741</v>
       </c>
       <c r="D379" s="11">
-        <v>11702</v>
+        <v>33418</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="5">
         <v>94</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>742</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>743</v>
       </c>
       <c r="D380" s="11">
-        <v>22514</v>
+        <v>47806</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="5">
         <v>95</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>744</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D381" s="11">
-        <v>28605</v>
+        <v>23940</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="5">
         <v>96</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D382" s="11">
-        <v>33418</v>
+        <v>52021</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="5">
         <v>97</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>748</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D383" s="11">
-        <v>47806</v>
+        <v>11702</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="5">
         <v>98</v>
       </c>
       <c r="B384" s="9" t="s">
         <v>750</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D384" s="11">
-        <v>23940</v>
+        <v>22514</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="5">
         <v>99</v>
       </c>
       <c r="B385" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>753</v>
       </c>
       <c r="D385" s="11">
-        <v>52021</v>
+        <v>28605</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="5">
         <v>100</v>
       </c>
       <c r="B386" s="9" t="s">
         <v>754</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>755</v>
       </c>
       <c r="D386" s="11">
-        <v>20289</v>
+        <v>20116</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="5">
         <v>101</v>
       </c>
       <c r="B387" s="9" t="s">
         <v>756</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>757</v>
       </c>
       <c r="D387" s="11">
-        <v>25922</v>
+        <v>42908</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="5">
         <v>102</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>758</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>759</v>
       </c>
       <c r="D388" s="11">
-        <v>37528</v>
+        <v>46758</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="5">
         <v>103</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>760</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>761</v>
       </c>
       <c r="D389" s="11">
-        <v>20116</v>
+        <v>20289</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="5">
         <v>104</v>
       </c>
       <c r="B390" s="9" t="s">
         <v>762</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>763</v>
       </c>
       <c r="D390" s="11">
-        <v>42908</v>
+        <v>25922</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="5">
         <v>105</v>
       </c>
       <c r="B391" s="9" t="s">
         <v>764</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>765</v>
       </c>
       <c r="D391" s="11">
-        <v>46758</v>
+        <v>37528</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D390"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A71:D71"/>
     <mergeCell ref="A178:D178"/>
     <mergeCell ref="A285:D285"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>