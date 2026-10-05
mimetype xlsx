--- v0 (2026-06-17)
+++ v1 (2026-10-05)
@@ -73,74 +73,74 @@
   <si>
     <t>KPZ 85-180-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-500</t>
   </si>
   <si>
     <t>KPZ 85-180-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-600</t>
   </si>
   <si>
     <t>KPZ 85-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-700</t>
   </si>
   <si>
     <t>KPZ 85-180-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-800</t>
   </si>
   <si>
+    <t>KPZ 85-180-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1100</t>
+  </si>
+  <si>
     <t>KPZ 85-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1700</t>
   </si>
   <si>
     <t>KPZ 85-250-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2200</t>
   </si>
   <si>
     <t>KPZ 85-250-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-600</t>
   </si>
   <si>
-    <t>KPZ 85-180-1100</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 85-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1200</t>
   </si>
   <si>
     <t>KPZ 85-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1700</t>
   </si>
   <si>
     <t>KPZ 85-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2200</t>
   </si>
   <si>
     <t>KPZ 85-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1200</t>
   </si>
   <si>
     <t>KPZ 85-180-1700</t>
@@ -313,158 +313,158 @@
   <si>
     <t>KPZ 85-400-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1500</t>
   </si>
   <si>
     <t>KPZ 85-250-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2000</t>
   </si>
   <si>
     <t>KPZ 85-250-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-400</t>
   </si>
   <si>
     <t>KPZ 85-180-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-900</t>
   </si>
   <si>
+    <t>KPZ 85-400-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1000</t>
+  </si>
+  <si>
     <t>KPZ 85-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1500</t>
   </si>
   <si>
     <t>KPZ 85-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2000</t>
   </si>
   <si>
-    <t>KPZ 85-400-1000</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1000</t>
+    <t>KPZ 85-250-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1000</t>
   </si>
   <si>
     <t>KPZ 85-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1500</t>
   </si>
   <si>
     <t>KPZ 85-400-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2100</t>
   </si>
   <si>
     <t>KPZ 85-400-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-500</t>
   </si>
   <si>
-    <t>KPZ 85-250-1000</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-250-1000</t>
+    <t>KPZ 85-180-1000</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-180-1000</t>
   </si>
   <si>
     <t>KPZ 85-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-1600</t>
   </si>
   <si>
     <t>KPZ 85-250-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-2100</t>
   </si>
   <si>
     <t>KPZ 85-250-500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-500</t>
   </si>
   <si>
-    <t>KPZ 85-180-1000</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-180-1000</t>
+    <t>KPZ 85-400-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-400-1100</t>
   </si>
   <si>
     <t>KPZ 85-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-250-1600</t>
   </si>
   <si>
     <t>KPZ 85-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-2100</t>
   </si>
   <si>
-    <t>KPZ 85-400-1100</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 85-400-1100</t>
+    <t>KPZ 85-250-1100</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 85-250-1100</t>
   </si>
   <si>
     <t>KPZ 85-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-180-1600</t>
   </si>
   <si>
     <t>KPZ 85-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-2200</t>
   </si>
   <si>
     <t>KPZ 85-400-600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 85-400-600</t>
   </si>
   <si>
-    <t>KPZ 85-250-1100</t>
-[...4 lines deleted...]
-  <si>
     <t>Ширина 135 мм</t>
   </si>
   <si>
     <t>KPZ 135-80-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-700</t>
   </si>
   <si>
     <t>KPZ 135-250-800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-800</t>
   </si>
   <si>
     <t>KPZ 135-180-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1300</t>
   </si>
   <si>
     <t>KPZ 135-130-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1800</t>
@@ -652,374 +652,374 @@
   <si>
     <t>KPZ 135-80-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1400</t>
   </si>
   <si>
     <t>KPZ 135-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1500</t>
   </si>
   <si>
     <t>KPZ 135-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-2000</t>
   </si>
   <si>
     <t>KPZ 135-180-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-400</t>
   </si>
   <si>
+    <t>KPZ 135-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-500</t>
+  </si>
+  <si>
     <t>KPZ 135-80-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-900</t>
   </si>
   <si>
     <t>KPZ 135-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1000</t>
   </si>
   <si>
     <t>KPZ 135-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1500</t>
   </si>
   <si>
     <t>KPZ 135-130-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-2000</t>
   </si>
   <si>
     <t>KPZ 135-400-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-2100</t>
   </si>
   <si>
     <t>KPZ 135-130-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-400</t>
   </si>
   <si>
-    <t>KPZ 135-400-500</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-500</t>
+    <t>KPZ 135-250-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-500</t>
   </si>
   <si>
     <t>KPZ 135-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1000</t>
   </si>
   <si>
     <t>KPZ 135-130-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1500</t>
   </si>
   <si>
     <t>KPZ 135-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1600</t>
   </si>
   <si>
     <t>KPZ 135-80-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-2000</t>
   </si>
   <si>
     <t>KPZ 135-250-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-2100</t>
   </si>
   <si>
     <t>KPZ 135-80-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-400</t>
   </si>
   <si>
-    <t>KPZ 135-250-500</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-250-500</t>
+    <t>KPZ 135-180-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-500</t>
   </si>
   <si>
     <t>KPZ 135-130-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1000</t>
   </si>
   <si>
     <t>KPZ 135-400-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1100</t>
   </si>
   <si>
     <t>KPZ 135-80-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1500</t>
   </si>
   <si>
     <t>KPZ 135-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1600</t>
   </si>
   <si>
     <t>KPZ 135-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-2100</t>
   </si>
   <si>
-    <t>KPZ 135-180-500</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-500</t>
+    <t>KPZ 135-130-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-500</t>
+  </si>
+  <si>
+    <t>KPZ 135-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-400-600</t>
   </si>
   <si>
     <t>KPZ 135-80-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1000</t>
   </si>
   <si>
     <t>KPZ 135-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1100</t>
   </si>
   <si>
     <t>KPZ 135-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1600</t>
   </si>
   <si>
     <t>KPZ 135-130-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-2100</t>
   </si>
   <si>
     <t>KPZ 135-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-2200</t>
   </si>
   <si>
-    <t>KPZ 135-130-500</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-400-600</t>
+    <t>KPZ 135-80-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-500</t>
+  </si>
+  <si>
+    <t>KPZ 135-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-250-600</t>
   </si>
   <si>
     <t>KPZ 135-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1100</t>
   </si>
   <si>
     <t>KPZ 135-130-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1600</t>
   </si>
   <si>
     <t>KPZ 135-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1700</t>
   </si>
   <si>
     <t>KPZ 135-80-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-2100</t>
   </si>
   <si>
     <t>KPZ 135-250-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-2200</t>
   </si>
   <si>
-    <t>KPZ 135-80-500</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-250-600</t>
+    <t>KPZ 135-180-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-180-600</t>
   </si>
   <si>
     <t>KPZ 135-130-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1100</t>
   </si>
   <si>
     <t>KPZ 135-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1200</t>
   </si>
   <si>
     <t>KPZ 135-80-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1600</t>
   </si>
   <si>
     <t>KPZ 135-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1700</t>
   </si>
   <si>
     <t>KPZ 135-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-2200</t>
   </si>
   <si>
-    <t>KPZ 135-180-600</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-180-600</t>
+    <t>KPZ 135-130-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-130-600</t>
   </si>
   <si>
     <t>KPZ 135-400-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-700</t>
   </si>
   <si>
     <t>KPZ 135-80-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1100</t>
   </si>
   <si>
     <t>KPZ 135-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-1200</t>
   </si>
   <si>
     <t>KPZ 135-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1700</t>
   </si>
   <si>
     <t>KPZ 135-130-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-2200</t>
   </si>
   <si>
     <t>KPZ 135-400-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-2300</t>
   </si>
   <si>
-    <t>KPZ 135-130-600</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 135-130-600</t>
+    <t>KPZ 135-80-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 135-80-600</t>
   </si>
   <si>
     <t>KPZ 135-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-700</t>
   </si>
   <si>
     <t>KPZ 135-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-1200</t>
   </si>
   <si>
     <t>KPZ 135-130-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1700</t>
   </si>
   <si>
     <t>KPZ 135-400-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1800</t>
   </si>
   <si>
     <t>KPZ 135-80-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-2200</t>
   </si>
   <si>
     <t>KPZ 135-250-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-250-2300</t>
   </si>
   <si>
-    <t>KPZ 135-80-600</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 135-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-180-700</t>
   </si>
   <si>
     <t>KPZ 135-130-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-130-1200</t>
   </si>
   <si>
     <t>KPZ 135-400-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-400-1300</t>
   </si>
   <si>
     <t>KPZ 135-80-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 135-80-1700</t>
   </si>
   <si>
     <t>KPZ 135-250-1800</t>
@@ -1690,212 +1690,212 @@
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2100</t>
   </si>
   <si>
     <t>KPZ 185-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2200</t>
   </si>
   <si>
     <t>KPZ 185-400-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2300</t>
   </si>
   <si>
     <t>KPZ 185-400-2400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 185-400-2400</t>
   </si>
   <si>
     <t>Ширина 235 мм</t>
   </si>
   <si>
+    <t>KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-250-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
+  </si>
+  <si>
     <t>KPZ 235-180-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1100</t>
   </si>
   <si>
     <t>KPZ 235-130-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1600</t>
   </si>
   <si>
     <t>KPZ 235-400-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1700</t>
   </si>
   <si>
     <t>KPZ 235-80-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-2100</t>
   </si>
   <si>
     <t>KPZ 235-250-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-2200</t>
   </si>
   <si>
-    <t>KPZ 235-80-500</t>
-[...8 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-250-600</t>
+    <t>KPZ 235-180-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
   </si>
   <si>
     <t>KPZ 235-130-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1100</t>
   </si>
   <si>
     <t>KPZ 235-400-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1200</t>
   </si>
   <si>
     <t>KPZ 235-80-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1600</t>
   </si>
   <si>
     <t>KPZ 235-250-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1700</t>
   </si>
   <si>
     <t>KPZ 235-180-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-2200</t>
   </si>
   <si>
-    <t>KPZ 235-180-600</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-600</t>
+    <t>KPZ 235-130-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-600</t>
   </si>
   <si>
     <t>KPZ 235-400-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-700</t>
   </si>
   <si>
     <t>KPZ 235-80-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1100</t>
   </si>
   <si>
     <t>KPZ 235-250-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1200</t>
   </si>
   <si>
     <t>KPZ 235-180-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1700</t>
   </si>
   <si>
     <t>KPZ 235-130-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-2200</t>
   </si>
   <si>
     <t>KPZ 235-400-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-2300</t>
   </si>
   <si>
-    <t>KPZ 235-130-600</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-130-600</t>
+    <t>KPZ 235-80-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-80-600</t>
   </si>
   <si>
     <t>KPZ 235-250-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-700</t>
   </si>
   <si>
     <t>KPZ 235-180-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1200</t>
   </si>
   <si>
     <t>KPZ 235-130-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1700</t>
   </si>
   <si>
     <t>KPZ 235-400-1800</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1800</t>
   </si>
   <si>
     <t>KPZ 235-80-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-2200</t>
   </si>
   <si>
     <t>KPZ 235-250-2300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-2300</t>
   </si>
   <si>
-    <t>KPZ 235-80-600</t>
-[...4 lines deleted...]
-  <si>
     <t>KPZ 235-180-700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-700</t>
   </si>
   <si>
     <t>KPZ 235-130-1200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1200</t>
   </si>
   <si>
     <t>KPZ 235-400-1300</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1300</t>
   </si>
   <si>
     <t>KPZ 235-80-1700</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1700</t>
   </si>
   <si>
     <t>KPZ 235-250-1800</t>
@@ -2158,207 +2158,207 @@
   <si>
     <t>KPZ 235-80-1400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1400</t>
   </si>
   <si>
     <t>KPZ 235-250-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1500</t>
   </si>
   <si>
     <t>KPZ 235-180-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-2000</t>
   </si>
   <si>
     <t>KPZ 235-180-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-400</t>
   </si>
   <si>
+    <t>KPZ 235-400-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-500</t>
+  </si>
+  <si>
     <t>KPZ 235-80-900</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-900</t>
   </si>
   <si>
     <t>KPZ 235-250-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1000</t>
   </si>
   <si>
     <t>KPZ 235-180-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1500</t>
   </si>
   <si>
     <t>KPZ 235-130-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-2000</t>
   </si>
   <si>
     <t>KPZ 235-400-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-2100</t>
   </si>
   <si>
     <t>KPZ 235-130-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-400</t>
   </si>
   <si>
-    <t>KPZ 235-400-500</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-500</t>
+    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
   </si>
   <si>
     <t>KPZ 235-180-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1000</t>
   </si>
   <si>
     <t>KPZ 235-130-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1500</t>
   </si>
   <si>
     <t>KPZ 235-400-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1600</t>
   </si>
   <si>
     <t>KPZ 235-80-2000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-2000</t>
   </si>
   <si>
     <t>KPZ 235-250-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-2100</t>
   </si>
   <si>
     <t>KPZ 235-80-400</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-400</t>
   </si>
   <si>
-    <t>Конвектор напольно-настенный KPZ 235-250-500</t>
+    <t>KPZ 235-180-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
   </si>
   <si>
     <t>KPZ 235-130-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-1000</t>
   </si>
   <si>
     <t>KPZ 235-400-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-1100</t>
   </si>
   <si>
     <t>KPZ 235-80-1500</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1500</t>
   </si>
   <si>
     <t>KPZ 235-250-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1600</t>
   </si>
   <si>
     <t>KPZ 235-180-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-2100</t>
   </si>
   <si>
-    <t>KPZ 235-180-500</t>
-[...2 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-180-500</t>
+    <t>KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-130-500</t>
+  </si>
+  <si>
+    <t>KPZ 235-400-600</t>
+  </si>
+  <si>
+    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
   </si>
   <si>
     <t>KPZ 235-80-1000</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-80-1000</t>
   </si>
   <si>
     <t>KPZ 235-250-1100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-250-1100</t>
   </si>
   <si>
     <t>KPZ 235-180-1600</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-180-1600</t>
   </si>
   <si>
     <t>KPZ 235-130-2100</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-130-2100</t>
   </si>
   <si>
     <t>KPZ 235-400-2200</t>
   </si>
   <si>
     <t>Конвектор напольно-настенный KPZ 235-400-2200</t>
-  </si>
-[...10 lines deleted...]
-    <t>Конвектор напольно-настенный KPZ 235-400-600</t>
   </si>
   <si>
     <t>Решетка перфорированная Techno Vita</t>
   </si>
   <si>
     <t>РП 85-400</t>
   </si>
   <si>
     <t>Решетка перфорированная РП 85-400 Techno Vita</t>
   </si>
   <si>
     <t>РП 85-500</t>
   </si>
   <si>
     <t>Решетка перфорированная РП 85-500 Techno Vita</t>
   </si>
   <si>
     <t>РП 85-600</t>
   </si>
   <si>
     <t>Решетка перфорированная РП 85-600 Techno Vita</t>
   </si>
   <si>
     <t>Решетка перфорированная РП 85-700 Techno Vita</t>
   </si>
@@ -3758,51 +3758,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1300-techno-vita_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2400-techno-vita/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-85-mm/konvektor-napolno-nastennyy-kpz-85-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-135-mm/konvektor-napolno-nastennyy-kpz-135-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-185-mm/konvektor-napolno-nastennyy-kpz-185-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-400/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-80-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-250-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-180-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-130-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/napolno-nastennye-konvektory-techno-vita/shirina-235-mm/konvektor-napolno-nastennyy-kpz-235-400-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-85-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-135-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-185-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1300-techno-vita_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-perforirovannaya-techno-vita/reshetka-perforirovanaya-rp-235-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-85-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-135-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-185-2400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1400-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1500-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1600-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1700-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1800-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-1900-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2000-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2100-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2200-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2300-techno-vita/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-napolno-nastennye/reshetka-prodolnaya-techno-vita/reshetka-prodolnaya-rap-235-2400-techno-vita/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D564"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D564" sqref="D564"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -3915,93 +3915,93 @@
     <row r="13" spans="1:4">
       <c r="A13" s="6">
         <v>5</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="12">
         <v>9521</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="6">
         <v>6</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="12">
-        <v>18593</v>
+        <v>10819</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="6">
         <v>7</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="12">
-        <v>21968</v>
+        <v>18593</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="6">
         <v>8</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="12">
-        <v>10337</v>
+        <v>21968</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6">
         <v>9</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="12">
-        <v>10819</v>
+        <v>10337</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6">
         <v>10</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="12">
         <v>14966</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="6">
         <v>11</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>30</v>
@@ -4475,289 +4475,289 @@
     <row r="53" spans="1:4">
       <c r="A53" s="6">
         <v>45</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="12">
         <v>9954</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="6">
         <v>46</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D54" s="12">
-        <v>16881</v>
+        <v>13515</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="6">
         <v>47</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D55" s="12">
-        <v>14711</v>
+        <v>16881</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="6">
         <v>48</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D56" s="12">
-        <v>13515</v>
+        <v>14711</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="6">
         <v>49</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D57" s="12">
-        <v>12548</v>
+        <v>13245</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="6">
         <v>50</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D58" s="12">
-        <v>21495</v>
+        <v>12548</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="6">
         <v>51</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D59" s="12">
-        <v>9889</v>
+        <v>21495</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="6">
         <v>52</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D60" s="12">
-        <v>13245</v>
+        <v>9889</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="6">
         <v>53</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D61" s="12">
-        <v>17867</v>
+        <v>10387</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="6">
         <v>54</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D62" s="12">
-        <v>21241</v>
+        <v>17867</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="6">
         <v>55</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D63" s="12">
-        <v>9610</v>
+        <v>21241</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="6">
         <v>56</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D64" s="12">
-        <v>10387</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="6">
         <v>57</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D65" s="12">
-        <v>17606</v>
+        <v>14241</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="6">
         <v>58</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D66" s="12">
-        <v>15144</v>
+        <v>17606</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="6">
         <v>59</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D67" s="12">
-        <v>14241</v>
+        <v>15144</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="6">
         <v>60</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D68" s="12">
-        <v>12981</v>
+        <v>13972</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="6">
         <v>61</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="12">
-        <v>22219</v>
+        <v>12981</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="6">
         <v>62</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D70" s="12">
-        <v>10614</v>
+        <v>22219</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="6">
         <v>63</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D71" s="12">
-        <v>13972</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8"/>
       <c r="D72" s="12"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:4">
@@ -5281,793 +5281,793 @@
     <row r="111" spans="1:4">
       <c r="A111" s="6">
         <v>38</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>210</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D111" s="12">
         <v>8859</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="6">
         <v>39</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D112" s="12">
-        <v>7452</v>
+        <v>10479</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="6">
         <v>40</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D113" s="12">
-        <v>13276</v>
+        <v>7452</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="6">
         <v>41</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D114" s="12">
-        <v>19027</v>
+        <v>13276</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="6">
         <v>42</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D115" s="12">
-        <v>20018</v>
+        <v>19027</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="6">
         <v>43</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D116" s="12">
-        <v>22968</v>
+        <v>20018</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="6">
         <v>44</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D117" s="12">
-        <v>7593</v>
+        <v>22968</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="6">
         <v>45</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D118" s="12">
-        <v>10479</v>
+        <v>7593</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="6">
         <v>46</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D119" s="12">
-        <v>14406</v>
+        <v>9636</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="6">
         <v>47</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D120" s="12">
-        <v>16135</v>
+        <v>14406</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="6">
         <v>48</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D121" s="12">
-        <v>19065</v>
+        <v>16135</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="6">
         <v>49</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D122" s="12">
-        <v>11669</v>
+        <v>19065</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="6">
         <v>50</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D123" s="12">
-        <v>21281</v>
+        <v>11669</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="6">
         <v>51</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D124" s="12">
-        <v>5535</v>
+        <v>21281</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="6">
         <v>52</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D125" s="12">
-        <v>9636</v>
+        <v>5535</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="6">
         <v>53</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D126" s="12">
-        <v>12253</v>
+        <v>9782</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="6">
         <v>54</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D127" s="12">
-        <v>15162</v>
+        <v>12253</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="6">
         <v>55</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D128" s="12">
-        <v>9753</v>
+        <v>15162</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="6">
         <v>56</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D129" s="12">
-        <v>17642</v>
+        <v>9753</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="6">
         <v>57</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D130" s="12">
-        <v>24577</v>
+        <v>17642</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="6">
         <v>58</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D131" s="12">
-        <v>9782</v>
+        <v>24577</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="6">
         <v>59</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D132" s="12">
-        <v>7834</v>
+        <v>8369</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="6">
         <v>60</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D133" s="12">
-        <v>14003</v>
+        <v>11259</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="6">
         <v>61</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D134" s="12">
-        <v>19953</v>
+        <v>7834</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="6">
         <v>62</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D135" s="12">
-        <v>20796</v>
+        <v>14003</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="6">
         <v>63</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D136" s="12">
-        <v>23748</v>
+        <v>19953</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="6">
         <v>64</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>262</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D137" s="12">
-        <v>8369</v>
+        <v>20796</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="6">
         <v>65</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>264</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D138" s="12">
-        <v>11259</v>
+        <v>23748</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="6">
         <v>66</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D139" s="12">
-        <v>15329</v>
+        <v>5918</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="6">
         <v>67</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>268</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D140" s="12">
-        <v>16912</v>
+        <v>10363</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="6">
         <v>68</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D141" s="12">
-        <v>19845</v>
+        <v>15329</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="6">
         <v>69</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D142" s="12">
-        <v>12052</v>
+        <v>16912</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="6">
         <v>70</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>274</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D143" s="12">
-        <v>22009</v>
+        <v>19845</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="6">
         <v>71</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D144" s="12">
-        <v>5918</v>
+        <v>12052</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="6">
         <v>72</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>278</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D145" s="12">
-        <v>10363</v>
+        <v>22009</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="6">
         <v>73</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>280</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D146" s="12">
-        <v>13028</v>
+        <v>10708</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="6">
         <v>74</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>282</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D147" s="12">
-        <v>15942</v>
+        <v>13028</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="6">
         <v>75</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>284</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D148" s="12">
-        <v>10135</v>
+        <v>15942</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="6">
         <v>76</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>286</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D149" s="12">
-        <v>18371</v>
+        <v>10135</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="6">
         <v>77</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>288</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D150" s="12">
-        <v>25500</v>
+        <v>18371</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="6">
         <v>78</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D151" s="12">
-        <v>10708</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="6">
         <v>79</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>292</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D152" s="12">
-        <v>12039</v>
+        <v>9146</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="6">
         <v>80</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>294</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D153" s="12">
-        <v>8219</v>
+        <v>12039</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="6">
         <v>81</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D154" s="12">
-        <v>14731</v>
+        <v>8219</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="6">
         <v>82</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>298</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D155" s="12">
-        <v>20876</v>
+        <v>14731</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="6">
         <v>83</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D156" s="12">
-        <v>21571</v>
+        <v>20876</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="6">
         <v>84</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D157" s="12">
-        <v>24527</v>
+        <v>21571</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="6">
         <v>85</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>304</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D158" s="12">
-        <v>9146</v>
+        <v>24527</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="6">
         <v>86</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>306</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D159" s="12">
-        <v>11091</v>
+        <v>6302</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="6">
         <v>87</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>308</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>309</v>
       </c>
       <c r="D160" s="12">
-        <v>16254</v>
+        <v>11091</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="6">
         <v>88</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>310</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>311</v>
       </c>
       <c r="D161" s="12">
-        <v>17687</v>
+        <v>16254</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="6">
         <v>89</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>312</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D162" s="12">
-        <v>20627</v>
+        <v>17687</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="6">
         <v>90</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>314</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D163" s="12">
-        <v>12436</v>
+        <v>20627</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="6">
         <v>91</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>316</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D164" s="12">
-        <v>22740</v>
+        <v>12436</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="6">
         <v>92</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>318</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>319</v>
       </c>
       <c r="D165" s="12">
-        <v>6302</v>
+        <v>22740</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="6">
         <v>93</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>320</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D166" s="12">
         <v>11631</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="6">
         <v>94</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>323</v>
@@ -7733,415 +7733,415 @@
     <row r="287" spans="1:4">
       <c r="A287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C287" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D287" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="6">
         <v>1</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>558</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>559</v>
       </c>
       <c r="D288" s="12">
-        <v>25278</v>
+        <v>10171</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="6">
         <v>2</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>560</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D289" s="12">
-        <v>30419</v>
+        <v>18806</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="6">
         <v>3</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D290" s="12">
-        <v>43694</v>
+        <v>25278</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="6">
         <v>4</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>564</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>565</v>
       </c>
       <c r="D291" s="12">
-        <v>22411</v>
+        <v>30419</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="6">
         <v>5</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>566</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D292" s="12">
-        <v>48470</v>
+        <v>43694</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="6">
         <v>6</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>569</v>
       </c>
       <c r="D293" s="12">
-        <v>10171</v>
+        <v>22411</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="6">
         <v>7</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>570</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>571</v>
       </c>
       <c r="D294" s="12">
-        <v>18806</v>
+        <v>48470</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="6">
         <v>8</v>
       </c>
       <c r="B295" s="10" t="s">
         <v>572</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D295" s="12">
-        <v>22923</v>
+        <v>16962</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="6">
         <v>9</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>574</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D296" s="12">
-        <v>33415</v>
+        <v>22923</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="6">
         <v>10</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>576</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D297" s="12">
-        <v>18586</v>
+        <v>33415</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="6">
         <v>11</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>578</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D298" s="12">
-        <v>39200</v>
+        <v>18586</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="6">
         <v>12</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>580</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>581</v>
       </c>
       <c r="D299" s="12">
-        <v>43574</v>
+        <v>39200</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="6">
         <v>13</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>582</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>583</v>
       </c>
       <c r="D300" s="12">
-        <v>16962</v>
+        <v>43574</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="6">
         <v>14</v>
       </c>
       <c r="B301" s="10" t="s">
         <v>584</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>585</v>
       </c>
       <c r="D301" s="12">
-        <v>23137</v>
+        <v>15426</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="6">
         <v>15</v>
       </c>
       <c r="B302" s="10" t="s">
         <v>586</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>587</v>
       </c>
       <c r="D302" s="12">
-        <v>14761</v>
+        <v>23137</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="6">
         <v>16</v>
       </c>
       <c r="B303" s="10" t="s">
         <v>588</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>589</v>
       </c>
       <c r="D303" s="12">
-        <v>29930</v>
+        <v>14761</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="6">
         <v>17</v>
       </c>
       <c r="B304" s="10" t="s">
         <v>590</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>591</v>
       </c>
       <c r="D304" s="12">
-        <v>35258</v>
+        <v>29930</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="6">
         <v>18</v>
       </c>
       <c r="B305" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>593</v>
       </c>
       <c r="D305" s="12">
-        <v>39415</v>
+        <v>35258</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="6">
         <v>19</v>
       </c>
       <c r="B306" s="10" t="s">
         <v>594</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>595</v>
       </c>
       <c r="D306" s="12">
-        <v>56035</v>
+        <v>39415</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="6">
         <v>20</v>
       </c>
       <c r="B307" s="10" t="s">
         <v>596</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>597</v>
       </c>
       <c r="D307" s="12">
-        <v>15426</v>
+        <v>56035</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="6">
         <v>21</v>
       </c>
       <c r="B308" s="10" t="s">
         <v>598</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>599</v>
       </c>
       <c r="D308" s="12">
-        <v>20661</v>
+        <v>10937</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="6">
         <v>22</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>601</v>
       </c>
       <c r="D309" s="12">
-        <v>26943</v>
+        <v>20661</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="6">
         <v>23</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>602</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>603</v>
       </c>
       <c r="D310" s="12">
-        <v>31919</v>
+        <v>26943</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="6">
         <v>24</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>605</v>
       </c>
       <c r="D311" s="12">
-        <v>45750</v>
+        <v>31919</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="6">
         <v>25</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>606</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>607</v>
       </c>
       <c r="D312" s="12">
-        <v>23176</v>
+        <v>45750</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="6">
         <v>26</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>608</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D313" s="12">
-        <v>50323</v>
+        <v>23176</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="6">
         <v>27</v>
       </c>
       <c r="B314" s="10" t="s">
         <v>610</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>611</v>
       </c>
       <c r="D314" s="12">
-        <v>10937</v>
+        <v>50323</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="6">
         <v>28</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>612</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>613</v>
       </c>
       <c r="D315" s="12">
         <v>18627</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="6">
         <v>29</v>
       </c>
       <c r="B316" s="10" t="s">
         <v>614</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>615</v>
@@ -8825,415 +8825,415 @@
     <row r="365" spans="1:4">
       <c r="A365" s="6">
         <v>78</v>
       </c>
       <c r="B365" s="10" t="s">
         <v>712</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>713</v>
       </c>
       <c r="D365" s="12">
         <v>13642</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="6">
         <v>79</v>
       </c>
       <c r="B366" s="10" t="s">
         <v>714</v>
       </c>
       <c r="C366" s="8" t="s">
         <v>715</v>
       </c>
       <c r="D366" s="12">
-        <v>13231</v>
+        <v>19025</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="6">
         <v>80</v>
       </c>
       <c r="B367" s="10" t="s">
         <v>716</v>
       </c>
       <c r="C367" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D367" s="12">
-        <v>26222</v>
+        <v>13231</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="6">
         <v>81</v>
       </c>
       <c r="B368" s="10" t="s">
         <v>718</v>
       </c>
       <c r="C368" s="8" t="s">
         <v>719</v>
       </c>
       <c r="D368" s="12">
-        <v>31931</v>
+        <v>26222</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="6">
         <v>82</v>
       </c>
       <c r="B369" s="10" t="s">
         <v>720</v>
       </c>
       <c r="C369" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D369" s="12">
-        <v>36417</v>
+        <v>31931</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="6">
         <v>83</v>
       </c>
       <c r="B370" s="10" t="s">
         <v>722</v>
       </c>
       <c r="C370" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D370" s="12">
-        <v>51916</v>
+        <v>36417</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="6">
         <v>84</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>724</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>725</v>
       </c>
       <c r="D371" s="12">
-        <v>12426</v>
+        <v>51916</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="6">
         <v>85</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>726</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>727</v>
       </c>
       <c r="D372" s="12">
-        <v>19025</v>
+        <v>12426</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="6">
         <v>86</v>
       </c>
       <c r="B373" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="C373" s="8" t="s">
         <v>728</v>
       </c>
-      <c r="C373" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373" s="12">
-        <v>23616</v>
+        <v>16952</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="6">
         <v>87</v>
       </c>
       <c r="B374" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="C374" s="8" t="s">
         <v>730</v>
       </c>
-      <c r="C374" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D374" s="12">
-        <v>28920</v>
+        <v>23616</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="6">
         <v>88</v>
       </c>
       <c r="B375" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C375" s="8" t="s">
         <v>732</v>
       </c>
-      <c r="C375" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D375" s="12">
-        <v>41638</v>
+        <v>28920</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="6">
         <v>89</v>
       </c>
       <c r="B376" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="C376" s="8" t="s">
         <v>734</v>
       </c>
-      <c r="C376" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D376" s="12">
-        <v>21645</v>
+        <v>41638</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="6">
         <v>90</v>
       </c>
       <c r="B377" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C377" s="8" t="s">
         <v>736</v>
       </c>
-      <c r="C377" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D377" s="12">
-        <v>46615</v>
+        <v>21645</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="6">
         <v>91</v>
       </c>
       <c r="B378" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="C378" s="8" t="s">
         <v>738</v>
       </c>
-      <c r="C378" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D378" s="12">
-        <v>9407</v>
+        <v>46615</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="6">
         <v>92</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>630</v>
+        <v>739</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D379" s="12">
-        <v>16952</v>
+        <v>9407</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="6">
         <v>93</v>
       </c>
       <c r="B380" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C380" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D380" s="12">
-        <v>21424</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="6">
         <v>94</v>
       </c>
       <c r="B381" s="10" t="s">
         <v>743</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>744</v>
       </c>
       <c r="D381" s="12">
-        <v>31359</v>
+        <v>21424</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="6">
         <v>95</v>
       </c>
       <c r="B382" s="10" t="s">
         <v>745</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D382" s="12">
-        <v>17821</v>
+        <v>31359</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="6">
         <v>96</v>
       </c>
       <c r="B383" s="10" t="s">
         <v>747</v>
       </c>
       <c r="C383" s="8" t="s">
         <v>748</v>
       </c>
       <c r="D383" s="12">
-        <v>37345</v>
+        <v>17821</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="6">
         <v>97</v>
       </c>
       <c r="B384" s="10" t="s">
         <v>749</v>
       </c>
       <c r="C384" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D384" s="12">
-        <v>41910</v>
+        <v>37345</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="6">
         <v>98</v>
       </c>
       <c r="B385" s="10" t="s">
         <v>751</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D385" s="12">
-        <v>15300</v>
+        <v>41910</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="6">
         <v>99</v>
       </c>
       <c r="B386" s="10" t="s">
         <v>753</v>
       </c>
       <c r="C386" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D386" s="12">
-        <v>13997</v>
+        <v>13926</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="6">
         <v>100</v>
       </c>
       <c r="B387" s="10" t="s">
         <v>755</v>
       </c>
       <c r="C387" s="8" t="s">
         <v>756</v>
       </c>
       <c r="D387" s="12">
-        <v>28075</v>
+        <v>21081</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="6">
         <v>101</v>
       </c>
       <c r="B388" s="10" t="s">
         <v>757</v>
       </c>
       <c r="C388" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D388" s="12">
-        <v>33594</v>
+        <v>13997</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="6">
         <v>102</v>
       </c>
       <c r="B389" s="10" t="s">
         <v>759</v>
       </c>
       <c r="C389" s="8" t="s">
         <v>760</v>
       </c>
       <c r="D389" s="12">
-        <v>37915</v>
+        <v>28075</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="6">
         <v>103</v>
       </c>
       <c r="B390" s="10" t="s">
         <v>761</v>
       </c>
       <c r="C390" s="8" t="s">
         <v>762</v>
       </c>
       <c r="D390" s="12">
-        <v>53972</v>
+        <v>33594</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="6">
         <v>104</v>
       </c>
       <c r="B391" s="10" t="s">
         <v>763</v>
       </c>
       <c r="C391" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D391" s="12">
-        <v>13926</v>
+        <v>37915</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="6">
         <v>105</v>
       </c>
       <c r="B392" s="10" t="s">
         <v>765</v>
       </c>
       <c r="C392" s="8" t="s">
         <v>766</v>
       </c>
       <c r="D392" s="12">
-        <v>21081</v>
+        <v>53972</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="3" t="s">
         <v>767</v>
       </c>
       <c r="B393" s="7"/>
       <c r="C393" s="8"/>
       <c r="D393" s="12"/>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B394" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C394" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D394" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:4">