--- v0 (2026-05-27)
+++ v1 (2026-07-22)
@@ -772,233 +772,233 @@
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="10">
         <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="10">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="10">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="10">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="10">
-        <v>314</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="10">
-        <v>476</v>
+        <v>800</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D20" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="10">
-        <v>505</v>
+        <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="10">
-        <v>736</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="10">
-        <v>552</v>
+        <v>900</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="10">
-        <v>552</v>
+        <v>900</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="10">
         <v>2610.96</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>49</v>