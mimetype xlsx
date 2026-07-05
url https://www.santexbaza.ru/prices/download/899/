--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -735,121 +735,121 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7"/>
       <c r="D14" s="11"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:4">
@@ -1003,121 +1003,121 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>1</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="11">
-        <v>751</v>
+        <v>727</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D29" s="11">
-        <v>758</v>
+        <v>734</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="11">
-        <v>720</v>
+        <v>697</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>4</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="11">
-        <v>727</v>
+        <v>704</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>5</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="11">
-        <v>569</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>6</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="11">
-        <v>735</v>
+        <v>711</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7"/>
       <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:4">