--- v0 (2026-05-10)
+++ v1 (2026-09-25)
@@ -397,51 +397,51 @@
   <si>
     <t>1507980</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1507960</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 никел. Oventrop</t>
   </si>
   <si>
     <t>1507983</t>
   </si>
   <si>
     <t>Присоединительный набор 26x3.0 мм x G1 Oventrop</t>
   </si>
   <si>
     <t>1507985</t>
   </si>
   <si>
     <t>Присоединительный набор 32x3.0 мм x G1 1/4 Oventrop</t>
   </si>
   <si>
-    <t>1027475</t>
+    <t>1016843</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1027473</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 с мягким уплотнением Oventrop</t>
   </si>
   <si>
     <t>Кронштейны для коллекторов</t>
   </si>
   <si>
     <t>M66337.3</t>
   </si>
   <si>
     <t>Крепления коллектора к стене Meibes</t>
   </si>
   <si>
     <t>ME 66337.10</t>
   </si>
   <si>
     <t>Крепления коллектора до 130 кВт к стене Meibes</t>
   </si>
@@ -1110,317 +1110,317 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="12">
-        <v>2393</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="12">
-        <v>1755</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="12">
-        <v>7830</v>
+        <v>8387</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="12">
         <v>1125</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="12">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="12">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="12">
-        <v>394</v>
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="12">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="12">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="12">
-        <v>490</v>
+        <v>455</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="12">
-        <v>526</v>
+        <v>514</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="12">
-        <v>3593</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="12">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="12">
-        <v>502</v>
+        <v>491</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="12">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="12">
-        <v>442</v>
+        <v>432</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="12">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="12">
-        <v>710</v>
+        <v>695</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="12">
         <v>2098</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="12">
-        <v>11468</v>
+        <v>11102</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="12">
         <v>5454</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>51</v>
@@ -1446,489 +1446,489 @@
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="12">
         <v>3799</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D32" s="12">
-        <v>633</v>
+        <v>618</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D33" s="12">
-        <v>867</v>
+        <v>849</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="12">
-        <v>956</v>
+        <v>935</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="12">
-        <v>940</v>
+        <v>919</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D36" s="12">
-        <v>1125</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8"/>
       <c r="D37" s="12"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8"/>
       <c r="D38" s="12"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>1</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D40" s="12">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>2</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D41" s="12">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>3</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D42" s="12">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>4</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D43" s="12">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>5</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D44" s="12">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>6</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D45" s="12">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8"/>
       <c r="D46" s="12"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>1</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D48" s="12">
-        <v>280</v>
+        <v>302</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>2</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D49" s="12">
-        <v>285</v>
+        <v>308</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>3</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D50" s="12">
-        <v>376</v>
+        <v>406</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>4</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="12">
-        <v>381</v>
+        <v>411</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>5</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D52" s="12">
-        <v>371</v>
+        <v>401</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>6</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D53" s="12">
-        <v>390</v>
+        <v>421</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>7</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D54" s="12">
-        <v>362</v>
+        <v>394</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>8</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D55" s="12">
-        <v>471</v>
+        <v>508</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>9</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D56" s="12">
-        <v>516</v>
+        <v>557</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>10</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D57" s="12">
-        <v>566</v>
+        <v>611</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8"/>
       <c r="D58" s="12"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D59" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>1</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D60" s="12">
-        <v>751</v>
+        <v>727</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>2</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D61" s="12">
-        <v>758</v>
+        <v>734</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>3</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D62" s="12">
-        <v>720</v>
+        <v>697</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>4</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D63" s="12">
-        <v>727</v>
+        <v>704</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>5</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>110</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D64" s="12">
-        <v>569</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>6</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>112</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="12">
-        <v>735</v>
+        <v>711</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8"/>
       <c r="D66" s="12"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
@@ -2004,51 +2004,51 @@
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D73" s="12">
         <v>1650</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>7</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D74" s="12">
-        <v>378</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>8</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="12">
         <v>378</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8"/>
       <c r="D76" s="12"/>
     </row>
     <row r="77" spans="1:4">
@@ -2082,65 +2082,65 @@
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>2</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D79" s="12">
         <v>3129</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>3</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D80" s="12">
-        <v>780</v>
+        <v>763</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>4</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D81" s="12">
-        <v>796</v>
+        <v>779</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>5</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D82" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>6</v>
       </c>
       <c r="B83" s="10"/>
       <c r="C83" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D83" s="12">
@@ -2218,107 +2218,107 @@
     <row r="90" spans="1:4">
       <c r="A90" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D90" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>1</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D91" s="12">
-        <v>3939</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>2</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D92" s="12">
-        <v>2311</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>3</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D93" s="12">
-        <v>2582</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>4</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D94" s="12">
-        <v>3953</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>5</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D95" s="12">
-        <v>4046</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="3" t="s">
         <v>159</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8"/>
       <c r="D96" s="12"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:4">