--- v0 (2026-05-09)
+++ v1 (2026-09-21)
@@ -73,51 +73,51 @@
   <si>
     <t>1507980</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1507960</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 никел. Oventrop</t>
   </si>
   <si>
     <t>1507983</t>
   </si>
   <si>
     <t>Присоединительный набор 26x3.0 мм x G1 Oventrop</t>
   </si>
   <si>
     <t>1507985</t>
   </si>
   <si>
     <t>Присоединительный набор 32x3.0 мм x G1 1/4 Oventrop</t>
   </si>
   <si>
-    <t>1027475</t>
+    <t>1016843</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1027473</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 с мягким уплотнением Oventrop</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -655,51 +655,51 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>1650</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>378</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D13"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>