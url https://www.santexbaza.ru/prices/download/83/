--- v0 (2026-05-10)
+++ v1 (2026-09-25)
@@ -166,51 +166,51 @@
   <si>
     <t>1507980</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1507960</t>
   </si>
   <si>
     <t>Присоединительный набор 20x2.5 мм x G3/4 никел. Oventrop</t>
   </si>
   <si>
     <t>1507983</t>
   </si>
   <si>
     <t>Присоединительный набор 26x3.0 мм x G1 Oventrop</t>
   </si>
   <si>
     <t>1507985</t>
   </si>
   <si>
     <t>Присоединительный набор 32x3.0 мм x G1 1/4 Oventrop</t>
   </si>
   <si>
-    <t>1027475</t>
+    <t>1016843</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 Oventrop</t>
   </si>
   <si>
     <t>1027473</t>
   </si>
   <si>
     <t>Присоединительный набор 15 x G3/4 с мягким уплотнением Oventrop</t>
   </si>
   <si>
     <t>Переход</t>
   </si>
   <si>
     <t>1504153</t>
   </si>
   <si>
     <t>Переход G3/4"НР-Rp1/2"ВР Oventrop</t>
   </si>
   <si>
     <t>1504154</t>
   </si>
   <si>
     <t>Переход G3/4"НР-Rp3/4"ВР Oventrop</t>
   </si>
@@ -1221,51 +1221,51 @@
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>6</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="11">
         <v>1650</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>7</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="11">
-        <v>378</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="11">
         <v>378</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="7"/>
       <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4">