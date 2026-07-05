--- v0 (2026-05-19)
+++ v1 (2026-07-05)
@@ -678,65 +678,65 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="7"/>
       <c r="D10" s="11"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">