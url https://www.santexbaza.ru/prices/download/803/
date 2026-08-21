--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$38</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Присоединительные узлы</t>
   </si>
   <si>
     <t>Мультифлекс Rehau</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -97,60 +97,84 @@
   <si>
     <t>1015884</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1184083</t>
   </si>
   <si>
     <t>Присоединительная арматура "Multiblok T" проходной Oventrop</t>
   </si>
   <si>
     <t>1015943</t>
   </si>
   <si>
     <t xml:space="preserve">Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex прямой  Oventrop </t>
   </si>
   <si>
     <t>1015944</t>
   </si>
   <si>
     <t>Присоединительный узел ZBU 3/4"НГ x 3/4"НР Multiflex угловой Oventrop</t>
   </si>
   <si>
+    <t>101580114</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
+  </si>
+  <si>
+    <t>1184483</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T прямой подключение к радиатору Rp 1/2 ВР Oventrop</t>
+  </si>
+  <si>
     <t>101580013</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R Oventrop</t>
   </si>
   <si>
     <t>101580084</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex R Oventrop</t>
+  </si>
+  <si>
+    <t>101580113</t>
+  </si>
+  <si>
+    <t>Присоединительный узел прямой 3/4"НГ x 3/4"НР Multiflex R ZB Oventrop</t>
+  </si>
+  <si>
+    <t>1184484</t>
+  </si>
+  <si>
+    <t>Комплект Multiblock T угловой подключение к радиатору Rp 1/2 ВР Oventrop</t>
   </si>
   <si>
     <t>Мультифлекс Stout</t>
   </si>
   <si>
     <t>SVH-0002-000020</t>
   </si>
   <si>
     <t>Присоединительный узел Н-образный прямой 3/4" STOUT</t>
   </si>
   <si>
     <t>SVH-0004-000020</t>
   </si>
   <si>
     <t>Присоединительный узел Н-образный угловой 3/4" STOUT</t>
   </si>
   <si>
     <t>Мультифлекс Luxor</t>
   </si>
   <si>
     <t>M 87</t>
   </si>
   <si>
     <t>Блок для однотрубной системы ручной 1/2" LUXOR</t>
   </si>
@@ -599,62 +623,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-pryamoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-zb-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/komplekt-multiblock-t-uglovoy-podklyuchenie-k-radiatoru-rp-12-vr-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-dvukhtrubnoy-sistemy-ruchnoy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-dlya-odnotrubnoy-sistemy-termostaticheskiy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-odnotrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/reguliruyushchaya-armatura-dlya-radiatorov/blok-s-nizhney-podvodkoy-dlya-dvukhtrubnoy-sistemy-12-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="D39" sqref="D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -826,293 +850,353 @@
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
         <v>5734</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="11">
-        <v>2196</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="11">
+        <v>19154</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5">
+        <v>10</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="11">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5">
+        <v>11</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="11">
         <v>2379</v>
-      </c>
-[...20 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D23" s="11">
-        <v>1141</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D24" s="11">
-        <v>1161</v>
+        <v>19154</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7"/>
       <c r="D25" s="11"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>1</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D27" s="11">
-        <v>2332</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>2</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D28" s="11">
-        <v>2389</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="11"/>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5">
+      <c r="A30" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="9" t="s">
-[...6 lines deleted...]
-        <v>1797</v>
+      <c r="B30" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11">
-        <v>1696</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="3" t="s">
+      <c r="A32" s="5">
+        <v>2</v>
+      </c>
+      <c r="B32" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="6"/>
-[...1 lines deleted...]
-      <c r="D32" s="11"/>
+      <c r="C32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="11">
+        <v>2389</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
-      <c r="A33" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A33" s="5">
+        <v>3</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="11">
+        <v>3529</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D34" s="11">
-        <v>1156.56</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
+        <v>5</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" s="11">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="11"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="5">
         <v>2</v>
       </c>
-      <c r="B35" s="9" t="s">
-[...6 lines deleted...]
-        <v>1290.76</v>
+      <c r="B39" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D39" s="11">
+        <v>1451</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D34"/>
+  <autoFilter ref="B6:D38"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A10:D10"/>
-    <mergeCell ref="A21:D21"/>
     <mergeCell ref="A25:D25"/>
-    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A36:D36"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_11"/>
-    <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
-[...4 lines deleted...]
-    <hyperlink ref="C30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_18"/>
-    <hyperlink ref="C34" r:id="rId_hyperlink_19"/>
-    <hyperlink ref="C35" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>