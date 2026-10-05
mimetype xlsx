--- v2 (2026-08-21)
+++ v3 (2026-10-05)
@@ -752,135 +752,135 @@
     <row r="11" spans="1:4">
       <c r="A11" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>1</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="11">
-        <v>4209</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>2</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11">
-        <v>4209</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>3</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="11">
-        <v>4453</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>4</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="11">
-        <v>4453</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>5</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>11712</v>
+        <v>10431</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>6</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>5490</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>5734</v>
+        <v>5246</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="11">
         <v>2867</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>30</v>
@@ -1006,107 +1006,107 @@
     <row r="30" spans="1:4">
       <c r="A30" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>1</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="11">
-        <v>2332</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>2</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D32" s="11">
-        <v>2389</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>3</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D33" s="11">
-        <v>3529</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>4</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="11">
-        <v>1797</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>5</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="11">
-        <v>1696</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="7"/>
       <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D37" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:4">