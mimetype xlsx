--- v0 (2026-06-17)
+++ v1 (2026-08-21)
@@ -73,60 +73,60 @@
   <si>
     <t>B200 - 1</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 1 секция</t>
   </si>
   <si>
     <t>AVR500 - 1</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Alp 500 1 секция</t>
   </si>
   <si>
     <t>B200 - 4</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 4 секции</t>
   </si>
   <si>
     <t>S350 - 6</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 350 6 секций</t>
   </si>
   <si>
+    <t>M350 - 4</t>
+  </si>
+  <si>
+    <t>Радиатор биметаллический RIFAR Monolit 350 4 секции</t>
+  </si>
+  <si>
     <t>AVR500 - 4</t>
   </si>
   <si>
     <t xml:space="preserve">Радиатор биметаллический RIFAR Alp 500 4 секции </t>
-  </si>
-[...4 lines deleted...]
-    <t>Радиатор биметаллический RIFAR Monolit 350 4 секции</t>
   </si>
   <si>
     <t>AVR500 - 6</t>
   </si>
   <si>
     <t xml:space="preserve">Радиатор биметаллический RIFAR Alp 500 6 секций </t>
   </si>
   <si>
     <t>B200 - 6</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 6 секций</t>
   </si>
   <si>
     <t>S350 - 8</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 350 8 секций</t>
   </si>
   <si>
     <t>M350 - 6</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Monolit 350 6 секций</t>
   </si>
@@ -1085,51 +1085,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14563" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7169" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3060" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7170" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14564" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3061" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3062" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7171" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=318" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14565" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14566" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3063" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7172" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14567" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3064" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7173" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3066" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=11564" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=11561" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=311" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14580" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14581" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3055" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=312" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14582" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3056" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14583" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3057" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3058" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14584" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3065" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=11562" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14592" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4953" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14593" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4954" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14594" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4955" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14595" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4956" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14596" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4957" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=11563" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4947" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14604" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2409" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4948" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14605" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2410" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4949" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14606" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2411" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2412" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4950" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14607" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14608" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2413" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4951" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2279" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2280" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2281" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2282" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2283" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2258" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2259" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2260" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2261" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-14-sektsiy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=316" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14563" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3060" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7169" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7170" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14564" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3061" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3062" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7171" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=318" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14565" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14566" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3063" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7172" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14567" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3064" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7173" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3066" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=11564" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=11561" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=311" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14580" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14581" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3055" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=312" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14582" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3056" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14583" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3057" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3058" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14584" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3065" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=11562" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14592" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4953" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14593" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4954" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14594" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4955" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14595" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4956" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14596" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4957" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=11563" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4947" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14604" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2409" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4948" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14605" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2410" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4949" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14606" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2411" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2412" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4950" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14607" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14608" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2413" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4951" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2279" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2280" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2281" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2282" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2283" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2258" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2259" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2260" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2261" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-14-sektsiy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D180" sqref="D180"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1240,65 +1240,65 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>1116</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>3760</v>
+        <v>5360</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>5360</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>5640</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
@@ -1528,51 +1528,51 @@
         <v>58</v>
       </c>
       <c r="D32" s="10">
         <v>13160</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>15400</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D34" s="10">
         <v>3760</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D35" s="10">
         <v>1360</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
@@ -2368,54 +2368,54 @@
         <v>174</v>
       </c>
       <c r="D92" s="10">
         <v>17530</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D93" s="10">
         <v>21450</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D94" s="10">
         <v>5360</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="10">
         <v>6610</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>7</v>
@@ -2942,71 +2942,71 @@
         <v>85</v>
       </c>
       <c r="D133" s="10">
         <v>10880</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D134" s="10">
         <v>18800</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>90</v>
+        <v>179</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D135" s="10">
-        <v>13600</v>
+        <v>6720</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>179</v>
+        <v>90</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="D136" s="10">
-        <v>6720</v>
+        <v>13600</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D137" s="10">
         <v>8960</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>201</v>