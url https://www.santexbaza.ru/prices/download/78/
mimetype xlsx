--- v0 (2026-05-27)
+++ v1 (2026-07-28)
@@ -40,75 +40,75 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Баки для дизельного топлива</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>1-12-0062</t>
   </si>
   <si>
-    <t>Бак топливный Quadro f - 750 B</t>
+    <t>Бак топливный Quadro Premium - 750 B</t>
   </si>
   <si>
     <t>1-12-0072</t>
   </si>
   <si>
-    <t>Бак топливный Quadro f - 1000 B</t>
+    <t>Бак топливный Quadro Premium - 1000 B</t>
   </si>
   <si>
     <t>1-12-0073</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 1100 B</t>
+    <t>Бак топливный Combi Premium - 1100 B</t>
   </si>
   <si>
     <t>1-12-0075</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 1500 B</t>
+    <t>Бак топливный Combi Premium - 1500 B</t>
   </si>
   <si>
     <t>1-12-0078</t>
   </si>
   <si>
-    <t>Бак топливный Combi f - 2000 B</t>
+    <t>Бак топливный Combi Premium - 2000 B</t>
   </si>
   <si>
     <t>1-12-0510</t>
   </si>
   <si>
     <t>Фикспакет универсальный 750-2000 л</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -559,107 +559,107 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>17010</v>
+        <v>20410</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>22910</v>
+        <v>27490</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>23970</v>
+        <v>26370</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>35440</v>
+        <v>38990</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>43620</v>
+        <v>47980</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>4500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D11"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>