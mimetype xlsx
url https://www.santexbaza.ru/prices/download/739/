--- v0 (2026-05-19)
+++ v1 (2026-08-25)
@@ -872,121 +872,121 @@
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>1</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="11">
-        <v>17100</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>2</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="11">
-        <v>17100</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>3</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11">
-        <v>15800</v>
+        <v>17800</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>4</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11">
-        <v>21500</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>5</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="11">
-        <v>10900</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>6</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="11">
-        <v>10900</v>
+        <v>14900</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="7"/>
       <c r="D24" s="11"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">