--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -415,116 +415,116 @@
   <si>
     <t>КВП-В 150/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/2500</t>
   </si>
   <si>
     <t>КВП-В 65/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/2500</t>
   </si>
   <si>
     <t>КВП-В 130/380/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2600</t>
   </si>
   <si>
     <t>КВП-В 80/380/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/2600</t>
   </si>
   <si>
+    <t>КВП-В 150/380/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/2600</t>
+  </si>
+  <si>
     <t>КВП-В 100/380/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/2600</t>
   </si>
   <si>
-    <t>КВП-В 150/380/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/380/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/2600</t>
   </si>
   <si>
+    <t>КВП-В 150/380/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/2800</t>
+  </si>
+  <si>
     <t>КВП-В 100/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/2800</t>
   </si>
   <si>
-    <t>КВП-В 150/380/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/2800</t>
   </si>
   <si>
     <t>КВП-В 130/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2800</t>
   </si>
   <si>
     <t>КВП-В 80/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/2800</t>
   </si>
   <si>
     <t>КВП-В 80/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/3000</t>
   </si>
   <si>
+    <t>КВП-В 150/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3000</t>
+  </si>
+  <si>
     <t>КВП-В 100/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/3000</t>
   </si>
   <si>
-    <t>КВП-В 150/380/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/3000</t>
   </si>
   <si>
     <t>КВП-В 130/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3000</t>
   </si>
   <si>
     <t>КВП-В 130/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3200</t>
   </si>
   <si>
     <t>КВП-В 80/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/3200</t>
   </si>
   <si>
     <t>КВП-В 150/380/3200</t>
@@ -601,114 +601,114 @@
   <si>
     <t>КВП-В 65/380/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/3500</t>
   </si>
   <si>
     <t>КВП-В 65/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/3600</t>
   </si>
   <si>
     <t>КВП-В 130/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3800</t>
   </si>
   <si>
     <t>КВП-В 80/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/3800</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3600</t>
+  </si>
+  <si>
     <t>КВП-В 150/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/3600</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3600</t>
+    <t>КВП-В 100/380/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3800</t>
   </si>
   <si>
     <t>КВП-В 150/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/3800</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/3800</t>
   </si>
   <si>
     <t>КВП-В 130/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/4000</t>
   </si>
   <si>
     <t>КВП-В 80/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4000</t>
   </si>
   <si>
     <t>КВП-В 130/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/4200</t>
   </si>
   <si>
     <t>КВП-В 80/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4200</t>
   </si>
   <si>
+    <t>КВП-В 100/380/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/4000</t>
+  </si>
+  <si>
     <t>КВП-В 150/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/4000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/380/4000</t>
   </si>
   <si>
     <t>КВП-В 65/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/4000</t>
   </si>
   <si>
     <t>КВП-В 130/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/4400</t>
   </si>
   <si>
     <t>КВП-В 80/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4400</t>
   </si>
   <si>
     <t>КВП-В 100/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/4200</t>
   </si>
@@ -1349,51 +1349,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2302,107 +2302,107 @@
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
         <v>62250</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
-        <v>69000</v>
+        <v>105000</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="11">
-        <v>105000</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="11">
         <v>60000</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="11">
-        <v>73650</v>
+        <v>112200</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="11">
-        <v>112200</v>
+        <v>73650</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="11">
         <v>64050</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>146</v>
@@ -2428,65 +2428,65 @@
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="11">
         <v>70650</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="11">
-        <v>78300</v>
+        <v>119400</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="11">
-        <v>119400</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="11">
         <v>68100</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>158</v>
@@ -2736,93 +2736,93 @@
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
         <v>87450</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>141000</v>
+        <v>92250</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
-        <v>92250</v>
+        <v>141000</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="11">
-        <v>148200</v>
+        <v>96900</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="11">
-        <v>96900</v>
+        <v>148200</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="11">
         <v>84300</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>206</v>
@@ -2862,65 +2862,65 @@
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="11">
         <v>95850</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="11">
-        <v>155400</v>
+        <v>101550</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="11">
-        <v>101550</v>
+        <v>155400</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="11">
         <v>88350</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>220</v>