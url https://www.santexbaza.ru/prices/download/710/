--- v0 (2026-05-11)
+++ v1 (2026-09-21)
@@ -49,128 +49,128 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>КВП-В 130/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/600</t>
   </si>
   <si>
     <t>КВП-В 80/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/600</t>
   </si>
   <si>
+    <t>КВП-В 100/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/600</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/600</t>
   </si>
   <si>
-    <t>КВП-В 100/300/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/600</t>
   </si>
   <si>
     <t>КВП-В 130/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/800</t>
   </si>
   <si>
     <t>КВП-В 80/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/800</t>
   </si>
   <si>
+    <t>КВП-В 100/300/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/800</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/800</t>
   </si>
   <si>
-    <t>КВП-В 100/300/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/800</t>
   </si>
   <si>
     <t>КВП-В 65/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1000</t>
   </si>
   <si>
     <t>КВП-В 130/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1000</t>
   </si>
   <si>
     <t>КВП-В 80/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1000</t>
   </si>
   <si>
+    <t>КВП-В 100/300/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/1000</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/1000</t>
   </si>
   <si>
-    <t>КВП-В 100/300/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1200</t>
   </si>
   <si>
     <t>КВП-В 150/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/1200</t>
   </si>
   <si>
     <t>КВП-В 65/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1200</t>
   </si>
   <si>
     <t>КВП-В 130/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1200</t>
   </si>
   <si>
     <t>КВП-В 80/300/1200</t>
@@ -265,206 +265,206 @@
   <si>
     <t>КВП-В 65/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1600</t>
   </si>
   <si>
     <t>КВП-В 65/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1800</t>
   </si>
   <si>
     <t>КВП-В 130/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1800</t>
   </si>
   <si>
     <t>КВП-В 80/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1800</t>
   </si>
   <si>
+    <t>КВП-В 150/300/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/1800</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1800</t>
   </si>
   <si>
-    <t>КВП-В 150/300/1800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/300/1800</t>
+    <t>КВП-В 150/300/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2000</t>
   </si>
   <si>
     <t>КВП-В 100/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2000</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2000</t>
   </si>
   <si>
     <t>КВП-В 130/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2000</t>
   </si>
   <si>
     <t>КВП-В 80/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2000</t>
   </si>
   <si>
     <t>КВП-В 80/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2200</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2200</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2200</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2200</t>
   </si>
   <si>
     <t>КВП-В 130/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2200</t>
   </si>
   <si>
     <t>КВП-В 130/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2400</t>
   </si>
   <si>
     <t>КВП-В 80/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2400</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2400</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2400</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2400</t>
   </si>
   <si>
     <t>КВП-В 130/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2500</t>
   </si>
   <si>
     <t>КВП-В 80/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2500</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2500</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2500</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2500</t>
   </si>
   <si>
     <t>КВП-В 130/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2600</t>
   </si>
   <si>
     <t>КВП-В 80/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2600</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2600</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2600</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2600</t>
   </si>
   <si>
     <t>КВП-В 100/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2800</t>
   </si>
   <si>
     <t>КВП-В 150/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/2800</t>
   </si>
   <si>
     <t>КВП-В 65/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2800</t>
   </si>
   <si>
     <t>КВП-В 130/300/2800</t>
@@ -595,200 +595,200 @@
   <si>
     <t>КВП-В 65/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/3500</t>
   </si>
   <si>
     <t>КВП-В 65/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/3600</t>
   </si>
   <si>
     <t>КВП-В 130/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3800</t>
   </si>
   <si>
     <t>КВП-В 80/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/3800</t>
   </si>
   <si>
+    <t>КВП-В 100/300/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/3600</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3600</t>
   </si>
   <si>
-    <t>КВП-В 100/300/3600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/300/3600</t>
+    <t>КВП-В 100/300/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/3800</t>
   </si>
   <si>
     <t>КВП-В 150/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3800</t>
   </si>
   <si>
-    <t>КВП-В 100/300/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/3800</t>
   </si>
   <si>
     <t>КВП-В 130/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4000</t>
   </si>
   <si>
     <t>КВП-В 80/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4000</t>
   </si>
   <si>
     <t>КВП-В 130/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4200</t>
   </si>
   <si>
     <t>КВП-В 80/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4200</t>
   </si>
   <si>
+    <t>КВП-В 100/300/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/4000</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4000</t>
   </si>
   <si>
-    <t>КВП-В 100/300/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4000</t>
   </si>
   <si>
     <t>КВП-В 130/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4400</t>
   </si>
   <si>
     <t>КВП-В 80/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4400</t>
   </si>
   <si>
+    <t>КВП-В 100/300/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/4200</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4200</t>
   </si>
   <si>
-    <t>КВП-В 100/300/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4200</t>
   </si>
   <si>
     <t>КВП-В 130/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4500</t>
   </si>
   <si>
     <t>КВП-В 80/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4500</t>
   </si>
   <si>
+    <t>КВП-В 100/300/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/4400</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4400</t>
   </si>
   <si>
-    <t>КВП-В 100/300/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4400</t>
   </si>
   <si>
     <t>КВП-В 65/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4600</t>
   </si>
   <si>
+    <t>КВП-В 100/300/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный  ASKON КВП-В 100/300/4600</t>
+  </si>
+  <si>
     <t>КВП-В 150/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4600</t>
   </si>
   <si>
-    <t>КВП-В 100/300/4600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/4800</t>
   </si>
   <si>
     <t>КВП-В 150/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4800</t>
   </si>
   <si>
     <t>КВП-В 65/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4800</t>
   </si>
   <si>
     <t>Глубина 90</t>
   </si>
   <si>
     <t>КВП-В 90/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4500</t>
@@ -796,168 +796,168 @@
   <si>
     <t>КВП-В 90/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1800</t>
   </si>
   <si>
     <t>КВП-В 90/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3600</t>
   </si>
   <si>
     <t>КВП-В 90/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1000</t>
   </si>
   <si>
     <t>КВП-В 90/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2800</t>
   </si>
   <si>
+    <t>КВП-В 90/300/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/300/4600</t>
+  </si>
+  <si>
     <t>КВП-В 90/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2000</t>
   </si>
   <si>
-    <t>КВП-В 90/300/4600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3800</t>
   </si>
   <si>
     <t>КВП-В 90/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1200</t>
   </si>
   <si>
     <t>КВП-В 90/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3000</t>
   </si>
   <si>
+    <t>КВП-В 90/300/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/300/4800</t>
+  </si>
+  <si>
     <t>КВП-В 90/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2200</t>
   </si>
   <si>
-    <t>КВП-В 90/300/4800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4000</t>
   </si>
   <si>
     <t>КВП-В 90/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1400</t>
   </si>
   <si>
     <t>КВП-В 90/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3200</t>
   </si>
   <si>
     <t>КВП-В 90/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2400</t>
   </si>
   <si>
     <t>КВП-В 90/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4200</t>
   </si>
   <si>
     <t>КВП-В 90/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1500</t>
   </si>
   <si>
+    <t>КВП-В 90/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/300/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3400</t>
   </si>
   <si>
-    <t>КВП-В 90/300/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2500</t>
   </si>
   <si>
     <t>КВП-В 90/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4400</t>
   </si>
   <si>
     <t>КВП-В 90/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1600</t>
   </si>
   <si>
+    <t>КВП-В 90/300/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/300/800</t>
+  </si>
+  <si>
     <t>КВП-В 90/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3500</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/300/800</t>
   </si>
   <si>
     <t>КВП-В 90/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -1349,51 +1349,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1448,65 +1448,65 @@
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
         <v>18000</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>28500</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>20250</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
         <v>17250</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
@@ -1518,65 +1518,65 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
         <v>21750</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>34800</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>24450</v>
+        <v>34800</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
         <v>20850</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
@@ -1602,65 +1602,65 @@
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
         <v>25500</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="11">
-        <v>41100</v>
+        <v>28650</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="11">
-        <v>28650</v>
+        <v>41100</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="11">
         <v>32850</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
@@ -1952,93 +1952,93 @@
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
         <v>40500</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>45450</v>
+        <v>66300</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
-        <v>66300</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="11">
-        <v>49650</v>
+        <v>72600</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
-        <v>72600</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
         <v>42450</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
@@ -2064,65 +2064,65 @@
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="11">
         <v>48000</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="11">
-        <v>53850</v>
+        <v>78900</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="11">
-        <v>78900</v>
+        <v>53850</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="11">
         <v>46050</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>106</v>
@@ -2148,65 +2148,65 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="11">
         <v>51750</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="11">
-        <v>58050</v>
+        <v>85200</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="11">
-        <v>85200</v>
+        <v>58050</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="11">
         <v>49650</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>118</v>
@@ -2218,65 +2218,65 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="11">
         <v>53625</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="11">
-        <v>60150</v>
+        <v>88350</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="11">
-        <v>88350</v>
+        <v>60150</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="11">
         <v>51450</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>128</v>
@@ -2288,65 +2288,65 @@
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="11">
         <v>55500</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
-        <v>62250</v>
+        <v>91500</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
-        <v>91500</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="11">
         <v>53250</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>138</v>
@@ -2722,93 +2722,93 @@
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="11">
         <v>78000</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
-        <v>123000</v>
+        <v>83250</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>83250</v>
+        <v>123000</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
-        <v>129300</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="11">
-        <v>87450</v>
+        <v>129300</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="11">
         <v>74850</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>204</v>
@@ -2848,65 +2848,65 @@
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="11">
         <v>85500</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="11">
-        <v>135600</v>
+        <v>91650</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="11">
-        <v>91650</v>
+        <v>135600</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="11">
         <v>78450</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>218</v>
@@ -2918,65 +2918,65 @@
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="11">
         <v>89250</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="11">
-        <v>141900</v>
+        <v>95850</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="11">
-        <v>95850</v>
+        <v>141900</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="11">
         <v>82050</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>228</v>
@@ -2988,121 +2988,121 @@
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="11">
         <v>91125</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="11">
-        <v>148200</v>
+        <v>100050</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="11">
-        <v>100050</v>
+        <v>148200</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="11">
         <v>85650</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="11">
         <v>89250</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="11">
-        <v>154500</v>
+        <v>104250</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="11">
-        <v>104250</v>
+        <v>154500</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="11">
         <v>108450</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>246</v>
@@ -3206,65 +3206,65 @@
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>5</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>258</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D134" s="11">
         <v>61650</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>6</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D135" s="11">
-        <v>46050</v>
+        <v>96750</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>7</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D136" s="11">
-        <v>96750</v>
+        <v>46050</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>8</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D137" s="11">
         <v>81150</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>9</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>267</v>
@@ -3276,65 +3276,65 @@
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>10</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D139" s="11">
         <v>65550</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>11</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D140" s="11">
-        <v>49950</v>
+        <v>100650</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>12</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D141" s="11">
-        <v>100650</v>
+        <v>49950</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>13</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D142" s="11">
         <v>85050</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>14</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>277</v>
@@ -3388,65 +3388,65 @@
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>18</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D147" s="11">
         <v>36300</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>19</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>286</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D148" s="11">
-        <v>73350</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>20</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D149" s="11">
-        <v>18750</v>
+        <v>73350</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>21</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D150" s="11">
         <v>55800</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>22</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>292</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>293</v>
@@ -3458,65 +3458,65 @@
     <row r="152" spans="1:4">
       <c r="A152" s="4">
         <v>23</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D152" s="11">
         <v>38250</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4">
         <v>24</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D153" s="11">
-        <v>75300</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4">
         <v>25</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>298</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D154" s="11">
-        <v>22650</v>
+        <v>75300</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="4">
         <v>26</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D155" s="11">
         <v>57750</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D154"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A128:D128"/>
   </mergeCells>