--- v0 (2026-05-10)
+++ v1 (2026-08-25)
@@ -265,206 +265,206 @@
   <si>
     <t>КВП-В 65/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/1600</t>
   </si>
   <si>
     <t>КВП-В 65/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/1800</t>
   </si>
   <si>
     <t>КВП-В 130/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1800</t>
   </si>
   <si>
     <t>КВП-В 80/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1800</t>
   </si>
   <si>
+    <t>КВП-В 150/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/1800</t>
+  </si>
+  <si>
     <t>КВП-В 100/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1800</t>
   </si>
   <si>
-    <t>КВП-В 150/280/1800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/280/1800</t>
+    <t>КВП-В 150/280/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/2000</t>
   </si>
   <si>
     <t>КВП-В 100/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2000</t>
   </si>
   <si>
-    <t>КВП-В 150/280/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2000</t>
   </si>
   <si>
     <t>КВП-В 130/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2000</t>
   </si>
   <si>
     <t>КВП-В 80/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/2000</t>
   </si>
   <si>
     <t>КВП-В 80/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/2200</t>
   </si>
   <si>
+    <t>КВП-В 150/280/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/2200</t>
+  </si>
+  <si>
     <t>КВП-В 100/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2200</t>
   </si>
   <si>
-    <t>КВП-В 150/280/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2200</t>
   </si>
   <si>
     <t>КВП-В 130/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2200</t>
   </si>
   <si>
     <t>КВП-В 130/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2400</t>
   </si>
   <si>
     <t>КВП-В 80/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/2400</t>
   </si>
   <si>
+    <t>КВП-В 150/280/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/2400</t>
+  </si>
+  <si>
     <t>КВП-В 100/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2400</t>
   </si>
   <si>
-    <t>КВП-В 150/280/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2400</t>
   </si>
   <si>
     <t>КВП-В 130/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2500</t>
   </si>
   <si>
     <t>КВП-В 80/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/2500</t>
   </si>
   <si>
+    <t>КВП-В 150/280/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/2500</t>
+  </si>
+  <si>
     <t>КВП-В 100/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2500</t>
   </si>
   <si>
-    <t>КВП-В 150/280/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2500</t>
   </si>
   <si>
     <t>КВП-В 130/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2600</t>
   </si>
   <si>
     <t>КВП-В 80/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/2600</t>
   </si>
   <si>
+    <t>КВП-В 150/280/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/2600</t>
+  </si>
+  <si>
     <t>КВП-В 100/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2600</t>
   </si>
   <si>
-    <t>КВП-В 150/280/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2800</t>
   </si>
   <si>
     <t>КВП-В 150/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/2800</t>
   </si>
   <si>
     <t>КВП-В 65/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2800</t>
   </si>
   <si>
     <t>КВП-В 130/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2800</t>
   </si>
   <si>
     <t>КВП-В 80/280/2800</t>
@@ -493,210 +493,210 @@
   <si>
     <t>КВП-В 65/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3000</t>
   </si>
   <si>
     <t>КВП-В 130/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3000</t>
   </si>
   <si>
     <t>КВП-В 130/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3200</t>
   </si>
   <si>
     <t>КВП-В 80/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3200</t>
   </si>
   <si>
+    <t>КВП-В 100/280/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3200</t>
+  </si>
+  <si>
     <t>КВП-В 150/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3200</t>
   </si>
   <si>
-    <t>КВП-В 100/280/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3200</t>
   </si>
   <si>
     <t>КВП-В 130/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3400</t>
   </si>
   <si>
     <t>КВП-В 80/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3400</t>
   </si>
   <si>
+    <t>КВП-В 100/280/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3400</t>
+  </si>
+  <si>
     <t>КВП-В 150/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3400</t>
   </si>
   <si>
-    <t>КВП-В 100/280/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3400</t>
   </si>
   <si>
     <t>КВП-В 130/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3600</t>
   </si>
   <si>
     <t>КВП-В 80/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3600</t>
   </si>
   <si>
+    <t>КВП-В 100/280/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3500</t>
+  </si>
+  <si>
     <t>КВП-В 150/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3500</t>
   </si>
   <si>
-    <t>КВП-В 100/280/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3500</t>
   </si>
   <si>
     <t>КВП-В 65/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3600</t>
   </si>
   <si>
     <t>КВП-В 130/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3800</t>
   </si>
   <si>
     <t>КВП-В 80/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3800</t>
   </si>
   <si>
+    <t>КВП-В 100/280/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3600</t>
+  </si>
+  <si>
     <t>КВП-В 150/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3600</t>
   </si>
   <si>
-    <t>КВП-В 100/280/3600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3600</t>
+    <t>КВП-В 100/280/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/3800</t>
   </si>
   <si>
     <t>КВП-В 150/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3800</t>
   </si>
   <si>
-    <t>КВП-В 100/280/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3800</t>
   </si>
   <si>
     <t>КВП-В 130/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4000</t>
   </si>
   <si>
     <t>КВП-В 80/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4000</t>
   </si>
   <si>
     <t>КВП-В 130/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4200</t>
   </si>
   <si>
     <t>КВП-В 80/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4200</t>
   </si>
   <si>
+    <t>КВП-В 100/280/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/4000</t>
+  </si>
+  <si>
     <t>КВП-В 150/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/4000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/280/4000</t>
   </si>
   <si>
     <t>КВП-В 65/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/4000</t>
   </si>
   <si>
     <t>КВП-В 130/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4400</t>
   </si>
   <si>
     <t>КВП-В 80/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4400</t>
   </si>
   <si>
     <t>КВП-В 100/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/4200</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D157" sqref="D157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1955,93 +1955,93 @@
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
         <v>38850</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>43800</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
-        <v>63000</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="11">
-        <v>47850</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
-        <v>69000</v>
+        <v>47850</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
         <v>40650</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
@@ -2067,65 +2067,65 @@
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="11">
         <v>46050</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="11">
-        <v>51900</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="11">
-        <v>75000</v>
+        <v>51900</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="11">
         <v>44100</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>106</v>
@@ -2151,65 +2151,65 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="11">
         <v>49650</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="11">
-        <v>55950</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="11">
-        <v>81000</v>
+        <v>55950</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="11">
         <v>47550</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>118</v>
@@ -2221,65 +2221,65 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="11">
         <v>51450</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="11">
-        <v>57975</v>
+        <v>84000</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="11">
-        <v>84000</v>
+        <v>57975</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="11">
         <v>49275</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>128</v>
@@ -2291,65 +2291,65 @@
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="11">
         <v>53250</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
-        <v>60000</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
-        <v>87000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="11">
         <v>64050</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>138</v>
@@ -2487,65 +2487,65 @@
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="11">
         <v>64050</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="11">
-        <v>105000</v>
+        <v>72150</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="11">
-        <v>72150</v>
+        <v>105000</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="11">
         <v>61350</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>166</v>
@@ -2557,65 +2557,65 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="11">
         <v>67650</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="11">
-        <v>111000</v>
+        <v>76200</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="11">
-        <v>76200</v>
+        <v>111000</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="11">
         <v>64800</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>176</v>
@@ -2627,65 +2627,65 @@
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="11">
         <v>71250</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="11">
-        <v>114000</v>
+        <v>78225</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="11">
-        <v>78225</v>
+        <v>114000</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="11">
         <v>66525</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>186</v>
@@ -2711,93 +2711,93 @@
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="11">
         <v>74850</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="11">
-        <v>117000</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
-        <v>80250</v>
+        <v>117000</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>123000</v>
+        <v>84300</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
-        <v>84300</v>
+        <v>123000</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="11">
         <v>71700</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>202</v>
@@ -2837,65 +2837,65 @@
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="11">
         <v>82050</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="11">
-        <v>129000</v>
+        <v>88350</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="11">
-        <v>88350</v>
+        <v>129000</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="11">
         <v>75150</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>216</v>