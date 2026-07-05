--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -37,620 +37,620 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 250 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП-В 150/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/600</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/600</t>
   </si>
   <si>
-    <t>КВП-В 150/250/600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 65/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/600</t>
   </si>
   <si>
     <t>КВП-В 90/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/600</t>
   </si>
   <si>
     <t>КВП-В 130/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/600</t>
   </si>
   <si>
     <t>КВП-В 130/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/800</t>
   </si>
   <si>
+    <t>КВП-В 150/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/800</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/800</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/800</t>
   </si>
   <si>
-    <t>КВП-В 150/250/800</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/250/800</t>
+    <t>КВП-В 65/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/800</t>
   </si>
   <si>
     <t>КВП-В 90/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/800</t>
   </si>
   <si>
-    <t>КВП-В 65/250/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1000</t>
   </si>
   <si>
     <t>КВП-В 100/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1000</t>
   </si>
   <si>
     <t>КВП-В 150/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1000</t>
   </si>
   <si>
     <t>КВП-В 80/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1000</t>
   </si>
   <si>
     <t>КВП-В 90/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1000</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1200</t>
+  </si>
+  <si>
     <t>КВП-В 90/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1200</t>
   </si>
   <si>
+    <t>КВП-В 100/250/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/250/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1200</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1200</t>
   </si>
   <si>
-    <t>КВП-В 100/250/1200</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1200</t>
+    <t>КВП-В 65/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1400</t>
   </si>
   <si>
     <t>КВП-В 90/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1400</t>
   </si>
   <si>
+    <t>КВП-В 100/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1400</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1400</t>
   </si>
   <si>
-    <t>КВП-В 100/250/1400</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1400</t>
+    <t>КВП-В 100/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1500</t>
   </si>
   <si>
     <t>КВП-В 80/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1500</t>
   </si>
   <si>
-    <t>КВП-В 100/250/1500</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1500</t>
+    <t>КВП-В 65/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1500</t>
   </si>
   <si>
     <t>КВП-В 90/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>КВП-В 130/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1600</t>
   </si>
   <si>
+    <t>КВП-В 100/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1600</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1600</t>
   </si>
   <si>
-    <t>КВП-В 100/250/1600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1600</t>
   </si>
   <si>
     <t>КВП-В 65/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1600</t>
   </si>
   <si>
     <t>КВП-В 130/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1800</t>
   </si>
   <si>
+    <t>КВП-В 100/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/1800</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1800</t>
   </si>
   <si>
-    <t>КВП-В 100/250/1800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1800</t>
   </si>
   <si>
+    <t>КВП-В 90/250/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2000</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2000</t>
   </si>
   <si>
-    <t>КВП-В 90/250/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>КВП-В 150/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2000</t>
   </si>
   <si>
+    <t>КВП-В 90/250/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2200</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2200</t>
   </si>
   <si>
-    <t>КВП-В 90/250/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>КВП-В 80/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2200</t>
   </si>
   <si>
     <t>КВП-В 100/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2200</t>
   </si>
   <si>
     <t>КВП-В 150/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2200</t>
   </si>
   <si>
     <t>КВП-В 80/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2400</t>
   </si>
   <si>
     <t>КВП-В 100/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2400</t>
   </si>
   <si>
     <t>КВП-В 150/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2400</t>
   </si>
   <si>
+    <t>КВП-В 90/250/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2400</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2400</t>
   </si>
   <si>
-    <t>КВП-В 90/250/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>КВП-В 80/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2500</t>
   </si>
   <si>
     <t>КВП-В 100/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2500</t>
   </si>
   <si>
     <t>КВП-В 150/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2500</t>
   </si>
   <si>
+    <t>КВП-В 90/250/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2500</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2500</t>
   </si>
   <si>
-    <t>КВП-В 90/250/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>КВП-В 130/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2600</t>
   </si>
   <si>
+    <t>КВП-В 80/250/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/2600</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2600</t>
   </si>
   <si>
-    <t>КВП-В 80/250/2600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2600</t>
   </si>
   <si>
     <t>КВП-В 130/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2800</t>
   </si>
   <si>
+    <t>КВП-В 80/250/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/2800</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2800</t>
   </si>
   <si>
-    <t>КВП-В 80/250/2800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2800</t>
   </si>
   <si>
     <t>КВП-В 65/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3000</t>
   </si>
   <si>
     <t>КВП-В 90/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3000</t>
   </si>
   <si>
     <t>КВП-В 130/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3000</t>
   </si>
   <si>
+    <t>КВП-В 80/250/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/3000</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/3000</t>
   </si>
   <si>
-    <t>КВП-В 80/250/3000</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/250/3000</t>
+    <t>КВП-В 80/250/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/3200</t>
   </si>
   <si>
     <t>КВП-В 150/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/3200</t>
   </si>
   <si>
-    <t>КВП-В 80/250/3200</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 65/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3200</t>
   </si>
   <si>
     <t>КВП-В 90/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3200</t>
   </si>
   <si>
     <t>КВП-В 130/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3200</t>
   </si>
   <si>
+    <t>КВП-В 80/250/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/3400</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/3400</t>
   </si>
   <si>
-    <t>КВП-В 80/250/3400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 65/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3400</t>
   </si>
   <si>
     <t>КВП-В 90/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3400</t>
   </si>
   <si>
     <t>КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>КВП-В 150/250/3500</t>
@@ -667,243 +667,243 @@
   <si>
     <t>КВП-В 100/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3500</t>
   </si>
   <si>
     <t>КВП-В 65/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3500</t>
   </si>
   <si>
     <t>КВП-В 90/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3500</t>
   </si>
   <si>
     <t>КВП-В 130/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3800</t>
   </si>
   <si>
+    <t>КВП-В 150/250/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/3800</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3600</t>
   </si>
   <si>
-    <t>КВП-В 150/250/3600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3600</t>
   </si>
   <si>
     <t>КВП-В 65/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3800</t>
   </si>
   <si>
     <t>КВП-В 90/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3800</t>
   </si>
   <si>
     <t>КВП-В 130/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4000</t>
   </si>
   <si>
+    <t>КВП-В 150/250/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4000</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3800</t>
   </si>
   <si>
-    <t>КВП-В 150/250/3800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 65/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4000</t>
   </si>
   <si>
     <t>КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>КВП-В 130/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4200</t>
   </si>
   <si>
+    <t>КВП-В 150/250/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/4000</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4200</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4000</t>
   </si>
   <si>
-    <t>КВП-В 150/250/4000</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4200</t>
+    <t>КВП-В 150/250/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/4200</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4400</t>
   </si>
   <si>
     <t>КВП-В 100/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4200</t>
   </si>
   <si>
-    <t>КВП-В 150/250/4200</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 65/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4200</t>
   </si>
   <si>
     <t>КВП-В 90/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4200</t>
   </si>
   <si>
     <t>КВП-В 130/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4400</t>
   </si>
   <si>
     <t>КВП-В 130/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4500</t>
   </si>
   <si>
+    <t>КВП-В 150/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/4400</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4500</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4400</t>
   </si>
   <si>
-    <t>КВП-В 150/250/4400</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/250/4500</t>
+    <t>КВП-В 65/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4400</t>
   </si>
   <si>
     <t>КВП-В 90/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4400</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4600</t>
   </si>
   <si>
     <t>КВП-В 150/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4600</t>
   </si>
   <si>
     <t>КВП-В 90/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4600</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4800</t>
+  </si>
+  <si>
     <t>КВП-В 90/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4800</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4800</t>
   </si>
   <si>
     <t>КВП-В 100/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4800</t>
   </si>
   <si>
     <t>КВП-В 150/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4800</t>
   </si>
   <si>
     <t>Глубина 65</t>
   </si>
   <si>
     <t>КВП-В 65/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1000</t>
   </si>
   <si>
     <t>КВП-В 65/250/1800</t>
   </si>
@@ -1340,51 +1340,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D154" sqref="D154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1411,79 +1411,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>18750</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>25500</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>16500</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
         <v>15750</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
@@ -1509,107 +1509,107 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
         <v>25350</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>22650</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>31200</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>19950</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>20850</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="11">
-        <v>19050</v>
+        <v>20850</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="11">
         <v>29700</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
@@ -1649,345 +1649,345 @@
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
         <v>24450</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>28050</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>25650</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
         <v>34050</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="11">
-        <v>26850</v>
+        <v>30450</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="11">
-        <v>30450</v>
+        <v>42600</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
-        <v>42600</v>
+        <v>26850</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>31650</v>
+        <v>28950</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>28950</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
         <v>38400</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="11">
-        <v>30300</v>
+        <v>34350</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="11">
-        <v>34350</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="11">
-        <v>48300</v>
+        <v>30300</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="11">
-        <v>32025</v>
+        <v>36300</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="11">
-        <v>36300</v>
+        <v>51150</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="11">
-        <v>51150</v>
+        <v>32025</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="11">
-        <v>33450</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="11">
-        <v>30600</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="11">
         <v>40575</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
         <v>42750</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="11">
-        <v>33750</v>
+        <v>38250</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
-        <v>38250</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>54000</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
         <v>35250</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
@@ -1999,121 +1999,121 @@
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
         <v>47200</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
-        <v>37200</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
-        <v>42150</v>
+        <v>59700</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="11">
-        <v>59700</v>
+        <v>37200</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="11">
         <v>38850</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="11">
-        <v>38850</v>
+        <v>42450</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="11">
-        <v>42450</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="11">
         <v>51450</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>106</v>
@@ -2139,65 +2139,65 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="11">
         <v>65400</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="11">
-        <v>42150</v>
+        <v>46050</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="11">
-        <v>46050</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="11">
         <v>55800</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>118</v>
@@ -2265,65 +2265,65 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="11">
         <v>76800</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="11">
-        <v>45450</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
-        <v>49650</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
         <v>60150</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
@@ -2349,205 +2349,205 @@
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="11">
         <v>79650</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="11">
-        <v>47100</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="11">
-        <v>51450</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="11">
         <v>62325</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="11">
         <v>64500</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="11">
-        <v>82500</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="11">
-        <v>51000</v>
+        <v>57750</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="11">
-        <v>57750</v>
+        <v>82500</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="11">
         <v>53250</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="11">
         <v>68850</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="11">
-        <v>88200</v>
+        <v>54450</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="11">
-        <v>54450</v>
+        <v>61650</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="11">
-        <v>61650</v>
+        <v>88200</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="11">
         <v>56850</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>168</v>
@@ -2573,121 +2573,121 @@
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="11">
         <v>73200</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="11">
-        <v>93900</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="11">
-        <v>57900</v>
+        <v>65550</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="11">
-        <v>65550</v>
+        <v>93900</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="11">
-        <v>99600</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="11">
-        <v>61350</v>
+        <v>69450</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="11">
-        <v>69450</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="11">
         <v>58650</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>188</v>
@@ -2699,79 +2699,79 @@
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="11">
         <v>77550</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="11">
-        <v>105300</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
-        <v>64800</v>
+        <v>73350</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>73350</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
         <v>61950</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
@@ -2881,79 +2881,79 @@
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="11">
         <v>90600</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="11">
-        <v>77250</v>
+        <v>111000</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="11">
-        <v>111000</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="11">
-        <v>71700</v>
+        <v>77250</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="11">
         <v>71250</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>226</v>
@@ -2973,85 +2973,85 @@
         <v>228</v>
       </c>
       <c r="D117" s="11">
         <v>74850</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="11">
         <v>94950</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>163</v>
+        <v>231</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D119" s="11">
-        <v>81150</v>
+        <v>116700</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D120" s="11">
-        <v>116700</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>234</v>
+        <v>161</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D121" s="11">
-        <v>75150</v>
+        <v>81150</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D122" s="11">
         <v>71850</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>239</v>
@@ -3063,121 +3063,121 @@
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D124" s="11">
         <v>99300</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="11">
-        <v>85050</v>
+        <v>122400</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D126" s="11">
-        <v>122400</v>
+        <v>78600</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="11">
-        <v>78600</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="11">
-        <v>88950</v>
+        <v>128100</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="11">
-        <v>128100</v>
+        <v>82050</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D130" s="11">
-        <v>82050</v>
+        <v>88950</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D131" s="11">
         <v>75150</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>257</v>
@@ -3203,107 +3203,107 @@
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D134" s="11">
         <v>105825</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D135" s="11">
-        <v>92850</v>
+        <v>133800</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D136" s="11">
-        <v>133800</v>
+        <v>83775</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D137" s="11">
-        <v>83775</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D138" s="11">
-        <v>85650</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D139" s="11">
-        <v>78450</v>
+        <v>85650</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D140" s="11">
         <v>96750</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>275</v>
@@ -3315,65 +3315,65 @@
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D142" s="11">
         <v>89250</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D143" s="11">
-        <v>92850</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D144" s="11">
-        <v>85050</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D145" s="11">
         <v>100650</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>285</v>