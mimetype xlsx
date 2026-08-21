--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -37,464 +37,464 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 250 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП-В 100/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/600</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/600</t>
   </si>
   <si>
     <t>КВП-В 80/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/600</t>
   </si>
   <si>
-    <t>КВП-В 100/250/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/600</t>
   </si>
   <si>
     <t>КВП-В 90/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/600</t>
   </si>
   <si>
     <t>КВП-В 130/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/600</t>
   </si>
   <si>
     <t>КВП-В 130/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/800</t>
   </si>
   <si>
+    <t>КВП-В 100/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/800</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/800</t>
   </si>
   <si>
     <t>КВП-В 80/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/800</t>
   </si>
   <si>
-    <t>КВП-В 100/250/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/800</t>
   </si>
   <si>
     <t>КВП-В 90/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/800</t>
   </si>
   <si>
     <t>КВП-В 130/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1000</t>
   </si>
   <si>
     <t>КВП-В 100/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1000</t>
   </si>
   <si>
     <t>КВП-В 150/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1000</t>
   </si>
   <si>
     <t>КВП-В 80/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1000</t>
   </si>
   <si>
     <t>КВП-В 90/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1000</t>
   </si>
   <si>
+    <t>КВП-В 90/250/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/1200</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1200</t>
   </si>
   <si>
-    <t>КВП-В 90/250/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1200</t>
   </si>
   <si>
     <t>КВП-В 100/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1200</t>
   </si>
   <si>
     <t>КВП-В 150/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1200</t>
   </si>
   <si>
     <t>КВП-В 80/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1200</t>
   </si>
   <si>
+    <t>КВП-В 90/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/1400</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1400</t>
   </si>
   <si>
-    <t>КВП-В 90/250/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1400</t>
   </si>
   <si>
     <t>КВП-В 100/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1400</t>
   </si>
   <si>
     <t>КВП-В 150/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1400</t>
   </si>
   <si>
     <t>КВП-В 80/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/1400</t>
   </si>
   <si>
+    <t>КВП-В 80/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/1500</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1500</t>
   </si>
   <si>
     <t>КВП-В 150/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1500</t>
   </si>
   <si>
-    <t>КВП-В 80/250/1500</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/250/1500</t>
+    <t>КВП-В 90/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/1500</t>
   </si>
   <si>
     <t>КВП-В 65/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1500</t>
   </si>
   <si>
-    <t>КВП-В 90/250/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>КВП-В 130/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1600</t>
   </si>
   <si>
+    <t>КВП-В 80/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/1600</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1600</t>
   </si>
   <si>
     <t>КВП-В 150/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1600</t>
   </si>
   <si>
-    <t>КВП-В 80/250/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1600</t>
   </si>
   <si>
     <t>КВП-В 65/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1600</t>
   </si>
   <si>
     <t>КВП-В 130/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1800</t>
   </si>
   <si>
+    <t>КВП-В 80/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/1800</t>
+  </si>
+  <si>
     <t>КВП-В 100/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1800</t>
   </si>
   <si>
     <t>КВП-В 150/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1800</t>
   </si>
   <si>
-    <t>КВП-В 80/250/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1800</t>
   </si>
   <si>
     <t>КВП-В 90/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2000</t>
   </si>
   <si>
     <t>КВП-В 65/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2000</t>
   </si>
   <si>
     <t>КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>КВП-В 150/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2000</t>
   </si>
   <si>
+    <t>КВП-В 65/250/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/2200</t>
+  </si>
+  <si>
     <t>КВП-В 90/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2200</t>
   </si>
   <si>
-    <t>КВП-В 65/250/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>КВП-В 80/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2200</t>
   </si>
   <si>
     <t>КВП-В 100/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2200</t>
   </si>
   <si>
     <t>КВП-В 150/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2200</t>
   </si>
   <si>
     <t>КВП-В 80/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2400</t>
   </si>
   <si>
     <t>КВП-В 100/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2400</t>
   </si>
   <si>
     <t>КВП-В 150/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2400</t>
   </si>
   <si>
+    <t>КВП-В 65/250/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/2400</t>
+  </si>
+  <si>
     <t>КВП-В 90/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2400</t>
   </si>
   <si>
-    <t>КВП-В 65/250/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>КВП-В 80/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2500</t>
   </si>
   <si>
     <t>КВП-В 100/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2500</t>
   </si>
   <si>
     <t>КВП-В 150/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2500</t>
   </si>
   <si>
+    <t>КВП-В 65/250/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/2500</t>
+  </si>
+  <si>
     <t>КВП-В 90/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2500</t>
   </si>
   <si>
-    <t>КВП-В 65/250/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>КВП-В 130/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2600</t>
   </si>
   <si>
     <t>КВП-В 80/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2600</t>
   </si>
   <si>
     <t>КВП-В 100/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2600</t>
   </si>
   <si>
     <t>КВП-В 150/250/2600</t>
@@ -535,122 +535,122 @@
   <si>
     <t>КВП-В 90/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/2800</t>
   </si>
   <si>
     <t>КВП-В 65/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3000</t>
   </si>
   <si>
     <t>КВП-В 90/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3000</t>
   </si>
   <si>
     <t>КВП-В 130/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3000</t>
   </si>
   <si>
+    <t>КВП-В 150/250/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3000</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/3000</t>
   </si>
   <si>
     <t>КВП-В 100/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3000</t>
   </si>
   <si>
-    <t>КВП-В 150/250/3000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3000</t>
+    <t>КВП-В 150/250/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3200</t>
   </si>
   <si>
     <t>КВП-В 80/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/3200</t>
   </si>
   <si>
     <t>КВП-В 100/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3200</t>
   </si>
   <si>
-    <t>КВП-В 150/250/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3200</t>
   </si>
   <si>
     <t>КВП-В 90/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3200</t>
   </si>
   <si>
     <t>КВП-В 130/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3200</t>
   </si>
   <si>
+    <t>КВП-В 150/250/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/250/3400</t>
+  </si>
+  <si>
     <t>КВП-В 80/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/3400</t>
   </si>
   <si>
     <t>КВП-В 100/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3400</t>
   </si>
   <si>
-    <t>КВП-В 150/250/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3400</t>
   </si>
   <si>
     <t>КВП-В 90/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3400</t>
   </si>
   <si>
     <t>КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>КВП-В 150/250/3500</t>
@@ -742,168 +742,168 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3800</t>
   </si>
   <si>
     <t>КВП-В 65/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4000</t>
   </si>
   <si>
     <t>КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>КВП-В 130/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4200</t>
   </si>
   <si>
+    <t>КВП-В 100/250/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/4000</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4000</t>
   </si>
   <si>
     <t>КВП-В 80/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/4200</t>
   </si>
   <si>
-    <t>КВП-В 100/250/4000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/250/4000</t>
+    <t>КВП-В 100/250/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/4200</t>
   </si>
   <si>
     <t>КВП-В 150/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4200</t>
   </si>
   <si>
     <t>КВП-В 80/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/4400</t>
   </si>
   <si>
-    <t>КВП-В 100/250/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4200</t>
   </si>
   <si>
     <t>КВП-В 90/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4200</t>
   </si>
   <si>
     <t>КВП-В 130/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4400</t>
   </si>
   <si>
     <t>КВП-В 130/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4500</t>
   </si>
   <si>
+    <t>КВП-В 100/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/4400</t>
+  </si>
+  <si>
     <t>КВП-В 150/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4400</t>
   </si>
   <si>
     <t>КВП-В 80/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/4500</t>
   </si>
   <si>
-    <t>КВП-В 100/250/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4400</t>
   </si>
   <si>
     <t>КВП-В 90/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4400</t>
   </si>
   <si>
     <t>КВП-В 100/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4600</t>
   </si>
   <si>
     <t>КВП-В 150/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4600</t>
   </si>
   <si>
     <t>КВП-В 90/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4600</t>
   </si>
   <si>
+    <t>КВП-В 90/250/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/4800</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/4800</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/250/4800</t>
   </si>
   <si>
     <t>КВП-В 100/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4800</t>
   </si>
   <si>
     <t>КВП-В 150/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4800</t>
   </si>
   <si>
     <t>Глубина 65</t>
   </si>
   <si>
     <t>КВП-В 65/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/1000</t>
   </si>
   <si>
     <t>КВП-В 65/250/1800</t>
   </si>
@@ -1340,51 +1340,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D154" sqref="D154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1411,79 +1411,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>25500</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>16500</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>18750</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
         <v>15750</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
@@ -1509,79 +1509,79 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
         <v>25350</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>31200</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>19950</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>22650</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
         <v>19050</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
@@ -1649,65 +1649,65 @@
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
         <v>24450</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>25650</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>28050</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
         <v>34050</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
@@ -1733,65 +1733,65 @@
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
         <v>26850</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>28950</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>31650</v>
+        <v>28950</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
         <v>38400</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
@@ -1817,177 +1817,177 @@
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="11">
         <v>30300</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="11">
-        <v>36300</v>
+        <v>32025</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="11">
-        <v>51150</v>
+        <v>36300</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="11">
-        <v>32025</v>
+        <v>51150</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="11">
-        <v>30600</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="11">
-        <v>33450</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="11">
         <v>40575</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
         <v>42750</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="11">
-        <v>38250</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
-        <v>54000</v>
+        <v>38250</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>33750</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
         <v>35250</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
@@ -1999,79 +1999,79 @@
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
         <v>47200</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
-        <v>42150</v>
+        <v>37200</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
-        <v>59700</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="11">
-        <v>37200</v>
+        <v>59700</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="11">
         <v>38850</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>100</v>
@@ -2139,65 +2139,65 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="11">
         <v>65400</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="11">
-        <v>46050</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="11">
-        <v>42150</v>
+        <v>46050</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="11">
         <v>55800</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>118</v>
@@ -2265,65 +2265,65 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="11">
         <v>76800</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="11">
-        <v>49650</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
-        <v>45450</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
         <v>60150</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
@@ -2349,65 +2349,65 @@
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="11">
         <v>79650</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="11">
-        <v>51450</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="11">
-        <v>47100</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="11">
         <v>62325</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>148</v>
@@ -2573,121 +2573,121 @@
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="11">
         <v>73200</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="11">
-        <v>57900</v>
+        <v>93900</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="11">
-        <v>65550</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="11">
-        <v>93900</v>
+        <v>65550</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="11">
-        <v>61350</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="11">
-        <v>69450</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="11">
-        <v>99600</v>
+        <v>69450</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="11">
         <v>58650</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>188</v>
@@ -2699,79 +2699,79 @@
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="11">
         <v>77550</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="11">
-        <v>64800</v>
+        <v>105300</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
-        <v>73350</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>105300</v>
+        <v>73350</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
         <v>61950</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
@@ -3063,121 +3063,121 @@
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D124" s="11">
         <v>99300</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="11">
-        <v>122400</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D126" s="11">
-        <v>78600</v>
+        <v>122400</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="11">
-        <v>85050</v>
+        <v>78600</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="11">
-        <v>128100</v>
+        <v>88950</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="11">
-        <v>82050</v>
+        <v>128100</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D130" s="11">
-        <v>88950</v>
+        <v>82050</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D131" s="11">
         <v>75150</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>257</v>
@@ -3203,79 +3203,79 @@
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D134" s="11">
         <v>105825</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D135" s="11">
-        <v>133800</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D136" s="11">
-        <v>83775</v>
+        <v>133800</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D137" s="11">
-        <v>92850</v>
+        <v>83775</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D138" s="11">
         <v>78450</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>271</v>
@@ -3315,65 +3315,65 @@
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D142" s="11">
         <v>89250</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D143" s="11">
-        <v>85050</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D144" s="11">
-        <v>92850</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D145" s="11">
         <v>100650</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>285</v>