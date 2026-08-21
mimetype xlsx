--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -37,464 +37,464 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 220 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП-В 100/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/600</t>
+  </si>
+  <si>
     <t>КВП-В 150/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/600</t>
   </si>
   <si>
     <t>КВП-В 80/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/600</t>
   </si>
   <si>
-    <t>КВП-В 100/220/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/600</t>
   </si>
   <si>
     <t>КВП-В 90/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/600</t>
   </si>
   <si>
     <t>КВП-В 130/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/600</t>
   </si>
   <si>
     <t>КВП-В 130/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/800</t>
   </si>
   <si>
+    <t>КВП-В 100/220/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/800</t>
+  </si>
+  <si>
     <t>КВП-В 150/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/800</t>
   </si>
   <si>
     <t>КВП-В 80/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/800</t>
   </si>
   <si>
-    <t>КВП-В 100/220/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/800</t>
   </si>
   <si>
     <t>КВП-В 90/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/800</t>
   </si>
   <si>
     <t>КВП-В 130/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1000</t>
   </si>
   <si>
     <t>КВП-В 100/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1000</t>
   </si>
   <si>
     <t>КВП-В 150/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1000</t>
   </si>
   <si>
     <t>КВП-В 80/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1000</t>
   </si>
   <si>
     <t>КВП-В 90/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1000</t>
   </si>
   <si>
+    <t>КВП-В 90/220/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/1200</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/1200</t>
   </si>
   <si>
-    <t>КВП-В 90/220/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1200</t>
   </si>
   <si>
     <t>КВП-В 100/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1200</t>
   </si>
   <si>
     <t>КВП-В 150/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1200</t>
   </si>
   <si>
     <t>КВП-В 80/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1200</t>
   </si>
   <si>
+    <t>КВП-В 90/220/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/1400</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/1400</t>
   </si>
   <si>
-    <t>КВП-В 90/220/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1400</t>
   </si>
   <si>
     <t>КВП-В 100/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1400</t>
   </si>
   <si>
     <t>КВП-В 150/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1400</t>
   </si>
   <si>
     <t>КВП-В 80/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1400</t>
   </si>
   <si>
+    <t>КВП-В 80/220/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/220/1500</t>
+  </si>
+  <si>
     <t>КВП-В 100/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1500</t>
   </si>
   <si>
     <t>КВП-В 150/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1500</t>
   </si>
   <si>
-    <t>КВП-В 80/220/1500</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/220/1500</t>
+    <t>КВП-В 90/220/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/1500</t>
   </si>
   <si>
     <t>КВП-В 65/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/1500</t>
   </si>
   <si>
-    <t>КВП-В 90/220/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1500</t>
   </si>
   <si>
     <t>КВП-В 130/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1600</t>
   </si>
   <si>
+    <t>КВП-В 80/220/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/220/1600</t>
+  </si>
+  <si>
     <t>КВП-В 100/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1600</t>
   </si>
   <si>
     <t>КВП-В 150/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1600</t>
   </si>
   <si>
-    <t>КВП-В 80/220/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1600</t>
   </si>
   <si>
     <t>КВП-В 65/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/1600</t>
   </si>
   <si>
     <t>КВП-В 130/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1800</t>
   </si>
   <si>
+    <t>КВП-В 80/220/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/220/1800</t>
+  </si>
+  <si>
     <t>КВП-В 100/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1800</t>
   </si>
   <si>
     <t>КВП-В 150/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1800</t>
   </si>
   <si>
-    <t>КВП-В 80/220/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1800</t>
   </si>
   <si>
     <t>КВП-В 90/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2000</t>
   </si>
   <si>
     <t>КВП-В 65/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2000</t>
   </si>
   <si>
     <t>КВП-В 130/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2000</t>
   </si>
   <si>
     <t>КВП-В 80/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2000</t>
   </si>
   <si>
     <t>КВП-В 100/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2000</t>
   </si>
   <si>
     <t>КВП-В 150/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2000</t>
   </si>
   <si>
+    <t>КВП-В 65/220/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/2200</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2200</t>
   </si>
   <si>
-    <t>КВП-В 65/220/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2200</t>
   </si>
   <si>
     <t>КВП-В 80/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2200</t>
   </si>
   <si>
     <t>КВП-В 100/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2200</t>
   </si>
   <si>
     <t>КВП-В 150/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2200</t>
   </si>
   <si>
     <t>КВП-В 80/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2400</t>
   </si>
   <si>
     <t>КВП-В 100/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2400</t>
   </si>
   <si>
     <t>КВП-В 150/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2400</t>
   </si>
   <si>
+    <t>КВП-В 65/220/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/2400</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2400</t>
   </si>
   <si>
-    <t>КВП-В 65/220/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2400</t>
   </si>
   <si>
     <t>КВП-В 80/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2500</t>
   </si>
   <si>
     <t>КВП-В 100/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2500</t>
   </si>
   <si>
     <t>КВП-В 150/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2500</t>
   </si>
   <si>
+    <t>КВП-В 65/220/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/2500</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2500</t>
   </si>
   <si>
-    <t>КВП-В 65/220/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2500</t>
   </si>
   <si>
     <t>КВП-В 130/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2600</t>
   </si>
   <si>
     <t>КВП-В 80/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2600</t>
   </si>
   <si>
     <t>КВП-В 100/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2600</t>
   </si>
   <si>
     <t>КВП-В 150/220/2600</t>
@@ -535,122 +535,122 @@
   <si>
     <t>КВП-В 90/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2800</t>
   </si>
   <si>
     <t>КВП-В 65/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/3000</t>
   </si>
   <si>
     <t>КВП-В 90/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/3000</t>
   </si>
   <si>
     <t>КВП-В 130/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3000</t>
   </si>
   <si>
+    <t>КВП-В 150/220/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3000</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3000</t>
   </si>
   <si>
     <t>КВП-В 100/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/3000</t>
   </si>
   <si>
-    <t>КВП-В 150/220/3000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3000</t>
+    <t>КВП-В 150/220/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3200</t>
   </si>
   <si>
     <t>КВП-В 80/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3200</t>
   </si>
   <si>
     <t>КВП-В 100/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/3200</t>
   </si>
   <si>
-    <t>КВП-В 150/220/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/3200</t>
   </si>
   <si>
     <t>КВП-В 90/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/3200</t>
   </si>
   <si>
     <t>КВП-В 130/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3200</t>
   </si>
   <si>
+    <t>КВП-В 150/220/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3400</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3400</t>
   </si>
   <si>
     <t>КВП-В 100/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/3400</t>
   </si>
   <si>
-    <t>КВП-В 150/220/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/3400</t>
   </si>
   <si>
     <t>КВП-В 90/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/3400</t>
   </si>
   <si>
     <t>КВП-В 130/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3400</t>
   </si>
   <si>
     <t>КВП-В 130/220/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3600</t>
   </si>
   <si>
     <t>КВП-В 150/220/3500</t>
@@ -745,168 +745,168 @@
   <si>
     <t>КВП-В 100/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/3800</t>
   </si>
   <si>
     <t>КВП-В 65/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/4000</t>
   </si>
   <si>
     <t>КВП-В 90/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4000</t>
   </si>
   <si>
     <t>КВП-В 130/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/4200</t>
   </si>
   <si>
+    <t>КВП-В 100/220/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/4000</t>
+  </si>
+  <si>
     <t>КВП-В 150/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4000</t>
   </si>
   <si>
     <t>КВП-В 80/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4200</t>
   </si>
   <si>
-    <t>КВП-В 100/220/4000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 100/220/4000</t>
+    <t>КВП-В 100/220/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/4200</t>
   </si>
   <si>
     <t>КВП-В 150/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4200</t>
   </si>
   <si>
     <t>КВП-В 80/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4400</t>
   </si>
   <si>
-    <t>КВП-В 100/220/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/4200</t>
   </si>
   <si>
     <t>КВП-В 90/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4200</t>
   </si>
   <si>
     <t>КВП-В 130/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/4400</t>
   </si>
   <si>
     <t>КВП-В 130/220/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/4500</t>
   </si>
   <si>
+    <t>КВП-В 100/220/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/4400</t>
+  </si>
+  <si>
     <t>КВП-В 150/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4400</t>
   </si>
   <si>
     <t>КВП-В 80/220/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4500</t>
   </si>
   <si>
-    <t>КВП-В 100/220/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 65/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/4400</t>
   </si>
   <si>
     <t>КВП-В 90/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4400</t>
   </si>
   <si>
     <t>КВП-В 100/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/4600</t>
   </si>
   <si>
     <t>КВП-В 150/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4600</t>
   </si>
   <si>
     <t>КВП-В 90/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4600</t>
   </si>
   <si>
+    <t>КВП-В 90/220/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4800</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/4800</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4800</t>
   </si>
   <si>
     <t>КВП-В 100/220/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/4800</t>
   </si>
   <si>
     <t>КВП-В 150/220/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4800</t>
   </si>
   <si>
     <t>Глубина 65</t>
   </si>
   <si>
     <t>КВП-В 65/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/1000</t>
   </si>
   <si>
     <t>КВП-В 65/220/1800</t>
   </si>
@@ -1343,51 +1343,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D154" sqref="D154"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1414,79 +1414,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>24000</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>15750</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>18000</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
         <v>15000</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
@@ -1512,79 +1512,79 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
         <v>24450</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>29400</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>19050</v>
+        <v>29400</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>21750</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
         <v>18150</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
@@ -1652,65 +1652,65 @@
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="11">
         <v>23400</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
-        <v>24450</v>
+        <v>26850</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>26850</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
         <v>32850</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
@@ -1736,65 +1736,65 @@
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="11">
         <v>25650</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="11">
-        <v>27600</v>
+        <v>30300</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="11">
-        <v>30300</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
         <v>37050</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
@@ -1820,177 +1820,177 @@
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="11">
         <v>28950</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="11">
-        <v>34875</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="11">
-        <v>48300</v>
+        <v>34875</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="11">
-        <v>30600</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="11">
-        <v>29175</v>
+        <v>32025</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="11">
-        <v>32025</v>
+        <v>29175</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="11">
         <v>39150</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
         <v>41250</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="11">
-        <v>36750</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="11">
-        <v>51000</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="11">
-        <v>32250</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="11">
         <v>33750</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
@@ -2002,79 +2002,79 @@
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
         <v>45450</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
-        <v>40500</v>
+        <v>35550</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
-        <v>56400</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="11">
-        <v>35550</v>
+        <v>56400</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="11">
         <v>37200</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>100</v>
@@ -2142,65 +2142,65 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="11">
         <v>61800</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="11">
-        <v>44100</v>
+        <v>40200</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="11">
-        <v>40200</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="11">
         <v>53850</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>118</v>
@@ -2268,65 +2268,65 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="11">
         <v>72600</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="11">
-        <v>47550</v>
+        <v>43350</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="11">
-        <v>43350</v>
+        <v>47550</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="11">
         <v>58050</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>136</v>
@@ -2352,65 +2352,65 @@
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="11">
         <v>75300</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="11">
-        <v>49275</v>
+        <v>44925</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="11">
-        <v>44925</v>
+        <v>49275</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="11">
         <v>60150</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>148</v>
@@ -2576,121 +2576,121 @@
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="11">
         <v>70650</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="11">
-        <v>55350</v>
+        <v>88800</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="11">
-        <v>63000</v>
+        <v>55350</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="11">
-        <v>88800</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="11">
-        <v>58650</v>
+        <v>94200</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="11">
-        <v>66750</v>
+        <v>58650</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="11">
-        <v>94200</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="11">
         <v>55950</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>188</v>
@@ -2702,79 +2702,79 @@
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="11">
         <v>74850</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="11">
-        <v>61950</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="11">
-        <v>70500</v>
+        <v>61950</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="11">
-        <v>99600</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="11">
         <v>59100</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>200</v>
@@ -3066,121 +3066,121 @@
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="11">
         <v>95850</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="11">
-        <v>115800</v>
+        <v>81750</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="11">
-        <v>75150</v>
+        <v>115800</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="11">
-        <v>81750</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="11">
-        <v>121200</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="11">
-        <v>78450</v>
+        <v>121200</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="11">
-        <v>85500</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="11">
         <v>71700</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>258</v>
@@ -3206,79 +3206,79 @@
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="11">
         <v>102150</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="11">
-        <v>126600</v>
+        <v>89250</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="11">
-        <v>80100</v>
+        <v>126600</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="11">
-        <v>89250</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="11">
         <v>74850</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>272</v>
@@ -3318,65 +3318,65 @@
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="11">
         <v>85500</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="11">
-        <v>81150</v>
+        <v>88950</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="11">
-        <v>88950</v>
+        <v>81150</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="11">
         <v>96750</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>286</v>