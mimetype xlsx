--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -43,200 +43,200 @@
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 400 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>КВП 130/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/500</t>
   </si>
   <si>
+    <t>КВП 100/400/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/400/500</t>
+  </si>
+  <si>
     <t>КВП 65/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/500</t>
   </si>
   <si>
-    <t>КВП 100/400/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/500</t>
   </si>
   <si>
     <t>КВП 150/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/500</t>
   </si>
   <si>
     <t>КВП 80/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/500</t>
   </si>
   <si>
     <t>КВП 130/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/600</t>
   </si>
   <si>
+    <t>КВП 100/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/400/600</t>
+  </si>
+  <si>
     <t>КВП 65/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/600</t>
   </si>
   <si>
-    <t>КВП 100/400/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/600</t>
   </si>
   <si>
     <t>КВП 150/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/600</t>
   </si>
   <si>
     <t>КВП 80/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/600</t>
   </si>
   <si>
     <t>КВП 80/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/800</t>
   </si>
   <si>
     <t>КВП 130/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/800</t>
   </si>
   <si>
     <t>КВП 100/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/800</t>
   </si>
   <si>
+    <t>КВП 90/400/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/800</t>
+  </si>
+  <si>
     <t>КВП 65/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/800</t>
   </si>
   <si>
-    <t>КВП 90/400/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/800</t>
   </si>
   <si>
     <t>КВП 150/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1000</t>
   </si>
   <si>
     <t>КВП 80/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1000</t>
   </si>
   <si>
     <t>КВП 130/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1000</t>
   </si>
   <si>
     <t>КВП 100/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1000</t>
   </si>
   <si>
+    <t>КВП 90/400/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/1000</t>
+  </si>
+  <si>
     <t>КВП 65/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/1000</t>
   </si>
   <si>
-    <t>КВП 90/400/1000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/400/1000</t>
+    <t>КВП 90/400/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/1200</t>
   </si>
   <si>
     <t>КВП 65/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/1200</t>
   </si>
   <si>
-    <t>КВП 90/400/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1200</t>
   </si>
   <si>
     <t>КВП 80/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1200</t>
   </si>
   <si>
     <t>КВП 130/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1200</t>
   </si>
   <si>
     <t>КВП 100/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1200</t>
   </si>
   <si>
     <t>КВП 100/400/1400</t>
@@ -523,420 +523,420 @@
   <si>
     <t>КВП 150/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2500</t>
   </si>
   <si>
     <t>КВП 80/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2600</t>
   </si>
   <si>
     <t>КВП 130/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2600</t>
   </si>
   <si>
     <t>КВП 100/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2600</t>
   </si>
   <si>
+    <t>КВП 65/400/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/2600</t>
+  </si>
+  <si>
     <t>КВП 90/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/2600</t>
   </si>
   <si>
-    <t>КВП 65/400/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2600</t>
   </si>
   <si>
     <t>КВП 150/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2800</t>
   </si>
   <si>
     <t>КВП 80/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2800</t>
   </si>
   <si>
     <t>КВП 130/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2800</t>
   </si>
   <si>
     <t>КВП 100/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2800</t>
   </si>
   <si>
+    <t>КВП 65/400/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/2800</t>
+  </si>
+  <si>
     <t>КВП 90/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/2800</t>
   </si>
   <si>
-    <t>КВП 65/400/2800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/400/2800</t>
+    <t>КВП 65/400/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/3000</t>
   </si>
   <si>
     <t>КВП 90/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3000</t>
   </si>
   <si>
-    <t>КВП 65/400/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3000</t>
   </si>
   <si>
     <t>КВП 80/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3000</t>
   </si>
   <si>
     <t>КВП 130/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3000</t>
   </si>
   <si>
     <t>КВП 100/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3000</t>
   </si>
   <si>
     <t>КВП 130/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3200</t>
   </si>
   <si>
     <t>КВП 100/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3200</t>
   </si>
   <si>
+    <t>КВП 65/400/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/3200</t>
+  </si>
+  <si>
     <t>КВП 90/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3200</t>
   </si>
   <si>
-    <t>КВП 65/400/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3200</t>
   </si>
   <si>
     <t>КВП 80/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3200</t>
   </si>
   <si>
     <t>КВП 130/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3400</t>
   </si>
   <si>
     <t>КВП 100/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3400</t>
   </si>
   <si>
+    <t>КВП 65/400/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/3400</t>
+  </si>
+  <si>
     <t>КВП 90/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3400</t>
   </si>
   <si>
-    <t>КВП 65/400/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3400</t>
   </si>
   <si>
     <t>КВП 80/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3400</t>
   </si>
   <si>
     <t>КВП 80/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3600</t>
   </si>
   <si>
     <t>КВП 130/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3600</t>
   </si>
   <si>
     <t>КВП 100/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3500</t>
   </si>
   <si>
+    <t>КВП 65/400/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/3600</t>
+  </si>
+  <si>
     <t>КВП 90/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3500</t>
   </si>
   <si>
-    <t>КВП 65/400/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3500</t>
   </si>
   <si>
     <t>КВП 150/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3600</t>
   </si>
   <si>
     <t>КВП 80/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3800</t>
   </si>
   <si>
     <t>КВП 130/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3800</t>
   </si>
   <si>
     <t>КВП 100/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3600</t>
   </si>
   <si>
     <t>КВП 65/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3800</t>
   </si>
   <si>
     <t>КВП 90/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3600</t>
   </si>
   <si>
+    <t>КВП 90/400/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/3800</t>
+  </si>
+  <si>
     <t>КВП 65/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/4000</t>
   </si>
   <si>
-    <t>КВП 90/400/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3800</t>
   </si>
   <si>
     <t>КВП 80/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4000</t>
   </si>
   <si>
     <t>КВП 130/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4000</t>
   </si>
   <si>
     <t>КВП 100/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3800</t>
   </si>
   <si>
     <t>КВП 100/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4000</t>
   </si>
   <si>
+    <t>КВП 90/400/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/4000</t>
+  </si>
+  <si>
     <t>КВП 65/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/4200</t>
   </si>
   <si>
-    <t>КВП 90/400/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4000</t>
   </si>
   <si>
     <t>КВП 80/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4200</t>
   </si>
   <si>
     <t>КВП 130/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4200</t>
   </si>
   <si>
     <t>КВП 130/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4400</t>
   </si>
   <si>
     <t>КВП 100/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4200</t>
   </si>
   <si>
+    <t>КВП 90/400/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/4200</t>
+  </si>
+  <si>
     <t>КВП 65/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/4400</t>
   </si>
   <si>
-    <t>КВП 90/400/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4200</t>
   </si>
   <si>
     <t>КВП 80/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4400</t>
   </si>
   <si>
     <t>КВП 80/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4500</t>
   </si>
   <si>
     <t>КВП 130/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4500</t>
   </si>
   <si>
     <t>КВП 100/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4400</t>
   </si>
   <si>
+    <t>КВП 90/400/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/4400</t>
+  </si>
+  <si>
     <t>КВП 65/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/4500</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/400/4400</t>
   </si>
   <si>
     <t>КВП 150/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4400</t>
   </si>
   <si>
     <t>КВП 150/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4600</t>
   </si>
   <si>
     <t>КВП 100/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4600</t>
   </si>
   <si>
     <t>КВП 90/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/4600</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1437,65 +1437,65 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
         <v>18750</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>14250</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>16500</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>15750</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
@@ -1521,65 +1521,65 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
         <v>21000</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>15975</v>
+        <v>18525</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>18525</v>
+        <v>15975</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>17625</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
@@ -1633,65 +1633,65 @@
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>22575</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>19425</v>
+        <v>21375</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>21375</v>
+        <v>19425</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>26700</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
@@ -1731,93 +1731,93 @@
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
         <v>26625</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>22875</v>
+        <v>25125</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>25125</v>
+        <v>22875</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>26325</v>
+        <v>28875</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>28875</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>36300</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
@@ -2557,65 +2557,65 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="10">
         <v>59025</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="10">
-        <v>55125</v>
+        <v>50475</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="10">
-        <v>50475</v>
+        <v>55125</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="10">
         <v>69900</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>176</v>
@@ -2655,93 +2655,93 @@
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="10">
         <v>63075</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="10">
-        <v>58875</v>
+        <v>53925</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
-        <v>53925</v>
+        <v>58875</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="10">
-        <v>62625</v>
+        <v>57375</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="10">
-        <v>57375</v>
+        <v>62625</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="10">
         <v>79500</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
@@ -2795,65 +2795,65 @@
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="10">
         <v>71175</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="10">
-        <v>66375</v>
+        <v>60825</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="10">
-        <v>60825</v>
+        <v>66375</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="10">
         <v>84300</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>210</v>
@@ -2879,65 +2879,65 @@
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="10">
         <v>75225</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="10">
-        <v>70125</v>
+        <v>64275</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="10">
-        <v>64275</v>
+        <v>70125</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="10">
         <v>89100</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>222</v>
@@ -2977,65 +2977,65 @@
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="10">
         <v>77250</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="10">
-        <v>72000</v>
+        <v>67725</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="10">
-        <v>67725</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="10">
         <v>91500</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>236</v>
@@ -3103,65 +3103,65 @@
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>73875</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="10">
-        <v>74625</v>
+        <v>77625</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="10">
-        <v>77625</v>
+        <v>74625</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="10">
         <v>98700</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
@@ -3201,65 +3201,65 @@
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="10">
         <v>87375</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="10">
-        <v>78075</v>
+        <v>81375</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="10">
-        <v>81375</v>
+        <v>78075</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="10">
         <v>103500</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>268</v>
@@ -3299,65 +3299,65 @@
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="10">
         <v>91425</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="10">
-        <v>81525</v>
+        <v>85125</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="10">
-        <v>85125</v>
+        <v>81525</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="8" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="10">
         <v>108300</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="8" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>282</v>
@@ -3397,65 +3397,65 @@
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="10">
         <v>95475</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="10">
-        <v>83250</v>
+        <v>88875</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="10">
-        <v>88875</v>
+        <v>83250</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="10">
         <v>113100</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>296</v>