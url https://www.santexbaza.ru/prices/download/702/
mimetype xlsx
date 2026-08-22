--- v1 (2026-07-07)
+++ v2 (2026-08-22)
@@ -43,200 +43,200 @@
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 400 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>КВП 130/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/500</t>
   </si>
   <si>
+    <t>КВП 65/400/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/500</t>
+  </si>
+  <si>
     <t>КВП 100/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/500</t>
   </si>
   <si>
-    <t>КВП 65/400/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/500</t>
   </si>
   <si>
     <t>КВП 150/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/500</t>
   </si>
   <si>
     <t>КВП 80/400/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/500</t>
   </si>
   <si>
     <t>КВП 130/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/600</t>
   </si>
   <si>
+    <t>КВП 65/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/600</t>
+  </si>
+  <si>
     <t>КВП 100/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/600</t>
   </si>
   <si>
-    <t>КВП 65/400/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/600</t>
   </si>
   <si>
     <t>КВП 150/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/600</t>
   </si>
   <si>
     <t>КВП 80/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/600</t>
   </si>
   <si>
     <t>КВП 80/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/800</t>
   </si>
   <si>
     <t>КВП 130/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/800</t>
   </si>
   <si>
     <t>КВП 100/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/800</t>
   </si>
   <si>
+    <t>КВП 65/400/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/800</t>
+  </si>
+  <si>
     <t>КВП 90/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/800</t>
   </si>
   <si>
-    <t>КВП 65/400/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/800</t>
   </si>
   <si>
     <t>КВП 150/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1000</t>
   </si>
   <si>
     <t>КВП 80/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1000</t>
   </si>
   <si>
     <t>КВП 130/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1000</t>
   </si>
   <si>
     <t>КВП 100/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1000</t>
   </si>
   <si>
+    <t>КВП 65/400/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1000</t>
+  </si>
+  <si>
     <t>КВП 90/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1000</t>
   </si>
   <si>
-    <t>КВП 65/400/1000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/400/1000</t>
+    <t>КВП 65/400/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1200</t>
   </si>
   <si>
     <t>КВП 90/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1200</t>
   </si>
   <si>
-    <t>КВП 65/400/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1200</t>
   </si>
   <si>
     <t>КВП 80/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1200</t>
   </si>
   <si>
     <t>КВП 130/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1200</t>
   </si>
   <si>
     <t>КВП 100/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1200</t>
   </si>
   <si>
     <t>КВП 100/400/1400</t>
@@ -403,236 +403,236 @@
   <si>
     <t>КВП 100/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2000</t>
   </si>
   <si>
     <t>КВП 65/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2000</t>
   </si>
   <si>
     <t>КВП 90/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/2000</t>
   </si>
   <si>
     <t>КВП 100/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2200</t>
   </si>
   <si>
+    <t>КВП 90/400/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2200</t>
+  </si>
+  <si>
     <t>КВП 65/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2200</t>
   </si>
   <si>
-    <t>КВП 90/400/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2200</t>
   </si>
   <si>
     <t>КВП 80/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2200</t>
   </si>
   <si>
     <t>КВП 130/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2200</t>
   </si>
   <si>
     <t>КВП 130/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2400</t>
   </si>
   <si>
     <t>КВП 100/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2400</t>
   </si>
   <si>
+    <t>КВП 90/400/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2400</t>
+  </si>
+  <si>
     <t>КВП 65/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2400</t>
   </si>
   <si>
-    <t>КВП 90/400/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2400</t>
   </si>
   <si>
     <t>КВП 80/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2400</t>
   </si>
   <si>
     <t>КВП 80/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2500</t>
   </si>
   <si>
     <t>КВП 130/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2500</t>
   </si>
   <si>
     <t>КВП 100/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2500</t>
   </si>
   <si>
+    <t>КВП 90/400/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2500</t>
+  </si>
+  <si>
     <t>КВП 65/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2500</t>
   </si>
   <si>
-    <t>КВП 90/400/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2500</t>
   </si>
   <si>
     <t>КВП 80/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2600</t>
   </si>
   <si>
     <t>КВП 130/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2600</t>
   </si>
   <si>
     <t>КВП 100/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2600</t>
   </si>
   <si>
+    <t>КВП 90/400/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2600</t>
+  </si>
+  <si>
     <t>КВП 65/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2600</t>
   </si>
   <si>
-    <t>КВП 90/400/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2600</t>
   </si>
   <si>
     <t>КВП 150/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2800</t>
   </si>
   <si>
     <t>КВП 80/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2800</t>
   </si>
   <si>
     <t>КВП 130/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2800</t>
   </si>
   <si>
     <t>КВП 100/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2800</t>
   </si>
   <si>
+    <t>КВП 90/400/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2800</t>
+  </si>
+  <si>
     <t>КВП 65/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2800</t>
   </si>
   <si>
-    <t>КВП 90/400/2800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/400/2800</t>
+    <t>КВП 90/400/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/3000</t>
   </si>
   <si>
     <t>КВП 65/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3000</t>
   </si>
   <si>
-    <t>КВП 90/400/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3000</t>
   </si>
   <si>
     <t>КВП 80/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3000</t>
   </si>
   <si>
     <t>КВП 130/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3000</t>
   </si>
   <si>
     <t>КВП 100/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3000</t>
   </si>
   <si>
     <t>КВП 130/400/3200</t>
@@ -757,186 +757,186 @@
   <si>
     <t>КВП 130/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3800</t>
   </si>
   <si>
     <t>КВП 100/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3600</t>
   </si>
   <si>
     <t>КВП 65/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3800</t>
   </si>
   <si>
     <t>КВП 90/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3600</t>
   </si>
   <si>
+    <t>КВП 65/400/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/4000</t>
+  </si>
+  <si>
     <t>КВП 90/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/3800</t>
   </si>
   <si>
-    <t>КВП 65/400/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3800</t>
   </si>
   <si>
     <t>КВП 80/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4000</t>
   </si>
   <si>
     <t>КВП 130/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4000</t>
   </si>
   <si>
     <t>КВП 100/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3800</t>
   </si>
   <si>
     <t>КВП 100/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4000</t>
   </si>
   <si>
+    <t>КВП 65/400/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/4200</t>
+  </si>
+  <si>
     <t>КВП 90/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/4000</t>
   </si>
   <si>
-    <t>КВП 65/400/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4000</t>
   </si>
   <si>
     <t>КВП 80/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4200</t>
   </si>
   <si>
     <t>КВП 130/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4200</t>
   </si>
   <si>
     <t>КВП 130/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4400</t>
   </si>
   <si>
     <t>КВП 100/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4200</t>
   </si>
   <si>
+    <t>КВП 65/400/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/4400</t>
+  </si>
+  <si>
     <t>КВП 90/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/4200</t>
   </si>
   <si>
-    <t>КВП 65/400/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4200</t>
   </si>
   <si>
     <t>КВП 80/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4400</t>
   </si>
   <si>
     <t>КВП 80/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/4500</t>
   </si>
   <si>
     <t>КВП 130/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/4500</t>
   </si>
   <si>
     <t>КВП 100/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4400</t>
   </si>
   <si>
+    <t>КВП 65/400/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/4500</t>
+  </si>
+  <si>
     <t>КВП 90/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/4400</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/400/4500</t>
   </si>
   <si>
     <t>КВП 150/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4400</t>
   </si>
   <si>
     <t>КВП 150/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/4600</t>
   </si>
   <si>
     <t>КВП 100/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/4600</t>
   </si>
   <si>
     <t>КВП 90/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/4600</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1437,65 +1437,65 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
         <v>18750</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>16500</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>14250</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>15750</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
@@ -1521,65 +1521,65 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
         <v>21000</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>18525</v>
+        <v>15975</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>15975</v>
+        <v>18525</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
         <v>17625</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
@@ -1633,65 +1633,65 @@
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>22575</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>21375</v>
+        <v>19425</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>19425</v>
+        <v>21375</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>26700</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
@@ -1731,93 +1731,93 @@
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
         <v>26625</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>25125</v>
+        <v>22875</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>22875</v>
+        <v>25125</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
-        <v>28875</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="10">
-        <v>26325</v>
+        <v>28875</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>36300</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
@@ -2277,65 +2277,65 @@
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
         <v>50925</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>43575</v>
+        <v>47625</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
-        <v>47625</v>
+        <v>43575</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="10">
         <v>60300</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>136</v>
@@ -2375,65 +2375,65 @@
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
         <v>54975</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
-        <v>47025</v>
+        <v>51375</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
-        <v>51375</v>
+        <v>47025</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="10">
         <v>65100</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>150</v>
@@ -2473,65 +2473,65 @@
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="10">
         <v>57000</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="10">
-        <v>48750</v>
+        <v>53250</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="10">
-        <v>53250</v>
+        <v>48750</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="10">
         <v>67500</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>164</v>
@@ -2557,65 +2557,65 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="10">
         <v>59025</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="10">
-        <v>50475</v>
+        <v>55125</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="10">
-        <v>55125</v>
+        <v>50475</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="10">
         <v>69900</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>176</v>
@@ -2655,93 +2655,93 @@
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="10">
         <v>63075</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="10">
-        <v>53925</v>
+        <v>58875</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
-        <v>58875</v>
+        <v>53925</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="10">
-        <v>57375</v>
+        <v>62625</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="10">
-        <v>62625</v>
+        <v>57375</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="10">
         <v>79500</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
@@ -3103,65 +3103,65 @@
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>73875</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="10">
-        <v>77625</v>
+        <v>74625</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="10">
-        <v>74625</v>
+        <v>77625</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="10">
         <v>98700</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
@@ -3201,65 +3201,65 @@
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="10">
         <v>87375</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="10">
-        <v>81375</v>
+        <v>78075</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="10">
-        <v>78075</v>
+        <v>81375</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="10">
         <v>103500</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>268</v>
@@ -3299,65 +3299,65 @@
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="10">
         <v>91425</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="10">
-        <v>85125</v>
+        <v>81525</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="10">
-        <v>81525</v>
+        <v>85125</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="8" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="10">
         <v>108300</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="8" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>282</v>
@@ -3397,65 +3397,65 @@
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="10">
         <v>95475</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="10">
-        <v>88875</v>
+        <v>83250</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="10">
-        <v>83250</v>
+        <v>88875</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="10">
         <v>113100</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>296</v>