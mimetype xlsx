--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -121,104 +121,104 @@
   <si>
     <t>КВП 150/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/600</t>
   </si>
   <si>
     <t>КВП 80/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/600</t>
   </si>
   <si>
     <t>КВП 80/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/800</t>
   </si>
   <si>
     <t>КВП 130/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/800</t>
   </si>
   <si>
+    <t>КВП 65/350/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/800</t>
+  </si>
+  <si>
     <t>КВП 100/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/800</t>
   </si>
   <si>
-    <t>КВП 65/350/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/800</t>
   </si>
   <si>
     <t>КВП 150/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/800</t>
   </si>
   <si>
     <t>КВП 150/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/1000</t>
   </si>
   <si>
     <t>КВП 80/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/1000</t>
   </si>
   <si>
     <t>КВП 130/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/1000</t>
   </si>
   <si>
+    <t>КВП 65/350/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/1000</t>
+  </si>
+  <si>
     <t>КВП 100/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/1000</t>
   </si>
   <si>
-    <t>КВП 65/350/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/1000</t>
   </si>
   <si>
     <t>КВП 90/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/1200</t>
   </si>
   <si>
     <t>КВП 65/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/1200</t>
   </si>
   <si>
     <t>КВП 150/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/1200</t>
   </si>
   <si>
     <t>КВП 80/350/1200</t>
@@ -619,98 +619,98 @@
   <si>
     <t>КВП 80/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3000</t>
   </si>
   <si>
     <t>КВП 130/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3000</t>
   </si>
   <si>
     <t>КВП 100/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3000</t>
   </si>
   <si>
     <t>КВП 130/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3200</t>
   </si>
   <si>
+    <t>КВП 100/350/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/350/3200</t>
+  </si>
+  <si>
     <t>КВП 65/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/3200</t>
   </si>
   <si>
-    <t>КВП 100/350/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/3200</t>
   </si>
   <si>
     <t>КВП 150/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3200</t>
   </si>
   <si>
     <t>КВП 80/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3200</t>
   </si>
   <si>
     <t>КВП 130/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3400</t>
   </si>
   <si>
+    <t>КВП 100/350/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/350/3400</t>
+  </si>
+  <si>
     <t>КВП 65/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/3400</t>
   </si>
   <si>
-    <t>КВП 100/350/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/3400</t>
   </si>
   <si>
     <t>КВП 150/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3400</t>
   </si>
   <si>
     <t>КВП 80/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3400</t>
   </si>
   <si>
     <t>КВП 80/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3600</t>
   </si>
   <si>
     <t>КВП 130/350/3600</t>
@@ -757,62 +757,62 @@
   <si>
     <t>КВП 130/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3800</t>
   </si>
   <si>
     <t>КВП 100/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3600</t>
   </si>
   <si>
     <t>КВП 65/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/3800</t>
   </si>
   <si>
     <t>КВП 90/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/3600</t>
   </si>
   <si>
+    <t>КВП 90/350/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/3800</t>
+  </si>
+  <si>
     <t>КВП 65/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/4000</t>
   </si>
   <si>
-    <t>КВП 90/350/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3800</t>
   </si>
   <si>
     <t>КВП 80/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4000</t>
   </si>
   <si>
     <t>КВП 130/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4000</t>
   </si>
   <si>
     <t>КВП 100/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3800</t>
   </si>
   <si>
     <t>КВП 100/350/4000</t>
@@ -877,60 +877,60 @@
   <si>
     <t>КВП 150/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4200</t>
   </si>
   <si>
     <t>КВП 80/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4400</t>
   </si>
   <si>
     <t>КВП 80/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4500</t>
   </si>
   <si>
     <t>КВП 130/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4500</t>
   </si>
   <si>
+    <t>КВП 65/350/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/4500</t>
+  </si>
+  <si>
     <t>КВП 150/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4400</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/350/4500</t>
   </si>
   <si>
     <t>КВП 90/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4400</t>
   </si>
   <si>
     <t>КВП 150/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4600</t>
   </si>
   <si>
     <t>КВП 100/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4600</t>
   </si>
   <si>
     <t>КВП 90/350/4600</t>
   </si>
@@ -1349,51 +1349,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1616,65 +1616,65 @@
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
         <v>23550</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>20625</v>
+        <v>17475</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>17475</v>
+        <v>20625</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
         <v>19425</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
@@ -1714,65 +1714,65 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
         <v>27750</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>24375</v>
+        <v>20625</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>20625</v>
+        <v>24375</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>22875</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
@@ -2778,65 +2778,65 @@
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="10">
         <v>73950</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="10">
-        <v>55275</v>
+        <v>65625</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="10">
-        <v>65625</v>
+        <v>55275</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="10">
         <v>60825</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
@@ -2862,65 +2862,65 @@
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="10">
         <v>78150</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="10">
-        <v>58425</v>
+        <v>69375</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="10">
-        <v>69375</v>
+        <v>58425</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="10">
         <v>64275</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
@@ -3100,65 +3100,65 @@
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>67725</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="10">
-        <v>67875</v>
+        <v>71175</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="10">
-        <v>71175</v>
+        <v>67875</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="10">
         <v>92250</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
@@ -3380,87 +3380,87 @@
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="10">
         <v>101250</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="10">
-        <v>88125</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="10">
-        <v>75750</v>
+        <v>88125</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="10">
         <v>81525</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>293</v>
       </c>
       <c r="D150" s="10">
         <v>105750</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>294</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D151" s="10">
         <v>110250</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4">
         <v>146</v>