--- v0 (2026-06-24)
+++ v1 (2026-08-22)
@@ -217,224 +217,224 @@
   <si>
     <t>КВП 150/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1200</t>
   </si>
   <si>
     <t>КВП 80/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1200</t>
   </si>
   <si>
     <t>КВП 130/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1200</t>
   </si>
   <si>
     <t>КВП 100/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/1200</t>
   </si>
   <si>
+    <t>КВП 100/330/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/330/1400</t>
+  </si>
+  <si>
     <t>КВП 65/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1400</t>
   </si>
   <si>
-    <t>КВП 100/330/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/1400</t>
   </si>
   <si>
     <t>КВП 150/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1400</t>
   </si>
   <si>
     <t>КВП 80/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1400</t>
   </si>
   <si>
     <t>КВП 130/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1400</t>
   </si>
   <si>
     <t>КВП 130/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1500</t>
   </si>
   <si>
+    <t>КВП 100/330/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/330/1500</t>
+  </si>
+  <si>
     <t>КВП 65/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1500</t>
   </si>
   <si>
-    <t>КВП 100/330/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/1500</t>
   </si>
   <si>
     <t>КВП 150/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1500</t>
   </si>
   <si>
     <t>КВП 80/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1500</t>
   </si>
   <si>
     <t>КВП 80/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1600</t>
   </si>
   <si>
     <t>КВП 130/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1600</t>
   </si>
   <si>
+    <t>КВП 100/330/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/330/1600</t>
+  </si>
+  <si>
     <t>КВП 65/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1600</t>
   </si>
   <si>
-    <t>КВП 100/330/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/1600</t>
   </si>
   <si>
     <t>КВП 150/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1600</t>
   </si>
   <si>
     <t>КВП 150/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1800</t>
   </si>
   <si>
     <t>КВП 80/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1800</t>
   </si>
   <si>
     <t>КВП 130/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1800</t>
   </si>
   <si>
+    <t>КВП 100/330/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/330/1800</t>
+  </si>
+  <si>
     <t>КВП 65/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1800</t>
   </si>
   <si>
-    <t>КВП 100/330/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/1800</t>
   </si>
   <si>
     <t>КВП 150/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2000</t>
   </si>
   <si>
     <t>КВП 80/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/2000</t>
   </si>
   <si>
     <t>КВП 130/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/2000</t>
   </si>
   <si>
+    <t>КВП 100/330/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/330/2000</t>
+  </si>
+  <si>
     <t>КВП 65/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/2000</t>
   </si>
   <si>
-    <t>КВП 100/330/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2000</t>
   </si>
   <si>
     <t>КВП 100/330/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/2200</t>
   </si>
   <si>
     <t>КВП 65/330/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/2200</t>
   </si>
   <si>
     <t>КВП 90/330/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2200</t>
   </si>
   <si>
     <t>КВП 150/330/2200</t>
@@ -517,200 +517,200 @@
   <si>
     <t>КВП 90/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2500</t>
   </si>
   <si>
     <t>КВП 150/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2500</t>
   </si>
   <si>
     <t>КВП 80/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/2600</t>
   </si>
   <si>
     <t>КВП 130/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/2600</t>
   </si>
   <si>
+    <t>КВП 65/330/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/2600</t>
+  </si>
+  <si>
     <t>КВП 100/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/2600</t>
   </si>
   <si>
-    <t>КВП 65/330/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2600</t>
   </si>
   <si>
     <t>КВП 150/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2600</t>
   </si>
   <si>
     <t>КВП 150/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2800</t>
   </si>
   <si>
     <t>КВП 80/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/2800</t>
   </si>
   <si>
     <t>КВП 130/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/2800</t>
   </si>
   <si>
+    <t>КВП 65/330/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/2800</t>
+  </si>
+  <si>
     <t>КВП 100/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/2800</t>
   </si>
   <si>
-    <t>КВП 65/330/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2800</t>
   </si>
   <si>
     <t>КВП 90/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3000</t>
   </si>
   <si>
     <t>КВП 65/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/3000</t>
   </si>
   <si>
     <t>КВП 150/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3000</t>
   </si>
   <si>
     <t>КВП 80/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3000</t>
   </si>
   <si>
     <t>КВП 130/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3000</t>
   </si>
   <si>
     <t>КВП 100/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3000</t>
   </si>
   <si>
     <t>КВП 130/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3200</t>
   </si>
   <si>
+    <t>КВП 65/330/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3200</t>
+  </si>
+  <si>
     <t>КВП 100/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3200</t>
   </si>
   <si>
-    <t>КВП 65/330/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3200</t>
   </si>
   <si>
     <t>КВП 150/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3200</t>
   </si>
   <si>
     <t>КВП 80/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3200</t>
   </si>
   <si>
     <t>КВП 130/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3400</t>
   </si>
   <si>
+    <t>КВП 65/330/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3400</t>
+  </si>
+  <si>
     <t>КВП 100/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3400</t>
   </si>
   <si>
-    <t>КВП 65/330/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3400</t>
   </si>
   <si>
     <t>КВП 150/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3400</t>
   </si>
   <si>
     <t>КВП 80/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3400</t>
   </si>
   <si>
     <t>КВП 80/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3600</t>
   </si>
   <si>
     <t>КВП 130/330/3600</t>
@@ -754,60 +754,60 @@
   <si>
     <t>КВП 130/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3800</t>
   </si>
   <si>
     <t>КВП 65/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/3800</t>
   </si>
   <si>
     <t>КВП 100/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3600</t>
   </si>
   <si>
     <t>КВП 90/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3600</t>
   </si>
   <si>
+    <t>КВП 65/330/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/4000</t>
+  </si>
+  <si>
     <t>КВП 90/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3800</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/330/4000</t>
   </si>
   <si>
     <t>КВП 150/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3800</t>
   </si>
   <si>
     <t>КВП 80/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/4000</t>
   </si>
   <si>
     <t>КВП 130/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/4000</t>
   </si>
   <si>
     <t>КВП 100/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3800</t>
   </si>
@@ -1349,51 +1349,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1840,65 +1840,65 @@
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
         <v>26850</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>25500</v>
+        <v>30450</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>30450</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
         <v>28350</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
@@ -1938,65 +1938,65 @@
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
         <v>36750</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>27000</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
-        <v>32250</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
         <v>30000</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
@@ -2036,65 +2036,65 @@
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
         <v>38775</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>28500</v>
+        <v>34050</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>34050</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
         <v>31650</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
@@ -2134,65 +2134,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>42825</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>31500</v>
+        <v>37650</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>37650</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>34950</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2218,65 +2218,65 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
         <v>46875</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>34500</v>
+        <v>41250</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>41250</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>38250</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
@@ -2540,65 +2540,65 @@
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="10">
         <v>59025</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="10">
-        <v>52050</v>
+        <v>43500</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="10">
-        <v>43500</v>
+        <v>52050</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="10">
         <v>48150</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>174</v>
@@ -2638,65 +2638,65 @@
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="10">
         <v>63075</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="10">
-        <v>55650</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="10">
-        <v>46500</v>
+        <v>55650</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
         <v>51450</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
@@ -2778,65 +2778,65 @@
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="10">
         <v>71175</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="10">
-        <v>62850</v>
+        <v>52500</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="10">
-        <v>52500</v>
+        <v>62850</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="10">
         <v>58050</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
@@ -2862,65 +2862,65 @@
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="10">
         <v>75225</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="10">
-        <v>66450</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="10">
-        <v>55500</v>
+        <v>66450</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="10">
         <v>61350</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
@@ -2954,51 +2954,51 @@
         <v>224</v>
       </c>
       <c r="D115" s="10">
         <v>61575</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="10">
         <v>79275</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D117" s="10">
         <v>58500</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>229</v>
       </c>
       <c r="D118" s="10">
         <v>68250</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
@@ -3100,65 +3100,65 @@
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>245</v>
       </c>
       <c r="D126" s="10">
         <v>64650</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="10">
-        <v>67950</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="10">
-        <v>64500</v>
+        <v>67950</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="10">
         <v>89025</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>253</v>