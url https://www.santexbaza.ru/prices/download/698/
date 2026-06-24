--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -163,507 +163,507 @@
   <si>
     <t>КВП 80/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/800</t>
   </si>
   <si>
     <t>КВП 80/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1000</t>
   </si>
   <si>
     <t>КВП 130/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1000</t>
   </si>
   <si>
     <t>КВП 100/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1000</t>
   </si>
   <si>
+    <t>КВП 65/300/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1000</t>
+  </si>
+  <si>
     <t>КВП 90/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1000</t>
   </si>
   <si>
-    <t>КВП 65/300/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1000</t>
   </si>
   <si>
     <t>КВП 80/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1200</t>
   </si>
   <si>
     <t>КВП 130/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1200</t>
   </si>
   <si>
     <t>КВП 100/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1200</t>
   </si>
   <si>
+    <t>КВП 65/300/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1200</t>
+  </si>
+  <si>
     <t>КВП 90/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1200</t>
   </si>
   <si>
-    <t>КВП 65/300/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1200</t>
   </si>
   <si>
+    <t>КВП 65/300/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1400</t>
+  </si>
+  <si>
     <t>КВП 90/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1400</t>
   </si>
   <si>
-    <t>КВП 65/300/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1400</t>
   </si>
   <si>
     <t>КВП 80/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1400</t>
   </si>
   <si>
     <t>КВП 130/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1400</t>
   </si>
   <si>
     <t>КВП 100/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1400</t>
   </si>
   <si>
+    <t>КВП 65/300/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1500</t>
+  </si>
+  <si>
     <t>КВП 90/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1500</t>
   </si>
   <si>
-    <t>КВП 65/300/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1500</t>
   </si>
   <si>
     <t>КВП 80/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1500</t>
   </si>
   <si>
     <t>КВП 130/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1500</t>
   </si>
   <si>
     <t>КВП 100/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1500</t>
   </si>
   <si>
     <t>КВП 100/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1600</t>
   </si>
   <si>
+    <t>КВП 65/300/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1600</t>
+  </si>
+  <si>
     <t>КВП 90/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1600</t>
   </si>
   <si>
-    <t>КВП 65/300/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1600</t>
   </si>
   <si>
     <t>КВП 80/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1600</t>
   </si>
   <si>
     <t>КВП 130/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1600</t>
   </si>
   <si>
     <t>КВП 80/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1800</t>
   </si>
   <si>
     <t>КВП 130/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1800</t>
   </si>
   <si>
     <t>КВП 100/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1800</t>
   </si>
   <si>
+    <t>КВП 65/300/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/1800</t>
+  </si>
+  <si>
     <t>КВП 90/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1800</t>
   </si>
   <si>
-    <t>КВП 65/300/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1800</t>
   </si>
   <si>
     <t>КВП 80/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2000</t>
   </si>
   <si>
     <t>КВП 130/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2000</t>
   </si>
   <si>
     <t>КВП 100/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2000</t>
   </si>
   <si>
     <t>КВП 65/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2000</t>
   </si>
   <si>
     <t>КВП 90/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2000</t>
   </si>
   <si>
     <t>КВП 150/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2000</t>
   </si>
   <si>
+    <t>КВП 150/300/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 150/300/2200</t>
+  </si>
+  <si>
     <t>КВП 80/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2200</t>
   </si>
   <si>
-    <t>КВП 150/300/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2200</t>
   </si>
   <si>
     <t>КВП 130/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2200</t>
   </si>
   <si>
     <t>КВП 100/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2200</t>
   </si>
   <si>
     <t>КВП 90/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2200</t>
   </si>
   <si>
+    <t>КВП 90/300/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/2400</t>
+  </si>
+  <si>
     <t>КВП 65/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2400</t>
   </si>
   <si>
-    <t>КВП 90/300/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2400</t>
   </si>
   <si>
     <t>КВП 80/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2400</t>
   </si>
   <si>
     <t>КВП 130/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2400</t>
   </si>
   <si>
     <t>КВП 100/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2400</t>
   </si>
   <si>
     <t>КВП 100/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2500</t>
   </si>
   <si>
+    <t>КВП 90/300/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/2500</t>
+  </si>
+  <si>
     <t>КВП 65/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2500</t>
   </si>
   <si>
-    <t>КВП 90/300/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2500</t>
   </si>
   <si>
     <t>КВП 80/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2500</t>
   </si>
   <si>
     <t>КВП 130/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2500</t>
   </si>
   <si>
     <t>КВП 80/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2600</t>
   </si>
   <si>
     <t>КВП 130/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2600</t>
   </si>
   <si>
     <t>КВП 100/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2600</t>
   </si>
   <si>
+    <t>КВП 90/300/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/2600</t>
+  </si>
+  <si>
     <t>КВП 65/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2600</t>
   </si>
   <si>
-    <t>КВП 90/300/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2600</t>
   </si>
   <si>
     <t>КВП 80/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2800</t>
   </si>
   <si>
     <t>КВП 130/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2800</t>
   </si>
   <si>
     <t>КВП 100/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2800</t>
   </si>
   <si>
+    <t>КВП 90/300/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/2800</t>
+  </si>
+  <si>
     <t>КВП 65/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2800</t>
   </si>
   <si>
-    <t>КВП 90/300/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2800</t>
   </si>
   <si>
     <t>КВП 80/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3000</t>
   </si>
   <si>
     <t>КВП 130/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3000</t>
   </si>
   <si>
     <t>КВП 100/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3000</t>
   </si>
   <si>
+    <t>КВП 90/300/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/3000</t>
+  </si>
+  <si>
     <t>КВП 65/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/3000</t>
   </si>
   <si>
-    <t>КВП 90/300/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3000</t>
   </si>
   <si>
+    <t>КВП 90/300/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/3200</t>
+  </si>
+  <si>
     <t>КВП 65/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/3200</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/300/3200</t>
   </si>
   <si>
     <t>КВП 150/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3200</t>
   </si>
   <si>
     <t>КВП 80/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3200</t>
   </si>
   <si>
     <t>КВП 130/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3200</t>
   </si>
   <si>
     <t>КВП 100/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3200</t>
   </si>
@@ -1340,51 +1340,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1705,65 +1705,65 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
         <v>22125</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>20625</v>
+        <v>18375</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>18375</v>
+        <v>20625</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>27000</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
@@ -1789,107 +1789,107 @@
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>25575</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>23775</v>
+        <v>21225</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>21225</v>
+        <v>23775</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
         <v>31200</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>26925</v>
+        <v>24075</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>24075</v>
+        <v>26925</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
         <v>35400</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
@@ -1915,65 +1915,65 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>29025</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>28500</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>25500</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
@@ -2013,65 +2013,65 @@
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>32475</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>30075</v>
+        <v>26925</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>26925</v>
+        <v>30075</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
         <v>39600</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
@@ -2125,65 +2125,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>35925</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>33225</v>
+        <v>29775</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>29775</v>
+        <v>33225</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>43800</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2251,73 +2251,73 @@
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>48000</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>35475</v>
+        <v>52200</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>52200</v>
+        <v>35475</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="10">
         <v>48900</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
@@ -2335,65 +2335,65 @@
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>136</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="10">
         <v>39525</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="10">
-        <v>38325</v>
+        <v>42675</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>140</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="10">
-        <v>42675</v>
+        <v>38325</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="10">
         <v>56400</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>145</v>
@@ -2433,65 +2433,65 @@
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="10">
         <v>48000</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="10">
-        <v>39750</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="10">
-        <v>44250</v>
+        <v>39750</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="10">
         <v>58500</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>159</v>
@@ -2545,65 +2545,65 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="10">
         <v>49725</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="10">
-        <v>41175</v>
+        <v>45825</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="10">
-        <v>45825</v>
+        <v>41175</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="10">
         <v>60600</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>175</v>
@@ -2629,65 +2629,65 @@
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="10">
         <v>53175</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="10">
-        <v>44025</v>
+        <v>48975</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="10">
-        <v>48975</v>
+        <v>44025</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="10">
         <v>64800</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>187</v>
@@ -2713,107 +2713,107 @@
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D99" s="10">
         <v>56625</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D100" s="10">
-        <v>46875</v>
+        <v>52125</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="10">
-        <v>52125</v>
+        <v>46875</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="10">
         <v>69000</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="10">
-        <v>49725</v>
+        <v>55275</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D104" s="10">
-        <v>55275</v>
+        <v>49725</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D105" s="10">
         <v>73200</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>205</v>