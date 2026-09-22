--- v1 (2026-06-24)
+++ v2 (2026-09-22)
@@ -253,206 +253,206 @@
   <si>
     <t>КВП 150/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1400</t>
   </si>
   <si>
     <t>КВП 80/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1400</t>
   </si>
   <si>
     <t>КВП 130/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1400</t>
   </si>
   <si>
     <t>КВП 100/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1400</t>
   </si>
   <si>
+    <t>КВП 90/300/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1500</t>
+  </si>
+  <si>
     <t>КВП 65/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1500</t>
   </si>
   <si>
-    <t>КВП 90/300/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1500</t>
   </si>
   <si>
     <t>КВП 80/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1500</t>
   </si>
   <si>
     <t>КВП 130/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1500</t>
   </si>
   <si>
     <t>КВП 100/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1500</t>
   </si>
   <si>
     <t>КВП 100/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1600</t>
   </si>
   <si>
+    <t>КВП 90/300/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1600</t>
+  </si>
+  <si>
     <t>КВП 65/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1600</t>
   </si>
   <si>
-    <t>КВП 90/300/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1600</t>
   </si>
   <si>
     <t>КВП 80/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1600</t>
   </si>
   <si>
     <t>КВП 130/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1600</t>
   </si>
   <si>
     <t>КВП 80/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1800</t>
   </si>
   <si>
     <t>КВП 130/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1800</t>
   </si>
   <si>
     <t>КВП 100/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1800</t>
   </si>
   <si>
+    <t>КВП 90/300/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1800</t>
+  </si>
+  <si>
     <t>КВП 65/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1800</t>
   </si>
   <si>
-    <t>КВП 90/300/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1800</t>
   </si>
   <si>
     <t>КВП 80/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2000</t>
   </si>
   <si>
     <t>КВП 130/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2000</t>
   </si>
   <si>
     <t>КВП 100/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2000</t>
   </si>
   <si>
+    <t>КВП 90/300/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/2000</t>
+  </si>
+  <si>
     <t>КВП 65/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/2000</t>
   </si>
   <si>
-    <t>КВП 90/300/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2000</t>
   </si>
   <si>
+    <t>КВП 80/300/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/2200</t>
+  </si>
+  <si>
     <t>КВП 150/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2200</t>
   </si>
   <si>
-    <t>КВП 80/300/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2200</t>
   </si>
   <si>
     <t>КВП 130/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2200</t>
   </si>
   <si>
     <t>КВП 100/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2200</t>
   </si>
   <si>
     <t>КВП 90/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2200</t>
   </si>
   <si>
     <t>КВП 90/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2400</t>
@@ -472,198 +472,198 @@
   <si>
     <t>КВП 80/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2400</t>
   </si>
   <si>
     <t>КВП 130/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2400</t>
   </si>
   <si>
     <t>КВП 100/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2400</t>
   </si>
   <si>
     <t>КВП 100/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2500</t>
   </si>
   <si>
+    <t>КВП 65/300/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/2500</t>
+  </si>
+  <si>
     <t>КВП 90/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2500</t>
   </si>
   <si>
-    <t>КВП 65/300/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2500</t>
   </si>
   <si>
     <t>КВП 80/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2500</t>
   </si>
   <si>
     <t>КВП 130/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2500</t>
   </si>
   <si>
     <t>КВП 80/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2600</t>
   </si>
   <si>
     <t>КВП 130/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2600</t>
   </si>
   <si>
     <t>КВП 100/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2600</t>
   </si>
   <si>
+    <t>КВП 65/300/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/2600</t>
+  </si>
+  <si>
     <t>КВП 90/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2600</t>
   </si>
   <si>
-    <t>КВП 65/300/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2600</t>
   </si>
   <si>
     <t>КВП 80/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2800</t>
   </si>
   <si>
     <t>КВП 130/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2800</t>
   </si>
   <si>
     <t>КВП 100/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2800</t>
   </si>
   <si>
+    <t>КВП 65/300/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/2800</t>
+  </si>
+  <si>
     <t>КВП 90/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/2800</t>
   </si>
   <si>
-    <t>КВП 65/300/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/2800</t>
   </si>
   <si>
     <t>КВП 80/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3000</t>
   </si>
   <si>
     <t>КВП 130/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3000</t>
   </si>
   <si>
     <t>КВП 100/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3000</t>
   </si>
   <si>
+    <t>КВП 65/300/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3000</t>
+  </si>
+  <si>
     <t>КВП 90/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3000</t>
   </si>
   <si>
-    <t>КВП 65/300/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3000</t>
   </si>
   <si>
+    <t>КВП 65/300/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3200</t>
+  </si>
+  <si>
     <t>КВП 90/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3200</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/300/3200</t>
   </si>
   <si>
     <t>КВП 150/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3200</t>
   </si>
   <si>
     <t>КВП 80/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3200</t>
   </si>
   <si>
     <t>КВП 130/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3200</t>
   </si>
   <si>
     <t>КВП 100/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3200</t>
   </si>
@@ -1340,51 +1340,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1915,65 +1915,65 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>29025</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>25500</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>28500</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
@@ -2013,65 +2013,65 @@
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>32475</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>26925</v>
+        <v>30075</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>30075</v>
+        <v>26925</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
         <v>39600</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
@@ -2125,65 +2125,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>35925</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>29775</v>
+        <v>33225</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>33225</v>
+        <v>29775</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>43800</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2209,115 +2209,115 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
         <v>39375</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>32625</v>
+        <v>36375</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>36375</v>
+        <v>32625</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>48000</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>52200</v>
+        <v>35475</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>35475</v>
+        <v>52200</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="10">
         <v>48900</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
@@ -2433,65 +2433,65 @@
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="10">
         <v>48000</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="10">
-        <v>44250</v>
+        <v>39750</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="10">
-        <v>39750</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="10">
         <v>58500</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>159</v>
@@ -2545,65 +2545,65 @@
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="10">
         <v>49725</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="10">
-        <v>45825</v>
+        <v>41175</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="10">
-        <v>41175</v>
+        <v>45825</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="10">
         <v>60600</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>175</v>
@@ -2629,65 +2629,65 @@
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="10">
         <v>53175</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="10">
-        <v>48975</v>
+        <v>44025</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="10">
-        <v>44025</v>
+        <v>48975</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="10">
         <v>64800</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>187</v>
@@ -2713,107 +2713,107 @@
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D99" s="10">
         <v>56625</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D100" s="10">
-        <v>52125</v>
+        <v>46875</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="10">
-        <v>46875</v>
+        <v>52125</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="10">
         <v>69000</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="10">
-        <v>55275</v>
+        <v>49725</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D104" s="10">
-        <v>49725</v>
+        <v>55275</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D105" s="10">
         <v>73200</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>205</v>