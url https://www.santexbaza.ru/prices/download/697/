--- v0 (2026-06-17)
+++ v1 (2026-08-10)
@@ -37,62 +37,62 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 280 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП 65/280/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/500</t>
+  </si>
+  <si>
     <t>КВП 90/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/500</t>
   </si>
   <si>
-    <t>КВП 65/280/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/500</t>
   </si>
   <si>
     <t>КВП 80/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/500</t>
   </si>
   <si>
     <t>КВП 130/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/500</t>
   </si>
   <si>
     <t>КВП 100/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/500</t>
   </si>
   <si>
     <t>КВП 65/280/600</t>
@@ -253,242 +253,242 @@
   <si>
     <t>КВП 150/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1400</t>
   </si>
   <si>
     <t>КВП 80/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1400</t>
   </si>
   <si>
     <t>КВП 130/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1400</t>
   </si>
   <si>
     <t>КВП 100/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1400</t>
   </si>
   <si>
+    <t>КВП 90/280/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1500</t>
+  </si>
+  <si>
     <t>КВП 65/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1500</t>
   </si>
   <si>
-    <t>КВП 90/280/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1500</t>
   </si>
   <si>
     <t>КВП 80/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1500</t>
   </si>
   <si>
     <t>КВП 130/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1500</t>
   </si>
   <si>
     <t>КВП 100/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1500</t>
   </si>
   <si>
     <t>КВП 100/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1600</t>
   </si>
   <si>
+    <t>КВП 90/280/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1600</t>
+  </si>
+  <si>
     <t>КВП 65/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1600</t>
   </si>
   <si>
-    <t>КВП 90/280/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1600</t>
   </si>
   <si>
     <t>КВП 80/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1600</t>
   </si>
   <si>
     <t>КВП 130/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1600</t>
   </si>
   <si>
     <t>КВП 80/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1800</t>
   </si>
   <si>
     <t>КВП 130/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1800</t>
   </si>
   <si>
     <t>КВП 100/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1800</t>
   </si>
   <si>
+    <t>КВП 90/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1800</t>
+  </si>
+  <si>
     <t>КВП 65/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1800</t>
   </si>
   <si>
-    <t>КВП 90/280/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1800</t>
   </si>
   <si>
     <t>КВП 80/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2000</t>
   </si>
   <si>
     <t>КВП 130/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2000</t>
   </si>
   <si>
     <t>КВП 100/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2000</t>
   </si>
   <si>
+    <t>КВП 90/280/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/2000</t>
+  </si>
+  <si>
     <t>КВП 65/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/2000</t>
   </si>
   <si>
-    <t>КВП 90/280/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/2000</t>
   </si>
   <si>
+    <t>КВП 65/280/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/2200</t>
+  </si>
+  <si>
     <t>КВП 150/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/2200</t>
   </si>
   <si>
-    <t>КВП 65/280/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 80/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2200</t>
   </si>
   <si>
     <t>КВП 130/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2200</t>
   </si>
   <si>
     <t>КВП 100/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2200</t>
   </si>
   <si>
     <t>КВП 90/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/2200</t>
   </si>
   <si>
+    <t>КВП 90/280/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/2400</t>
+  </si>
+  <si>
     <t>КВП 65/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/2400</t>
   </si>
   <si>
-    <t>КВП 90/280/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/2400</t>
   </si>
   <si>
     <t>КВП 80/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2400</t>
   </si>
   <si>
     <t>КВП 130/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2400</t>
   </si>
   <si>
     <t>КВП 100/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2400</t>
   </si>
   <si>
     <t>КВП 100/280/2500</t>
@@ -613,240 +613,240 @@
   <si>
     <t>КВП 100/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3000</t>
   </si>
   <si>
     <t>КВП 65/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/3000</t>
   </si>
   <si>
     <t>КВП 90/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3000</t>
   </si>
   <si>
     <t>КВП 150/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3000</t>
   </si>
   <si>
+    <t>КВП 65/280/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3200</t>
+  </si>
+  <si>
     <t>КВП 90/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3200</t>
   </si>
   <si>
-    <t>КВП 65/280/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3200</t>
   </si>
   <si>
     <t>КВП 80/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3200</t>
   </si>
   <si>
     <t>КВП 130/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3200</t>
   </si>
   <si>
     <t>КВП 100/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3200</t>
   </si>
   <si>
+    <t>КВП 65/280/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3400</t>
+  </si>
+  <si>
     <t>КВП 90/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3400</t>
   </si>
   <si>
-    <t>КВП 65/280/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3400</t>
   </si>
   <si>
     <t>КВП 80/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3400</t>
   </si>
   <si>
     <t>КВП 130/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3400</t>
   </si>
   <si>
     <t>КВП 100/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3400</t>
   </si>
   <si>
     <t>КВП 130/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3600</t>
   </si>
   <si>
     <t>КВП 100/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3500</t>
   </si>
   <si>
+    <t>КВП 65/280/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3600</t>
+  </si>
+  <si>
     <t>КВП 90/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3500</t>
   </si>
   <si>
-    <t>КВП 65/280/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3500</t>
   </si>
   <si>
     <t>КВП 80/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3600</t>
   </si>
   <si>
     <t>КВП 80/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3800</t>
   </si>
   <si>
     <t>КВП 130/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3800</t>
   </si>
   <si>
     <t>КВП 100/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3600</t>
   </si>
   <si>
+    <t>КВП 65/280/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3800</t>
+  </si>
+  <si>
     <t>КВП 90/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3600</t>
   </si>
   <si>
-    <t>КВП 65/280/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3600</t>
   </si>
   <si>
     <t>КВП 80/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4000</t>
   </si>
   <si>
     <t>КВП 130/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4000</t>
   </si>
   <si>
     <t>КВП 100/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3800</t>
   </si>
   <si>
+    <t>КВП 65/280/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/4000</t>
+  </si>
+  <si>
     <t>КВП 90/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3800</t>
   </si>
   <si>
-    <t>КВП 65/280/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3800</t>
   </si>
   <si>
+    <t>КВП 65/280/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/4200</t>
+  </si>
+  <si>
     <t>КВП 90/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/4000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/280/4200</t>
   </si>
   <si>
     <t>КВП 150/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4000</t>
   </si>
   <si>
     <t>КВП 80/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4200</t>
   </si>
   <si>
     <t>КВП 130/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4200</t>
   </si>
   <si>
     <t>КВП 100/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4000</t>
   </si>
@@ -1346,51 +1346,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1417,65 +1417,65 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>12000</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>10500</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
         <v>15750</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
@@ -1921,65 +1921,65 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>27600</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>24000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>27000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
         <v>36000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
@@ -2019,65 +2019,65 @@
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>30900</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>25350</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>28500</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
         <v>38025</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
@@ -2131,65 +2131,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>34200</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>28050</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>31500</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>42075</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2215,107 +2215,107 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>30750</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>34500</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>46125</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>50175</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>33450</v>
+        <v>50175</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
         <v>35475</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
@@ -2341,65 +2341,65 @@
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>36150</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>40500</v>
+        <v>36150</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
         <v>54225</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
@@ -2761,65 +2761,65 @@
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="10">
         <v>66375</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="10">
-        <v>52500</v>
+        <v>46950</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="10">
-        <v>46950</v>
+        <v>52500</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="10">
         <v>70425</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
@@ -2845,65 +2845,65 @@
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="10">
         <v>57300</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="10">
-        <v>55500</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="10">
-        <v>49650</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="10">
         <v>74475</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
@@ -2957,65 +2957,65 @@
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="10">
         <v>62250</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="10">
-        <v>57000</v>
+        <v>52350</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="10">
-        <v>52350</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="10">
         <v>76500</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
@@ -3055,65 +3055,65 @@
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="10">
         <v>63900</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="10">
-        <v>58500</v>
+        <v>55050</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="10">
-        <v>55050</v>
+        <v>58500</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>78525</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
@@ -3139,107 +3139,107 @@
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="10">
         <v>67200</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="10">
-        <v>61500</v>
+        <v>57750</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="10">
-        <v>57750</v>
+        <v>61500</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="10">
         <v>82575</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="10">
-        <v>64500</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="10">
-        <v>60450</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="10">
         <v>86625</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>