--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -37,458 +37,458 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 280 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП 90/280/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/500</t>
+  </si>
+  <si>
     <t>КВП 65/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/500</t>
   </si>
   <si>
-    <t>КВП 90/280/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/500</t>
   </si>
   <si>
     <t>КВП 80/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/500</t>
   </si>
   <si>
     <t>КВП 130/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/500</t>
   </si>
   <si>
     <t>КВП 100/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/500</t>
   </si>
   <si>
+    <t>КВП 90/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/600</t>
+  </si>
+  <si>
     <t>КВП 65/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/600</t>
   </si>
   <si>
-    <t>КВП 90/280/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/600</t>
   </si>
   <si>
     <t>КВП 80/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/600</t>
   </si>
   <si>
     <t>КВП 130/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/600</t>
   </si>
   <si>
     <t>КВП 100/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/600</t>
   </si>
   <si>
     <t>КВП 130/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/800</t>
   </si>
   <si>
     <t>КВП 100/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/800</t>
   </si>
   <si>
+    <t>КВП 90/280/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/800</t>
+  </si>
+  <si>
     <t>КВП 65/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/800</t>
   </si>
   <si>
-    <t>КВП 90/280/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/800</t>
   </si>
   <si>
     <t>КВП 80/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/800</t>
   </si>
   <si>
     <t>КВП 80/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1000</t>
   </si>
   <si>
     <t>КВП 130/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1000</t>
   </si>
   <si>
     <t>КВП 100/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1000</t>
   </si>
   <si>
+    <t>КВП 90/280/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1000</t>
+  </si>
+  <si>
     <t>КВП 65/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1000</t>
   </si>
   <si>
-    <t>КВП 90/280/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1000</t>
   </si>
   <si>
     <t>КВП 80/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1200</t>
   </si>
   <si>
     <t>КВП 130/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1200</t>
   </si>
   <si>
     <t>КВП 100/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1200</t>
   </si>
   <si>
+    <t>КВП 90/280/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1200</t>
+  </si>
+  <si>
     <t>КВП 65/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1200</t>
   </si>
   <si>
-    <t>КВП 90/280/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1200</t>
   </si>
   <si>
+    <t>КВП 90/280/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1400</t>
+  </si>
+  <si>
     <t>КВП 65/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1400</t>
   </si>
   <si>
-    <t>КВП 90/280/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1400</t>
   </si>
   <si>
     <t>КВП 80/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1400</t>
   </si>
   <si>
     <t>КВП 130/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1400</t>
   </si>
   <si>
     <t>КВП 100/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1400</t>
   </si>
   <si>
+    <t>КВП 65/280/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/1500</t>
+  </si>
+  <si>
     <t>КВП 90/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/1500</t>
   </si>
   <si>
-    <t>КВП 65/280/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1500</t>
   </si>
   <si>
     <t>КВП 80/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1500</t>
   </si>
   <si>
     <t>КВП 130/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1500</t>
   </si>
   <si>
     <t>КВП 100/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1500</t>
   </si>
   <si>
     <t>КВП 100/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1600</t>
   </si>
   <si>
+    <t>КВП 65/280/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/1600</t>
+  </si>
+  <si>
     <t>КВП 90/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/1600</t>
   </si>
   <si>
-    <t>КВП 65/280/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1600</t>
   </si>
   <si>
     <t>КВП 80/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1600</t>
   </si>
   <si>
     <t>КВП 130/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1600</t>
   </si>
   <si>
     <t>КВП 80/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1800</t>
   </si>
   <si>
     <t>КВП 130/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1800</t>
   </si>
   <si>
     <t>КВП 100/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1800</t>
   </si>
   <si>
+    <t>КВП 65/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/1800</t>
+  </si>
+  <si>
     <t>КВП 90/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/1800</t>
   </si>
   <si>
-    <t>КВП 65/280/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1800</t>
   </si>
   <si>
     <t>КВП 80/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2000</t>
   </si>
   <si>
     <t>КВП 130/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2000</t>
   </si>
   <si>
     <t>КВП 100/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2000</t>
   </si>
   <si>
+    <t>КВП 65/280/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/2000</t>
+  </si>
+  <si>
     <t>КВП 90/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/2000</t>
   </si>
   <si>
-    <t>КВП 65/280/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/2000</t>
   </si>
   <si>
+    <t>КВП 150/280/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 150/280/2200</t>
+  </si>
+  <si>
     <t>КВП 65/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/2200</t>
   </si>
   <si>
-    <t>КВП 150/280/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 80/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2200</t>
   </si>
   <si>
     <t>КВП 130/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2200</t>
   </si>
   <si>
     <t>КВП 100/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2200</t>
   </si>
   <si>
     <t>КВП 90/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/2200</t>
   </si>
   <si>
+    <t>КВП 65/280/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/2400</t>
+  </si>
+  <si>
     <t>КВП 90/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/2400</t>
   </si>
   <si>
-    <t>КВП 65/280/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/2400</t>
   </si>
   <si>
     <t>КВП 80/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/2400</t>
   </si>
   <si>
     <t>КВП 130/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/2400</t>
   </si>
   <si>
     <t>КВП 100/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/2400</t>
   </si>
   <si>
     <t>КВП 100/280/2500</t>
@@ -793,138 +793,138 @@
   <si>
     <t>КВП 100/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3800</t>
   </si>
   <si>
     <t>КВП 65/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/4000</t>
   </si>
   <si>
     <t>КВП 90/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3800</t>
   </si>
   <si>
     <t>КВП 150/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3800</t>
   </si>
   <si>
+    <t>КВП 90/280/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/4000</t>
+  </si>
+  <si>
     <t>КВП 65/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/4200</t>
   </si>
   <si>
-    <t>КВП 90/280/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4000</t>
   </si>
   <si>
     <t>КВП 80/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4200</t>
   </si>
   <si>
     <t>КВП 130/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4200</t>
   </si>
   <si>
     <t>КВП 100/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4000</t>
   </si>
   <si>
+    <t>КВП 90/280/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/4200</t>
+  </si>
+  <si>
     <t>КВП 65/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/4400</t>
   </si>
   <si>
-    <t>КВП 90/280/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4200</t>
   </si>
   <si>
     <t>КВП 80/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4400</t>
   </si>
   <si>
     <t>КВП 130/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4400</t>
   </si>
   <si>
     <t>КВП 100/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4200</t>
   </si>
   <si>
     <t>КВП 100/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4400</t>
   </si>
   <si>
+    <t>КВП 90/280/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/4400</t>
+  </si>
+  <si>
     <t>КВП 65/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/4500</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/280/4400</t>
   </si>
   <si>
     <t>КВП 150/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4400</t>
   </si>
   <si>
     <t>КВП 80/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4500</t>
   </si>
   <si>
     <t>КВП 130/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4500</t>
   </si>
   <si>
     <t>КВП 100/280/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4600</t>
   </si>
@@ -1346,51 +1346,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D155" sqref="D155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1417,65 +1417,65 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>10500</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>12000</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
         <v>15750</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
@@ -1501,65 +1501,65 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>12750</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>11850</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>13500</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>17775</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
@@ -1613,65 +1613,65 @@
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
         <v>17700</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>14550</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>16500</v>
+        <v>14550</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
         <v>21825</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
@@ -1711,65 +1711,65 @@
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
         <v>21000</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>17250</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>19500</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
         <v>25875</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
@@ -1795,107 +1795,107 @@
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>24300</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>19950</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>22500</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
         <v>29925</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>22650</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>25500</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
         <v>33975</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
@@ -1921,65 +1921,65 @@
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="10">
         <v>27600</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="10">
-        <v>27000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="10">
-        <v>24000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="10">
         <v>36000</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
@@ -2019,65 +2019,65 @@
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
         <v>30900</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>28500</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>25350</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
         <v>38025</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
@@ -2131,65 +2131,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>34200</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>31500</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>28050</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>42075</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2215,107 +2215,107 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>34500</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>30750</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>46125</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>33450</v>
+        <v>50175</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>50175</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
         <v>35475</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
@@ -2341,65 +2341,65 @@
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="10">
         <v>37500</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
-        <v>40500</v>
+        <v>36150</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>36150</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
         <v>54225</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
@@ -3181,65 +3181,65 @@
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="10">
         <v>82575</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="10">
-        <v>60450</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="10">
-        <v>64500</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="10">
         <v>86625</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
@@ -3265,65 +3265,65 @@
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="10">
         <v>70500</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="10">
-        <v>63150</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="10">
-        <v>67500</v>
+        <v>63150</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="10">
         <v>90675</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
@@ -3363,65 +3363,65 @@
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="8" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="10">
         <v>77100</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="8" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="10">
-        <v>64500</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="10">
-        <v>70500</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="10">
         <v>94725</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>292</v>