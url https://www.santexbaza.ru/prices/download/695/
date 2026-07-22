--- v0 (2026-05-26)
+++ v1 (2026-07-22)
@@ -157,62 +157,62 @@
   <si>
     <t>КВП 100/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1000</t>
   </si>
   <si>
     <t>КВП 80/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1000</t>
   </si>
   <si>
     <t>КВП 65/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/1000</t>
   </si>
   <si>
     <t>КВП 90/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1000</t>
   </si>
   <si>
+    <t>КВП 90/220/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/1200</t>
+  </si>
+  <si>
     <t>КВП 65/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/1200</t>
   </si>
   <si>
-    <t>КВП 90/220/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1200</t>
   </si>
   <si>
     <t>КВП 100/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1200</t>
   </si>
   <si>
     <t>КВП 80/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1200</t>
   </si>
   <si>
     <t>КВП 65/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/1400</t>
   </si>
   <si>
     <t>КВП 90/220/1400</t>
@@ -487,62 +487,62 @@
   <si>
     <t>КВП 100/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2800</t>
   </si>
   <si>
     <t>КВП 80/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2800</t>
   </si>
   <si>
     <t>КВП 65/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2800</t>
   </si>
   <si>
     <t>КВП 90/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/2800</t>
   </si>
   <si>
+    <t>КВП 65/220/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/3000</t>
+  </si>
+  <si>
     <t>КВП 90/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/3000</t>
   </si>
   <si>
-    <t>КВП 65/220/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/3000</t>
   </si>
   <si>
     <t>КВП 100/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/3000</t>
   </si>
   <si>
     <t>КВП 80/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/3000</t>
   </si>
   <si>
     <t>КВП 65/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/3200</t>
   </si>
   <si>
     <t>КВП 90/220/3200</t>
@@ -637,60 +637,60 @@
   <si>
     <t>КВП 100/220/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/3600</t>
   </si>
   <si>
     <t>КВП 80/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/3800</t>
   </si>
   <si>
     <t>КВП 65/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/3800</t>
   </si>
   <si>
     <t>КВП 90/220/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/3600</t>
   </si>
   <si>
+    <t>КВП 90/220/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/3800</t>
+  </si>
+  <si>
     <t>КВП 65/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/4000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/220/3800</t>
   </si>
   <si>
     <t>КВП 150/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/3800</t>
   </si>
   <si>
     <t>КВП 100/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/3800</t>
   </si>
   <si>
     <t>КВП 80/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/4000</t>
   </si>
   <si>
     <t>КВП 65/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/4200</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204500/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204500/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1703,65 +1703,65 @@
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
         <v>17250</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>17400</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>19950</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
         <v>27375</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
@@ -2473,65 +2473,65 @@
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="10">
         <v>41550</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="10">
-        <v>44250</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="10">
-        <v>39000</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="10">
         <v>61125</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>164</v>
@@ -2823,65 +2823,65 @@
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="10">
         <v>52350</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="10">
-        <v>51000</v>
+        <v>55050</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="10">
-        <v>55050</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="10">
         <v>76125</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>