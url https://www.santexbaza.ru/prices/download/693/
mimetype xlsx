--- v0 (2026-05-25)
+++ v1 (2026-08-25)
@@ -343,98 +343,98 @@
   <si>
     <t>КВП 150/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/1600</t>
   </si>
   <si>
     <t>КВП 150/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/1800</t>
   </si>
   <si>
     <t>КВП 80/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/1800</t>
   </si>
   <si>
     <t>КВП 130/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/1800</t>
   </si>
   <si>
+    <t>КВП 65/170/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/1800</t>
+  </si>
+  <si>
     <t>КВП 100/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/1800</t>
   </si>
   <si>
-    <t>КВП 65/170/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/1800</t>
   </si>
   <si>
     <t>КВП 150/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2000</t>
   </si>
   <si>
     <t>КВП 80/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2000</t>
   </si>
   <si>
     <t>КВП 130/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2000</t>
   </si>
   <si>
+    <t>КВП 65/170/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2000</t>
+  </si>
+  <si>
     <t>КВП 100/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2000</t>
   </si>
   <si>
-    <t>КВП 65/170/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2000</t>
   </si>
   <si>
     <t>КВП 100/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2200</t>
   </si>
   <si>
     <t>КВП 65/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/2200</t>
   </si>
   <si>
     <t>КВП 90/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2200</t>
   </si>
   <si>
     <t>КВП 150/170/2200</t>
@@ -619,98 +619,98 @@
   <si>
     <t>КВП 80/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3000</t>
   </si>
   <si>
     <t>КВП 100/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3200</t>
   </si>
   <si>
+    <t>КВП 100/170/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/170/3200</t>
+  </si>
+  <si>
     <t>КВП 65/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3200</t>
   </si>
   <si>
-    <t>КВП 100/170/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3200</t>
   </si>
   <si>
     <t>КВП 150/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3200</t>
   </si>
   <si>
     <t>КВП 80/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3200</t>
   </si>
   <si>
     <t>КВП 130/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3400</t>
   </si>
   <si>
+    <t>КВП 100/170/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/170/3400</t>
+  </si>
+  <si>
     <t>КВП 65/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3400</t>
   </si>
   <si>
-    <t>КВП 100/170/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3400</t>
   </si>
   <si>
     <t>КВП 150/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3600</t>
   </si>
   <si>
     <t>КВП 130/170/3600</t>
@@ -757,60 +757,60 @@
   <si>
     <t>КВП 130/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3800</t>
   </si>
   <si>
     <t>КВП 65/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3800</t>
   </si>
   <si>
     <t>КВП 100/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3600</t>
   </si>
   <si>
     <t>КВП 90/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3600</t>
   </si>
   <si>
+    <t>КВП 90/170/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3800</t>
+  </si>
+  <si>
     <t>КВП 65/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/4000</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/170/3800</t>
   </si>
   <si>
     <t>КВП 150/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3800</t>
   </si>
   <si>
     <t>КВП 80/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/4000</t>
   </si>
   <si>
     <t>КВП 130/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/4000</t>
   </si>
   <si>
     <t>КВП 100/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3800</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2137,65 +2137,65 @@
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="10">
         <v>32475</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="10">
-        <v>27300</v>
+        <v>21150</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="10">
-        <v>21150</v>
+        <v>27300</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="10">
         <v>24600</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>116</v>
@@ -2221,65 +2221,65 @@
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="10">
         <v>35625</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="10">
-        <v>30000</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="10">
-        <v>23250</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>27000</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
@@ -2781,65 +2781,65 @@
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="10">
         <v>54525</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="10">
-        <v>35850</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="10">
-        <v>46200</v>
+        <v>35850</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="10">
         <v>41400</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
@@ -2865,65 +2865,65 @@
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="10">
         <v>57675</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="10">
-        <v>37950</v>
+        <v>48900</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="10">
-        <v>48900</v>
+        <v>37950</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="10">
         <v>43800</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
@@ -3103,65 +3103,65 @@
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>46200</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="10">
-        <v>44250</v>
+        <v>48600</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="10">
-        <v>48600</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="10">
         <v>69675</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>