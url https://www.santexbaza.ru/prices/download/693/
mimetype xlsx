--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -397,146 +397,146 @@
   <si>
     <t>КВП 130/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2000</t>
   </si>
   <si>
     <t>КВП 65/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/2000</t>
   </si>
   <si>
     <t>КВП 100/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2000</t>
   </si>
   <si>
     <t>КВП 90/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2000</t>
   </si>
   <si>
+    <t>КВП 65/170/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2200</t>
+  </si>
+  <si>
     <t>КВП 100/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2200</t>
   </si>
   <si>
-    <t>КВП 65/170/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2200</t>
   </si>
   <si>
     <t>КВП 150/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2200</t>
   </si>
   <si>
     <t>КВП 80/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2200</t>
   </si>
   <si>
     <t>КВП 130/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2200</t>
   </si>
   <si>
     <t>КВП 130/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2400</t>
   </si>
   <si>
+    <t>КВП 65/170/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2400</t>
+  </si>
+  <si>
     <t>КВП 100/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2400</t>
   </si>
   <si>
-    <t>КВП 65/170/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2400</t>
   </si>
   <si>
     <t>КВП 150/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2400</t>
   </si>
   <si>
     <t>КВП 80/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2400</t>
   </si>
   <si>
     <t>КВП 80/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2500</t>
   </si>
   <si>
     <t>КВП 130/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2500</t>
   </si>
   <si>
+    <t>КВП 65/170/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2500</t>
+  </si>
+  <si>
     <t>КВП 100/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2500</t>
   </si>
   <si>
-    <t>КВП 65/170/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2500</t>
   </si>
   <si>
     <t>КВП 150/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2500</t>
   </si>
   <si>
     <t>КВП 80/170/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный  ASKON КВП 80/170/2600</t>
   </si>
   <si>
     <t>КВП 130/170/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2600</t>
   </si>
   <si>
     <t>КВП 100/170/2600</t>
@@ -577,62 +577,62 @@
   <si>
     <t>КВП 130/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2800</t>
   </si>
   <si>
     <t>КВП 100/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2800</t>
   </si>
   <si>
     <t>КВП 65/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/2800</t>
   </si>
   <si>
     <t>КВП 90/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2800</t>
   </si>
   <si>
+    <t>КВП 65/170/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/3000</t>
+  </si>
+  <si>
     <t>КВП 90/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3000</t>
   </si>
   <si>
-    <t>КВП 65/170/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3000</t>
   </si>
   <si>
     <t>КВП 80/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3000</t>
   </si>
   <si>
     <t>КВП 100/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3200</t>
@@ -697,102 +697,102 @@
   <si>
     <t>КВП 150/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3600</t>
   </si>
   <si>
     <t>КВП 130/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3600</t>
   </si>
   <si>
+    <t>КВП 100/170/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/170/3500</t>
+  </si>
+  <si>
     <t>КВП 65/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3600</t>
   </si>
   <si>
-    <t>КВП 100/170/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3500</t>
   </si>
   <si>
     <t>КВП 150/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3500</t>
   </si>
   <si>
     <t>КВП 150/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3600</t>
   </si>
   <si>
     <t>КВП 80/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3800</t>
   </si>
   <si>
     <t>КВП 130/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3800</t>
   </si>
   <si>
+    <t>КВП 100/170/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/170/3600</t>
+  </si>
+  <si>
     <t>КВП 65/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3800</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 100/170/3600</t>
   </si>
   <si>
     <t>КВП 90/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3600</t>
   </si>
   <si>
     <t>КВП 90/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3800</t>
   </si>
   <si>
     <t>КВП 65/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/4000</t>
   </si>
   <si>
     <t>КВП 150/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3800</t>
   </si>
@@ -1352,51 +1352,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D156" sqref="D156"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2263,65 +2263,65 @@
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="10">
         <v>27000</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="10">
-        <v>32700</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="10">
-        <v>25350</v>
+        <v>32700</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="10">
         <v>29400</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>134</v>
@@ -2361,65 +2361,65 @@
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="10">
         <v>41925</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="10">
-        <v>35400</v>
+        <v>27450</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="10">
-        <v>27450</v>
+        <v>35400</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="10">
         <v>31800</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>148</v>
@@ -2459,65 +2459,65 @@
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="10">
         <v>43500</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="10">
-        <v>36750</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="10">
-        <v>28500</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="10">
         <v>33000</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>162</v>
@@ -2683,65 +2683,65 @@
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="10">
         <v>36600</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="10">
-        <v>39000</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="10">
-        <v>33750</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="10">
         <v>55875</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>194</v>
@@ -2963,65 +2963,65 @@
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="10">
         <v>60825</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="10">
-        <v>40050</v>
+        <v>50250</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="10">
-        <v>50250</v>
+        <v>40050</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="10">
         <v>45000</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
@@ -3061,65 +3061,65 @@
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="10">
         <v>63975</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="10">
-        <v>42150</v>
+        <v>51600</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="10">
-        <v>51600</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="10">
         <v>46200</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>