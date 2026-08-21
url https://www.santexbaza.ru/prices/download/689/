--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -37,107 +37,107 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 350 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-800 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-800 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-800 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-800 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 С алюминиевой решеткой РРА</t>
@@ -157,56 +157,56 @@
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-1000 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С деревянной решеткой РРД</t>
@@ -289,54 +289,54 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С алюминиевой решеткой РРА</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1600 С черной решеткой </t>
   </si>
@@ -1727,51 +1727,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D431" sqref="D431"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1796,63 +1796,63 @@
       <c r="D5" s="10"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10">
-        <v>26933</v>
+        <v>29328</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10">
-        <v>29328</v>
+        <v>26933</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="10">
         <v>27490</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="10">
         <v>36241</v>
       </c>
@@ -1952,111 +1952,111 @@
       <c r="D18" s="10">
         <v>37930</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="10">
         <v>33920</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="10">
-        <v>42671</v>
+        <v>33363</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="10">
-        <v>33363</v>
+        <v>42671</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="10">
         <v>35758</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="10">
         <v>33641</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="10">
-        <v>42392</v>
+        <v>33084</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="10">
-        <v>33084</v>
+        <v>42392</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="10">
         <v>35479</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>33110</v>
       </c>
@@ -2276,63 +2276,63 @@
       <c r="D45" s="10">
         <v>48206</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="10">
         <v>40801</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="10">
-        <v>44719</v>
+        <v>40978</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D48" s="10">
-        <v>40978</v>
+        <v>44719</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="10">
         <v>43406</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="10">
         <v>55262</v>
       </c>
@@ -2804,63 +2804,63 @@
       <c r="D89" s="10">
         <v>75358</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="10">
         <v>61265</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D91" s="10">
-        <v>55333</v>
+        <v>72452</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D92" s="10">
-        <v>72452</v>
+        <v>55333</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D93" s="10">
         <v>71663</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D94" s="10">
         <v>86545</v>
       </c>