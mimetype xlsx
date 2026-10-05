--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -37,128 +37,128 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Ширина 350 мм</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1000 С черной решеткой </t>
@@ -181,104 +181,104 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1200 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1200 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1200 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-1200 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1200 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1400 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1400 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1400 С черной решеткой </t>
@@ -289,66 +289,66 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-120-1600 С деревянной решеткой РРД</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-105-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-85-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-140-1600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-120-1600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZV 350-105-1600 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-85-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZV 350-140-1600 С бронзовой решеткой</t>
   </si>
@@ -1727,51 +1727,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18143" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18271" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18229" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18187" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=18144" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=18272" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=18230" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=18188" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24541" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24497" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24624" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-800/?sku=24542" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-800/?sku=24498" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-800/?sku=24625" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-800/?sku=24584" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18145" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18231" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18189" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18273" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=18146" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=18274" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=18232" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=18190" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24499" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24626" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24585" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24543" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1000/?sku=24544" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1000/?sku=24500" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1000/?sku=24627" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1000/?sku=24586" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18147" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18233" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18191" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18275" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=18276" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=18148" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=18234" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=18192" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24628" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24501" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24587" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24545" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1200/?sku=24546" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1200/?sku=24629" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1200/?sku=24502" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1200/?sku=24588" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18235" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18149" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18193" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18277" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=18150" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=18278" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=18236" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=18194" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24503" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24630" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24589" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24547" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1400/?sku=24548" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1400/?sku=24504" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1400/?sku=24631" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1400/?sku=24590" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18151" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18237" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18195" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18279" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=18152" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=18238" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=18196" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=18280" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24505" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24632" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24591" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24549" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-vnutripolnyy-techno-kvzv-350-85-1500/?sku=24506" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1600/?sku=24633" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1600/?sku=24592" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1600/?sku=24550" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18239" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18153" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18197" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18281" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=18240" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=18154" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=18198" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=18282" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24634" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24507" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24593" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24551" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-1800/?sku=24635" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1600/?sku=24508" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-1800/?sku=24594" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-1800/?sku=24552" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18155" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18199" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18283" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18241" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=18242" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=18156" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=18200" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=18284" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24636" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24509" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24553" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2000/?sku=24637" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-1800/?sku=24510" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2000/?sku=24596" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2000/?sku=24554" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18201" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18285" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18157" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18243" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=18244" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=18158" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=18202" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=18286" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24511" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24597" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24555" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24638" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2200/?sku=24639" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2000/?sku=24512" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2200/?sku=24598" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2200/?sku=24556" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18203" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18287" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18159" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18245" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=18246" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=18160" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=18204" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=18288" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24599" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24513" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24557" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24640" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2400/?sku=24641" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2200/?sku=24514" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2400/?sku=24600" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2400/?sku=24558" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18207" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18289" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18161" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18247" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=18162" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=18208" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=18290" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=18248" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24601" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24515" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24559" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24642" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2600/?sku=24643" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2400/?sku=24516" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2600/?sku=24602" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2600/?sku=24560" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18205" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18291" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18163" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18249" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=18206" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=18292" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=18164" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=18250" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24603" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24517" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24561" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24644" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2600/?sku=24518" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-2800/?sku=24604" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-2800/?sku=24562" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-2800/?sku=24645" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18293" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18165" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18251" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18209" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=18166" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=18210" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=18294" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=18252" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24605" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24519" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24563" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24646" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3000/?sku=24606" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-2800/?sku=24520" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3000/?sku=24564" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3000/?sku=24647" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18295" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18167" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18253" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18211" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=18212" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=18296" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=18168" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=18254" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24565" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24648" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24607" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3200/?sku=24608" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3000/?sku=24522" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3200/?sku=24566" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3200/?sku=24649" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18297" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18169" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18255" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18213" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=18214" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=18298" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=18170" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=18256" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24523" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24567" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24650" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24609" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3400/?sku=24610" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3200/?sku=24524" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3400/?sku=24568" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3400/?sku=24651" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18299" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18171" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18257" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18215" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=18300" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=18172" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=18258" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=18216" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24525" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24569" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24652" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24611" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3600/?sku=24612" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3400/?sku=24526" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3600/?sku=24570" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3600/?sku=24653" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18301" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18173" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18259" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18217" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=18302" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=18174" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=18260" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=18218" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24571" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24654" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24527" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24613" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3600/?sku=24528" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-3800/?sku=24572" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-3800/?sku=24655" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-3800/?sku=24614" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18303" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18175" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18261" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18219" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=18304" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=18176" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=18262" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=18220" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24573" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24656" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24529" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24615" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-3800/?sku=24530" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4000/?sku=24574" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4000/?sku=24657" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4000/?sku=24616" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18177" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18263" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18221" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18305" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=18306" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=18178" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=18264" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=18222" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24658" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24531" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=24617" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24575" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4000/?sku=24532" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4200/?sku=24576" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4200/?sku=24659" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4200/?sku=25292" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18265" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18179" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18223" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18307" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=18308" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=18180" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=18266" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=18224" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24660" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24533" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24618" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24577" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4400/?sku=24578" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4400/?sku=24661" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4200/?sku=24534" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4400/?sku=24619" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18267" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18181" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18225" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18309" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=18310" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=18182" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=18268" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=18226" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24662" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24535" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24620" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24579" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4600/?sku=24580" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4600/?sku=24663" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4400/?sku=24536" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4600/?sku=24621" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18269" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18183" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18227" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18311" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=18184" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=18270" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=18228" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=18312" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24664" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24537" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24622" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24581" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-140-4800/?sku=24665" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4600/?sku=24538" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-120-4800/?sku=24623" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-105-4800/?sku=24582" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18185" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=18186" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24539" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvzv/shirina-350-mm/konvektor-techno-kvzv-350-85-4800/?sku=24540" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D431"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D431" sqref="D431"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1796,159 +1796,159 @@
       <c r="D5" s="10"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10">
-        <v>29328</v>
+        <v>26933</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10">
-        <v>26933</v>
+        <v>29328</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="10">
         <v>27490</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="10">
         <v>36241</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="10">
-        <v>41833</v>
+        <v>32525</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="10">
-        <v>32525</v>
+        <v>41833</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="10">
         <v>34920</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="10">
         <v>33082</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="10">
-        <v>46681</v>
+        <v>37373</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="10">
-        <v>37373</v>
+        <v>46681</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="10">
         <v>39768</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="10">
         <v>37930</v>
       </c>
@@ -2036,111 +2036,111 @@
       <c r="D25" s="10">
         <v>42392</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="10">
         <v>35479</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
-        <v>33110</v>
+        <v>29310</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="10">
-        <v>29310</v>
+        <v>33110</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="10">
         <v>31273</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="10">
         <v>40515</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="10">
-        <v>40102</v>
+        <v>36302</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="10">
-        <v>36302</v>
+        <v>40102</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="10">
         <v>38265</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="10">
         <v>47507</v>
       </c>
@@ -2372,255 +2372,255 @@
       <c r="D53" s="10">
         <v>51795</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D54" s="10">
         <v>63651</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D55" s="10">
-        <v>56639</v>
+        <v>70913</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D56" s="10">
-        <v>70913</v>
+        <v>56639</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D57" s="10">
         <v>60380</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D58" s="10">
         <v>59067</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D59" s="10">
-        <v>50626</v>
+        <v>64910</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D60" s="10">
-        <v>64910</v>
+        <v>50626</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="10">
         <v>54367</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D62" s="10">
         <v>53054</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D63" s="10">
         <v>52636</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="10">
-        <v>50208</v>
+        <v>64492</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D65" s="10">
-        <v>64492</v>
+        <v>50208</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="10">
         <v>53949</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D67" s="10">
         <v>47379</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D68" s="10">
-        <v>43376</v>
+        <v>60611</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D69" s="10">
-        <v>60611</v>
+        <v>43376</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D70" s="10">
         <v>48692</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="10">
-        <v>53163</v>
+        <v>58479</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D72" s="10">
-        <v>58479</v>
+        <v>53163</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D73" s="10">
         <v>57166</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D74" s="10">
         <v>70398</v>
       </c>
@@ -2804,111 +2804,111 @@
       <c r="D89" s="10">
         <v>75358</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="10">
         <v>61265</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D91" s="10">
-        <v>72452</v>
+        <v>55333</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D92" s="10">
-        <v>55333</v>
+        <v>72452</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D93" s="10">
         <v>71663</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D94" s="10">
         <v>86545</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D95" s="10">
-        <v>82146</v>
+        <v>64423</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D96" s="10">
-        <v>64423</v>
+        <v>82146</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D97" s="10">
         <v>81357</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D98" s="10">
         <v>96239</v>
       </c>