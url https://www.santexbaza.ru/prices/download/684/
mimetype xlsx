--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -88,74 +88,74 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-85-800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-800 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-600 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-800 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-600 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-65-600 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-65-600 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1000 С алюминиевой решеткой РРА</t>
@@ -442,56 +442,56 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO  KVZ 350-85-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-65-1500 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-65-1500 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO  KVZ 350-85-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-1500 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO  KVZ 350-85-1600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-1800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-1800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-1800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1500 С бронзовой решеткой</t>
@@ -502,71 +502,71 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2000 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2000 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2000 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2000 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-85-1800 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-2000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-2000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-2000 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-1600 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-1800 С бронзовой решеткой</t>
@@ -679,222 +679,222 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-2400 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-2000 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-2400 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-2000 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-85-2200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-2400 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2400 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2000 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2400 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2000 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2600 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-2600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-2200 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-2600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-85-2400 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-2600 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2600 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2600 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2600 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-105-2800 С черной решеткой </t>
   </si>
   <si>
+    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-2800 С черной решеткой </t>
+  </si>
+  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-65-2400 С черной решеткой </t>
   </si>
   <si>
-    <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-140-2800 С черной решеткой </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-85-2600 С черной решеткой </t>
   </si>
   <si>
     <t xml:space="preserve">Конвектор внутрипольный TECHNO KVZ 350-120-2800 С черной решеткой </t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-2800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2800 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2400 С бронзовой решеткой</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZ 350-140-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-85-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-65-2500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-105-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-140-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 350-120-3000 С алюминиевой решеткой РРА</t>
   </si>
@@ -2093,51 +2093,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=17170" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=17220" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=17306" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=17348" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=17264" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=17307" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=17349" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=17265" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=17171" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=17221" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=23885" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=24021" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=23976" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=23837" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=23929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=24022" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=23930" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=23886" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=23977" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=23838" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=17222" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=17308" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=17172" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=17266" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=17350" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=17309" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=17173" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=17267" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=17351" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=17223" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=24023" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=23839" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=23887" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=23978" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=23931" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=24024" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=23840" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=23888" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=23979" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=17224" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=17310" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=17174" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=17268" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=17352" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=17175" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=17269" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=17353" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=17225" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=17311" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=24025" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=23841" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=23889" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=23980" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=23932" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=24026" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=23842" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=23890" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=23981" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=23933" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=17312" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=17270" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=17176" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=17354" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=17226" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=17177" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=17271" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=17355" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=17227" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=17313" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=23843" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=23891" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=23982" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=23934" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=24027" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=24028" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=23844" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=23892" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=23983" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=23935" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=17314" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=17272" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=17178" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=17228" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=17356" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=17179" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=17273" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=17229" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=17357" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=17315" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=23893" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=23845" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=23984" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=23936" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=24029" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=24030" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=23894" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=23846" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=23985" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=23937" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=17274" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=17180" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=17358" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=17230" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=17316" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=17275" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=17359" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=17181" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=17231" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=17317" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=23847" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=23895" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=23986" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=23938" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=24031" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=24032" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=23848" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=23896" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=23987" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=23939" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=17276" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=17182" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=17360" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=17232" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=17318" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=17277" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=17183" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=17361" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=17233" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=17319" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=23897" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=23988" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=23940" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=24033" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=23849" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=23850" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=23898" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=23989" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=23941" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=24034" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=17184" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=17362" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=17234" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=17320" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=17278" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=17279" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=17363" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=17185" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=17235" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=17321" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=23990" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=23942" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=24035" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=23851" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=23899" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=23900" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=23991" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=23943" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=24036" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=17280" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=17186" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=17364" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=17236" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=17322" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=17187" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=17365" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=17237" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=17323" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=17281" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=23944" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=24037" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=23852" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=23901" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=23992" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=23902" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=23993" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=23945" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=24038" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=23853" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=17282" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=17188" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=17366" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=17238" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=17324" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=17367" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=17189" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=17239" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=17325" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=17283" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=23946" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=23854" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=24039" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=23903" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=23994" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=23904" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=23995" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=23947" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=23855" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=24040" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=17190" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=17368" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=17326" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=17240" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=17284" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=17369" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=17327" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=17241" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=17285" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=17191" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=23948" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=23856" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=24041" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=23905" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=23996" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=23997" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=23949" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=23857" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=24042" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=23906" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=17370" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=17328" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=17242" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=17192" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=17286" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=17193" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=17371" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=17329" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=17243" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=17287" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=23950" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=23858" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=24043" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=23907" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=23998" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=23951" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=23859" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=24044" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=23908" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=23999" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=17372" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=17330" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=17244" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=17288" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=17194" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=17373" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=17331" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=17245" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=17195" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=17289" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=23952" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=23860" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=24045" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=23909" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=24000" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=23953" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=23861" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=24046" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=23910" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=24001" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=17374" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=17332" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=17246" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=17290" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=17196" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=17333" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=17247" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=17197" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=17291" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=17375" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=23862" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=24047" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=23911" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=24002" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=23954" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=23955" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=23863" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=24048" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=23912" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=24003" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=17376" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=17334" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=17248" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=17292" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=17198" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=17335" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=17249" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=17293" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=17199" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=17377" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=23864" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=24049" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=23913" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=24004" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=23956" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=23957" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=24050" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=23914" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=24005" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=17250" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=17336" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=17200" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=17294" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=17643" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=17644" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=17251" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=17295" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=17201" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=17337" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=24054" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=23915" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=24006" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=23958" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=23865" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=23959" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=23866" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=24055" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=23916" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=24007" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=17338" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=17252" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=17296" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=17202" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=17645" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=17253" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=17203" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=17297" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=17339" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=17646" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=24056" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=23917" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=24008" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=23960" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=23867" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=23868" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=24057" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=23918" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=24009" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=23961" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=17340" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=17254" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=17204" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=17298" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=17647" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=17205" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=17299" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=17341" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=17648" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=17255" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=24058" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=23919" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=24010" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=23962" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=23869" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=23870" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=24059" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=23920" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=24011" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=23963" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=17256" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=17206" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=17300" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=17649" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=17342" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=17301" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=17343" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=17207" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=17650" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=17257" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=24060" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=23921" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=24012" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=23964" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=23871" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=24061" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=23922" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=24013" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=23965" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=23872" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=17258" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=17344" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=17302" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=17208" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=17651" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=17209" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=17303" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=17652" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=17259" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=17345" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=23923" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=24014" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=23966" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=23873" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=24062" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=24063" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=23924" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=24015" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=23967" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=23874" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=17304" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=17210" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=17653" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=17346" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=17260" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=17211" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=17305" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=17347" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=17654" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=17261" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=23925" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=24016" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=23968" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=23875" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=24064" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=24065" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=23926" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=24017" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=23969" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=23876" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=17212" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=17262" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=17213" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=17263" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=23927" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=23877" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=23928" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=23878" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=17214" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=17215" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=23879" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=23880" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=17216" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=17217" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=23881" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=23882" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=17218" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=17219" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=23883" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=23884" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=17170" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=17220" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=17306" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=17348" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=17264" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=17307" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=17349" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=17265" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=17171" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=17221" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=23885" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=24021" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=23837" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=23976" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=23929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-800/?sku=24022" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-800/?sku=23930" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-800/?sku=23886" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-600/?sku=23838" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-800/?sku=23977" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=17222" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=17308" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=17172" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=17266" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=17350" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=17309" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=17173" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=17267" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=17351" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=17223" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=24023" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=23839" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=23887" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=23978" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1000/?sku=23931" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1000/?sku=24024" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-800/?sku=23840" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1000/?sku=23888" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1000/?sku=23979" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=17224" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=17310" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=17174" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=17268" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=17352" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=17175" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=17269" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=17353" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=17225" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=17311" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=24025" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=23841" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=23889" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=23980" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=23932" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1200/?sku=24026" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1000/?sku=23842" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1200/?sku=23890" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1200/?sku=23981" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1200/?sku=23933" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=17312" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=17270" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=17176" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=17354" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=17226" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=17177" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=17271" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=17355" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=17227" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=17313" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=23843" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=23891" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=23982" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=23934" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=24027" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1400/?sku=24028" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1200/?sku=23844" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1400/?sku=23892" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1400/?sku=23983" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1400/?sku=23935" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=17314" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=17272" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=17178" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=17228" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=17356" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=17179" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=17273" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=17229" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=17357" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=17315" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=23893" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=23845" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=23984" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=23936" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=24029" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1600/?sku=24030" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-vnutripolnyy-techno-kvz-350-85-1500/?sku=23894" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1400/?sku=23846" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1600/?sku=23985" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1600/?sku=23937" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=17274" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=17180" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=17358" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=17230" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=17316" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=17275" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=17181" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=17359" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=17231" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=17317" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=23847" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=23895" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=23986" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=23938" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=24031" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-1800/?sku=24032" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1500/?sku=23848" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1600/?sku=23896" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-1800/?sku=23987" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-1800/?sku=23939" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=17276" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=17360" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=17182" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=17232" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=17318" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=17277" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=17361" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=17183" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=17233" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=17319" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=23897" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=23988" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=23940" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=24033" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=23849" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1600/?sku=23850" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-1800/?sku=23898" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2000/?sku=23989" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2000/?sku=23941" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2000/?sku=24034" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=17184" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=17362" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=17234" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=17320" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=17278" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=17279" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=17363" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=17185" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=17235" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=17321" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=23990" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=23942" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=24035" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-1800/?sku=23851" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=23899" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2000/?sku=23900" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2200/?sku=23991" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2200/?sku=23943" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2200/?sku=24036" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=17280" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=17186" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=17364" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=17236" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=17322" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=17187" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=17365" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=17237" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=17323" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=17281" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=23944" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=23852" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=24037" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=23901" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=23992" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2200/?sku=23902" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2400/?sku=23993" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2400/?sku=23945" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2000/?sku=23853" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2400/?sku=24038" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=17188" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=17282" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=17366" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=17238" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=17324" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=17189" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=17367" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=17239" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=17325" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=17283" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=23946" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=23854" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=24039" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=23903" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=23994" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2400/?sku=23904" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2600/?sku=23995" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-2600/?sku=23947" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2600/?sku=24040" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2200/?sku=23855" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=17190" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=17368" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=17326" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=17240" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=17284" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=17369" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=17327" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=17241" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=17285" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=17191" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=23948" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=24041" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=23856" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=23905" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=23996" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-2800/?sku=23997" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-2800/?sku=23949" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-2800/?sku=24042" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2400/?sku=23857" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2600/?sku=23906" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=17370" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=17328" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=17242" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=17192" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=17286" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=17193" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=17371" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=17329" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=17243" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=17287" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=23950" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=23858" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=24043" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=23907" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=23998" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-250-105-3000/?sku=23951" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2500/?sku=23859" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3000/?sku=24044" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-2800/?sku=23908" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3000/?sku=23999" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=17372" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=17330" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=17244" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=17288" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=17194" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=17373" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=17331" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=17245" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=17195" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=17289" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=23952" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=23860" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=24045" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=23909" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=24000" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3200/?sku=23953" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2600/?sku=23861" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3200/?sku=24046" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3000/?sku=23910" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3200/?sku=24001" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=17374" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=17332" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=17246" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=17290" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=17196" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=17333" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=17247" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=17197" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=17291" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=17375" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=23862" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=24047" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=23911" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=24002" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=23954" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3400/?sku=23955" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-2800/?sku=23863" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3400/?sku=24048" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3200/?sku=23912" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3400/?sku=24003" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=17376" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=17334" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=17248" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=17292" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=17198" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=17335" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=17249" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=17293" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=17199" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=17377" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3000/?sku=23864" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=24049" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=23913" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=24004" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=23956" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3600/?sku=23957" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3600/?sku=24050" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3400/?sku=23914" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3600/?sku=24005" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=17250" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=17336" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=17200" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=17294" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=17643" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=17644" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=17251" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=17295" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=17201" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=17337" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=24054" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=23915" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=24006" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=23958" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=23865" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-3800/?sku=23959" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3200/?sku=23866" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-3800/?sku=24055" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3600/?sku=23916" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-3800/?sku=24007" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=17338" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=17252" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=17296" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=17202" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=17645" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=17253" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=17203" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=17297" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=17339" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=17646" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=24056" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=23917" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=24008" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=23960" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=23867" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3400/?sku=23868" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4000/?sku=24057" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-3800/?sku=23918" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4000/?sku=24009" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4000/?sku=23961" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=17340" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=17254" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=17204" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=17298" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=17647" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=17205" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=17299" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=17341" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=17648" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=17255" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=24058" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=23919" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=24010" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=23962" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=23869" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3500/?sku=23870" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4200/?sku=24059" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4000/?sku=23920" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4200/?sku=24011" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4200/?sku=23963" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=17256" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=17206" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=17300" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=17649" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=17342" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=17301" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=17343" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=17207" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=17650" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=17257" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=24060" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=23921" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=24012" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=23964" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=23871" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4400/?sku=24061" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4200/?sku=23922" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4400/?sku=24013" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4400/?sku=23965" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3600/?sku=23872" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=17258" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=17344" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=17302" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=17208" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=17651" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=17209" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=17303" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=17652" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=17259" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=17345" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=23923" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=24014" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=23966" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=23873" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=24062" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4600/?sku=24063" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4400/?sku=23924" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4600/?sku=24015" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4600/?sku=23967" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-3800/?sku=23874" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=17304" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=17210" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=17653" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=17346" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=17260" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=17211" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=17305" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=17347" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=17654" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=17261" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=23925" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=24016" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=23968" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=23875" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=24064" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-140-4800/?sku=24065" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4600/?sku=23926" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-120-4800/?sku=24017" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-105-4800/?sku=23969" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4000/?sku=23876" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=17212" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=17262" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=17213" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=17263" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=23927" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=23877" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-85-4800/?sku=23928" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4200/?sku=23878" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=17214" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=17215" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=23879" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4400/?sku=23880" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=17216" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=17217" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=23881" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4600/?sku=23882" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=17218" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=17219" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=23883" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-350-mm/konvektor-techno-kvz-350-65-4800/?sku=23884" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D553"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D553" sqref="D553"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2366,63 +2366,63 @@
       <c r="D22" s="10">
         <v>21646</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="10">
         <v>28272</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="10">
-        <v>24231</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="10">
-        <v>17400</v>
+        <v>24231</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="10">
         <v>22140</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
         <v>27994</v>
       </c>
@@ -2438,63 +2438,63 @@
       <c r="D28" s="10">
         <v>21862</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="10">
         <v>21368</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="10">
-        <v>23953</v>
+        <v>17188</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="10">
-        <v>17188</v>
+        <v>23953</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="10">
         <v>14762</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="10">
         <v>19060</v>
       </c>
@@ -3782,63 +3782,63 @@
       <c r="D140" s="10">
         <v>45089</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D141" s="10">
         <v>53904</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D142" s="10">
-        <v>65669</v>
+        <v>41350</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D143" s="10">
-        <v>41350</v>
+        <v>65669</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="10">
         <v>44633</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D145" s="10">
         <v>55995</v>
       </c>
@@ -4022,123 +4022,123 @@
       <c r="D160" s="10">
         <v>33412</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="4">
         <v>155</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D161" s="10">
         <v>47394</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="4">
         <v>156</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D162" s="10">
-        <v>34226</v>
+        <v>60624</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="4">
         <v>157</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D163" s="10">
-        <v>60624</v>
+        <v>34226</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="4">
         <v>158</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D164" s="10">
         <v>38164</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4">
         <v>159</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D165" s="10">
         <v>49484</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4">
         <v>160</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D166" s="10">
         <v>59513</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="4">
         <v>161</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D167" s="10">
-        <v>43920</v>
+        <v>72744</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="4">
         <v>162</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D168" s="10">
-        <v>72744</v>
+        <v>43920</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="4">
         <v>163</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D169" s="10">
         <v>49069</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="4">
         <v>164</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D170" s="10">
         <v>61604</v>
       </c>
@@ -4730,63 +4730,63 @@
       <c r="D219" s="10">
         <v>71059</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="10">
         <v>59032</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="10">
-        <v>74507</v>
+        <v>42883</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>216</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="10">
-        <v>42883</v>
+        <v>74507</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="4">
         <v>217</v>
       </c>
       <c r="B223" s="8"/>
       <c r="C223" s="6" t="s">
         <v>223</v>
       </c>
       <c r="D223" s="10">
         <v>47335</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
         <v>218</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D224" s="10">
         <v>61123</v>
       </c>
@@ -4814,63 +4814,63 @@
       <c r="D226" s="10">
         <v>60285</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
         <v>221</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D227" s="10">
         <v>58194</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4">
         <v>222</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D228" s="10">
-        <v>73669</v>
+        <v>42184</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
         <v>223</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="6" t="s">
         <v>229</v>
       </c>
       <c r="D229" s="10">
-        <v>42184</v>
+        <v>73669</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
         <v>224</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D230" s="10">
         <v>69535</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
         <v>225</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D231" s="10">
         <v>31918</v>
       </c>
@@ -4898,123 +4898,123 @@
       <c r="D233" s="10">
         <v>28758</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
         <v>228</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D234" s="10">
         <v>50881</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>229</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="6" t="s">
         <v>235</v>
       </c>
       <c r="D235" s="10">
-        <v>69057</v>
+        <v>44138</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="10">
-        <v>44138</v>
+        <v>69057</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="10">
         <v>87712</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="10">
         <v>48695</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="10">
         <v>73448</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="10">
-        <v>103466</v>
+        <v>57468</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4">
         <v>235</v>
       </c>
       <c r="B241" s="8"/>
       <c r="C241" s="6" t="s">
         <v>241</v>
       </c>
       <c r="D241" s="10">
-        <v>57468</v>
+        <v>103466</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="4">
         <v>236</v>
       </c>
       <c r="B242" s="8"/>
       <c r="C242" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D242" s="10">
         <v>63239</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="10">
         <v>89202</v>
       </c>
@@ -5114,63 +5114,63 @@
       <c r="D251" s="10">
         <v>75265</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="10">
         <v>70874</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="4">
         <v>247</v>
       </c>
       <c r="B253" s="8"/>
       <c r="C253" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D253" s="10">
-        <v>45674</v>
+        <v>89529</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="10">
-        <v>89529</v>
+        <v>45674</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="10">
         <v>42895</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>250</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="10">
         <v>30961</v>
       </c>
@@ -5330,63 +5330,63 @@
       <c r="D269" s="10">
         <v>62282</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="4">
         <v>264</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D270" s="10">
         <v>77084</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="4">
         <v>265</v>
       </c>
       <c r="B271" s="8"/>
       <c r="C271" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D271" s="10">
-        <v>50256</v>
+        <v>96586</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="4">
         <v>266</v>
       </c>
       <c r="B272" s="8"/>
       <c r="C272" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D272" s="10">
-        <v>96586</v>
+        <v>50256</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4">
         <v>267</v>
       </c>
       <c r="B273" s="8"/>
       <c r="C273" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="10">
         <v>63797</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4">
         <v>268</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D274" s="10">
         <v>81475</v>
       </c>
@@ -5402,63 +5402,63 @@
       <c r="D275" s="10">
         <v>80497</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4">
         <v>270</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D276" s="10">
         <v>74568</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4">
         <v>271</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D277" s="10">
-        <v>49417</v>
+        <v>95608</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4">
         <v>272</v>
       </c>
       <c r="B278" s="8"/>
       <c r="C278" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D278" s="10">
-        <v>95608</v>
+        <v>49417</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4">
         <v>273</v>
       </c>
       <c r="B279" s="8"/>
       <c r="C279" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D279" s="10">
         <v>62889</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4">
         <v>274</v>
       </c>
       <c r="B280" s="8"/>
       <c r="C280" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D280" s="10">
         <v>45014</v>
       </c>