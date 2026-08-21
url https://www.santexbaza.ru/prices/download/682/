--- v0 (2026-07-05)
+++ v1 (2026-08-21)
@@ -118,89 +118,89 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С бронзовой решеткой</t>
@@ -226,113 +226,113 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С черной решеткой</t>
@@ -397,125 +397,125 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 Без решетки</t>
@@ -541,113 +541,113 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С бронзовой решеткой</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С бронзовой решеткой</t>
@@ -667,170 +667,170 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С алюминиевой решеткой РРА</t>
@@ -856,108 +856,108 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С черной решеткой</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 Без решетки</t>
   </si>
@@ -2162,51 +2162,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16895" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16795" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16979" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16937" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16845" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16846" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16896" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16796" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16980" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16938" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=22918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=22871" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=22896" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=22821" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=22939" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=23588" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=23663" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=23615" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=23641" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=23684" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16897" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16797" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16981" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16847" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16939" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16798" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16982" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16848" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16940" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=22919" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=22872" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=22897" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=22822" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=22940" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=23664" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=23616" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=23642" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=23589" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=23685" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16799" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16983" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16941" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16849" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16899" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16900" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16800" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16984" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16942" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16850" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=22898" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=22823" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=22941" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=22920" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=22873" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=23665" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=23617" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=23643" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=23590" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=23686" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16801" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16985" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16943" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16851" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16901" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16902" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16802" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16986" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16852" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16944" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=22899" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=22824" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=22942" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=22874" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=22921" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=23618" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=23666" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=23644" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=23591" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=23687" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16803" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16987" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16855" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16945" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20833" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16804" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16988" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16856" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16946" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20834" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=22900" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=22825" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=22943" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=22875" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=22922" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=23619" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=23667" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=23645" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=23592" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=23688" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16989" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16805" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16853" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16947" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16903" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16904" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16806" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16990" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16854" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16948" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=22901" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=22826" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=22944" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=22876" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=22923" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=23646" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=23593" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=23689" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=23668" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=23620" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16991" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16807" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16949" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16857" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16905" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16808" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16992" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16950" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16858" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16906" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=22902" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=22827" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=22945" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=22924" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=22877" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=23647" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=23594" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=23690" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=23669" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=23621" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16951" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16859" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16907" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16809" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16993" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16810" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16994" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16952" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16860" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16908" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=22903" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=22828" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=22946" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=22878" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=22925" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=23648" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=23595" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=23691" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=23622" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=23670" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16861" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16953" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16909" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16811" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16995" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16996" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16812" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16862" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16954" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16910" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=22904" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=22829" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=22947" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=22926" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=23649" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=23596" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=23692" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=23623" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=23671" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16863" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16955" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16911" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16813" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16997" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16998" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16814" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16864" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16956" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16912" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=22830" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=22948" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=22880" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=22927" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=22905" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=23650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=23693" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=23624" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=23672" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16957" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16865" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16913" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16815" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=16999" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16958" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16866" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16914" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16816" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=17000" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=22831" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=22949" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=22928" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=22881" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=22906" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=23651" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=23598" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=23694" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=23673" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=23625" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=2469" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16959" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16867" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16817" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16915" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17001" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16960" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16868" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16818" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16916" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17002" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=22950" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=22929" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=22832" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=22907" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=23652" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=23695" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=23626" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=23674" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16819" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16917" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17003" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16869" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16961" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16870" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16962" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16820" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16918" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17004" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=22951" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=22883" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=22930" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=22833" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=22908" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=23600" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=23696" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=23627" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=23675" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=23653" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16821" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16919" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17005" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16871" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16963" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16822" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16920" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17006" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=22884" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=22931" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=22909" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=22952" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=23697" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=23628" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=23676" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=23601" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=23654" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16921" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16823" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17007" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16873" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16965" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16966" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16824" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16922" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17008" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16874" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=22885" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=22932" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=22835" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=22910" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=22953" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=23698" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=23629" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=23677" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=23602" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=23655" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16923" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16825" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17009" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16875" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16967" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16826" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16924" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17010" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16876" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16968" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=22886" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=22933" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=22836" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=22911" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=22954" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=23699" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=23630" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=23678" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=23603" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=23656" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16925" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16827" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17011" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16877" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16969" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16828" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16926" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17012" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16878" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16970" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=22887" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=22934" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=22837" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=22912" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=22955" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=23631" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=23679" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=23604" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=23657" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=23700" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16927" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16829" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17013" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16879" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16971" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16928" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16830" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17014" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16880" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16972" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=22935" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=22838" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=22913" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=22956" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=22888" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=23632" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=23680" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=23605" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=23658" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=23701" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16929" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16831" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17015" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16881" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16973" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16930" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16832" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17016" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16882" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16974" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=22839" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=22914" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=22957" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=22889" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=22936" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=23633" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=23681" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=23659" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=23702" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16833" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17017" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16883" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16975" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16931" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16932" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16834" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17018" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16884" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16976" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=22840" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=22915" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=22958" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=22890" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=22937" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=23634" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=23682" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=23660" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=23703" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17019" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16885" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16977" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16835" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16933" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16934" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16836" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17020" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16886" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16978" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=22916" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=22841" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=22959" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=22891" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=22938" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=23683" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=23611" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=23661" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=23704" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=23635" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16887" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16837" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16935" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16936" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16838" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16888" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=22917" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=22842" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=22892" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=23612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=23662" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=23636" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16889" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16839" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16840" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16890" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=22843" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=22893" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=23637" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16891" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16841" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16892" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16842" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=22844" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=22894" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=23609" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=23638" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16893" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16843" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16894" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16844" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=22845" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=22895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=23610" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=23639" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16895" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16795" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16979" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16937" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16845" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16846" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16896" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16796" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16980" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16938" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=22918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=22871" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=22896" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=22821" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=22939" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=23588" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=23663" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=23615" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=23641" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=23684" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16897" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16797" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16981" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16939" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16847" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16798" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16982" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16940" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16848" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=22919" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=22872" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=22897" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=22822" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=22940" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=23664" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=23616" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=23642" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=23589" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=23685" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16799" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16983" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16941" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16849" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16899" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16900" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16800" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16984" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16850" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16942" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=22898" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=22823" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=22941" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=22873" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=22920" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=23617" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=23665" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=23643" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=23590" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=23686" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16801" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16985" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16851" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16943" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16901" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16902" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16802" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16986" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16852" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16944" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=22899" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=22824" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=22942" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=22874" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=22921" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=23618" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=23666" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=23644" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=23591" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=23687" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16803" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16987" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16855" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16945" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20833" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16804" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16988" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16856" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16946" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20834" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=22900" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=22825" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=22943" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=22875" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=22922" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=23667" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=23619" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=23645" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=23592" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=23688" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16989" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16805" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16947" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16853" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16903" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16904" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16806" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16990" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16948" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16854" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=22901" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=22826" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=22944" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=22923" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=22876" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=23646" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=23593" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=23689" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=23668" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=23620" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16991" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16807" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16949" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16857" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16905" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16808" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16992" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16950" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16858" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16906" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=22902" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=22827" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=22945" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=22877" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=22924" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=23647" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=23594" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=23690" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=23621" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=23669" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16859" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16951" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16907" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16809" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16993" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16810" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16994" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16860" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16952" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16908" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=22903" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=22828" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=22946" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=22878" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=22925" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=23648" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=23595" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=23691" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=23622" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=23670" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16861" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16953" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16909" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16811" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16995" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16812" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16996" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16862" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16954" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16910" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=22904" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=22829" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=22947" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=22926" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=23649" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=23596" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=23692" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=23623" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=23671" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16955" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16863" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16911" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16813" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16997" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16998" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16814" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16956" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16864" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16912" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=22830" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=22948" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=22927" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=22880" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=22905" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=23650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=23693" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=23672" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=23624" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16957" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16865" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16913" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16815" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=16999" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16958" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16866" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16914" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16816" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=17000" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=22831" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=22949" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=22928" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=22881" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=22906" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=23651" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=23598" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=23694" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=23625" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=23673" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=2469" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16867" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16959" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16817" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16915" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17001" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16868" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16960" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16818" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16916" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17002" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=22950" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=22929" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=22832" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=22907" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=23652" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=23695" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=23626" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=23674" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16819" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16917" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17003" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16869" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16961" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16870" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16962" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16820" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16918" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17004" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=22951" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=22883" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=22930" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=22833" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=22908" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=23600" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=23696" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=23627" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=23675" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=23653" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16821" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16919" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17005" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16871" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16963" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16822" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16920" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17006" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=22884" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=22931" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=22909" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=22952" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=23697" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=23628" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=23676" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=23601" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=23654" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16921" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16823" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17007" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16873" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16965" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16966" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16824" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16922" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17008" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16874" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=22885" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=22932" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=22835" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=22910" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=22953" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=23698" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=23629" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=23677" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=23602" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=23655" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16923" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16825" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17009" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16875" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16967" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16826" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16924" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17010" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16876" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16968" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=22886" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=22933" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=22836" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=22911" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=22954" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=23699" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=23630" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=23678" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=23603" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=23656" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16925" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16827" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17011" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16877" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16969" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16828" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16926" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17012" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16878" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16970" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=22887" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=22934" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=22837" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=22912" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=22955" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=23631" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=23679" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=23604" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=23657" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=23700" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16927" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16829" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17013" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16879" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16971" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16928" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16830" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17014" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16880" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16972" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=22935" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=22838" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=22913" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=22956" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=22888" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=23632" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=23680" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=23605" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=23658" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=23701" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16929" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16831" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17015" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16881" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16973" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16930" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16832" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17016" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16882" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16974" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=22839" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=22914" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=22957" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=22889" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=22936" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=23633" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=23681" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=23659" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=23702" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16833" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17017" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16883" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16975" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16931" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16932" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16834" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17018" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16884" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16976" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=22840" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=22915" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=22958" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=22890" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=22937" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=23634" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=23682" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=23660" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=23703" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17019" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16885" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16977" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16835" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16933" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16934" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16836" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17020" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16886" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16978" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=22916" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=22841" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=22959" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=22891" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=22938" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=23683" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=23611" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=23661" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=23704" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=23635" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16887" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16837" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16935" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16936" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16838" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16888" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=22917" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=22842" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=22892" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=23612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=23662" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=23636" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16889" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16839" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16840" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16890" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=22843" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=22893" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=23637" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16891" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16841" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16892" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16842" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=22844" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=22894" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=23609" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=23638" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16893" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16843" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16894" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16844" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=22845" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=22895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=23610" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=23639" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D576"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D576" sqref="D576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2555,63 +2555,63 @@
       <c r="D32" s="10">
         <v>9969</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="10">
         <v>16654</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="10">
-        <v>10276</v>
+        <v>16441</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="10">
-        <v>16441</v>
+        <v>10276</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="10">
         <v>13353</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="10">
         <v>18687</v>
       </c>
@@ -2627,123 +2627,123 @@
       <c r="D38" s="10">
         <v>14318</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="10">
         <v>21988</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="10">
-        <v>14625</v>
+        <v>21775</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="10">
-        <v>21775</v>
+        <v>14625</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="10">
         <v>23310</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="10">
         <v>18088</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="10">
         <v>26611</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D45" s="10">
-        <v>18395</v>
+        <v>26398</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="10">
-        <v>26398</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="10">
         <v>22577</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D48" s="10">
         <v>15278</v>
       </c>
@@ -2987,147 +2987,147 @@
       <c r="D68" s="10">
         <v>21219</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D69" s="10">
         <v>31263</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D70" s="10">
-        <v>30086</v>
+        <v>21565</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="10">
-        <v>21565</v>
+        <v>30086</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D72" s="10">
         <v>22547</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D73" s="10">
         <v>17398</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D74" s="10">
         <v>26676</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D75" s="10">
-        <v>25500</v>
+        <v>17744</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D76" s="10">
-        <v>17744</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D77" s="10">
-        <v>25180</v>
+        <v>17476</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D78" s="10">
-        <v>17476</v>
+        <v>25180</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D79" s="10">
         <v>22227</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D80" s="10">
         <v>17130</v>
       </c>
@@ -3155,123 +3155,123 @@
       <c r="D82" s="10">
         <v>21325</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="10">
         <v>12771</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D84" s="10">
-        <v>19871</v>
+        <v>13165</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D85" s="10">
-        <v>13165</v>
+        <v>19871</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D86" s="10">
         <v>16419</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D87" s="10">
         <v>19170</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D88" s="10">
         <v>28792</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D89" s="10">
-        <v>27337</v>
+        <v>19565</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="10">
-        <v>19565</v>
+        <v>27337</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D91" s="10">
         <v>23886</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D92" s="10">
         <v>30354</v>
       </c>
@@ -3671,123 +3671,123 @@
       <c r="D125" s="10">
         <v>22187</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D126" s="10">
         <v>31940</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D127" s="10">
-        <v>21813</v>
+        <v>31515</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D128" s="10">
-        <v>31515</v>
+        <v>21813</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D129" s="10">
         <v>26333</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D130" s="10">
         <v>21408</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D131" s="10">
         <v>33863</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D132" s="10">
-        <v>14962</v>
+        <v>23762</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D133" s="10">
-        <v>23762</v>
+        <v>14962</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="10">
         <v>18648</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D135" s="10">
         <v>14514</v>
       </c>
@@ -3815,63 +3815,63 @@
       <c r="D137" s="10">
         <v>35959</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D138" s="10">
         <v>22513</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D139" s="10">
-        <v>22961</v>
+        <v>33357</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D140" s="10">
-        <v>33357</v>
+        <v>22961</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D141" s="10">
         <v>27180</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D142" s="10">
         <v>34573</v>
       </c>
@@ -3887,123 +3887,123 @@
       <c r="D143" s="10">
         <v>29444</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="10">
         <v>44278</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D145" s="10">
-        <v>29892</v>
+        <v>41675</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D146" s="10">
-        <v>41675</v>
+        <v>29892</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D147" s="10">
         <v>28459</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D148" s="10">
         <v>23714</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D149" s="10">
         <v>37399</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D150" s="10">
-        <v>24162</v>
+        <v>34796</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="10">
-        <v>34796</v>
+        <v>24162</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D152" s="10">
         <v>28034</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4">
         <v>147</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="10">
         <v>23313</v>
       </c>
@@ -4247,207 +4247,207 @@
       <c r="D173" s="10">
         <v>25646</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="4">
         <v>168</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D174" s="10">
         <v>41252</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="4">
         <v>169</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D175" s="10">
-        <v>38200</v>
+        <v>26135</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="4">
         <v>170</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D176" s="10">
-        <v>26135</v>
+        <v>38200</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="4">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D177" s="10">
         <v>30461</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4">
         <v>172</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D178" s="10">
         <v>25221</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4">
         <v>173</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D179" s="10">
         <v>40719</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4">
         <v>174</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D180" s="10">
-        <v>37667</v>
+        <v>25710</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="4">
         <v>175</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D181" s="10">
-        <v>25710</v>
+        <v>37667</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="4">
         <v>176</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D182" s="10">
-        <v>28083</v>
+        <v>17299</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="4">
         <v>177</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D183" s="10">
-        <v>17299</v>
+        <v>28083</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4">
         <v>178</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D184" s="10">
         <v>21668</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="4">
         <v>179</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D185" s="10">
         <v>16780</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="4">
         <v>180</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D186" s="10">
         <v>31014</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="4">
         <v>181</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D187" s="10">
-        <v>39819</v>
+        <v>26893</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4">
         <v>182</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="6" t="s">
         <v>188</v>
       </c>
       <c r="D188" s="10">
-        <v>26893</v>
+        <v>39819</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4">
         <v>183</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D189" s="10">
         <v>32337</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4">
         <v>184</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="6" t="s">
         <v>190</v>
       </c>
       <c r="D190" s="10">
         <v>26374</v>
       </c>
@@ -4475,63 +4475,63 @@
       <c r="D192" s="10">
         <v>34692</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
         <v>187</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D193" s="10">
         <v>52918</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
         <v>188</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D194" s="10">
-        <v>49987</v>
+        <v>35212</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
         <v>189</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="10">
-        <v>35212</v>
+        <v>49987</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
         <v>190</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D196" s="10">
         <v>41583</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
         <v>191</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="10">
         <v>33936</v>
       </c>
@@ -4751,63 +4751,63 @@
       <c r="D215" s="10">
         <v>28890</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
         <v>210</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D216" s="10">
         <v>46431</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
         <v>211</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="10">
-        <v>57526</v>
+        <v>38137</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="10">
-        <v>38137</v>
+        <v>57526</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>213</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="10">
         <v>38700</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="10">
         <v>54072</v>
       </c>
@@ -4967,87 +4967,87 @@
       <c r="D233" s="10">
         <v>19448</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
         <v>228</v>
       </c>
       <c r="B234" s="8"/>
       <c r="C234" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D234" s="10">
         <v>45319</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>229</v>
       </c>
       <c r="B235" s="8"/>
       <c r="C235" s="6" t="s">
         <v>235</v>
       </c>
       <c r="D235" s="10">
-        <v>20050</v>
+        <v>42756</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="10">
-        <v>42756</v>
+        <v>20050</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="10">
-        <v>31786</v>
+        <v>56621</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="10">
-        <v>56621</v>
+        <v>31786</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="10">
         <v>37597</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="10">
         <v>31184</v>
       </c>
@@ -5075,123 +5075,123 @@
       <c r="D242" s="10">
         <v>71201</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="10">
         <v>41352</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
         <v>238</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D244" s="10">
-        <v>41954</v>
+        <v>68638</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
         <v>239</v>
       </c>
       <c r="B245" s="8"/>
       <c r="C245" s="6" t="s">
         <v>245</v>
       </c>
       <c r="D245" s="10">
-        <v>68638</v>
+        <v>41954</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
         <v>240</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D246" s="10">
         <v>48691</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="4">
         <v>241</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="6" t="s">
         <v>247</v>
       </c>
       <c r="D247" s="10">
         <v>32944</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
         <v>242</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="10">
         <v>61262</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
         <v>243</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="10">
-        <v>33545</v>
+        <v>58700</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
         <v>244</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="10">
-        <v>58700</v>
+        <v>33545</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
         <v>245</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="10">
         <v>39516</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="10">
         <v>38876</v>
       </c>
@@ -5207,63 +5207,63 @@
       <c r="D253" s="10">
         <v>32357</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="10">
         <v>60568</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="10">
-        <v>32959</v>
+        <v>58005</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>250</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="10">
-        <v>58005</v>
+        <v>32959</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
         <v>251</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="10">
         <v>35912</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
         <v>252</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="10">
         <v>20615</v>
       </c>
@@ -5507,207 +5507,207 @@
       <c r="D278" s="10">
         <v>35695</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4">
         <v>273</v>
       </c>
       <c r="B279" s="8"/>
       <c r="C279" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D279" s="10">
         <v>63850</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4">
         <v>274</v>
       </c>
       <c r="B280" s="8"/>
       <c r="C280" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D280" s="10">
-        <v>60994</v>
+        <v>35331</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="4">
         <v>275</v>
       </c>
       <c r="B281" s="8"/>
       <c r="C281" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D281" s="10">
-        <v>35331</v>
+        <v>60994</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="4">
         <v>276</v>
       </c>
       <c r="B282" s="8"/>
       <c r="C282" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D282" s="10">
         <v>37206</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="4">
         <v>277</v>
       </c>
       <c r="B283" s="8"/>
       <c r="C283" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D283" s="10">
         <v>29765</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="4">
         <v>278</v>
       </c>
       <c r="B284" s="8"/>
       <c r="C284" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D284" s="10">
         <v>50738</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4">
         <v>279</v>
       </c>
       <c r="B285" s="8"/>
       <c r="C285" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D285" s="10">
-        <v>46945</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4">
         <v>280</v>
       </c>
       <c r="B286" s="8"/>
       <c r="C286" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D286" s="10">
-        <v>30600</v>
+        <v>46945</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4">
         <v>281</v>
       </c>
       <c r="B287" s="8"/>
       <c r="C287" s="6" t="s">
         <v>287</v>
       </c>
       <c r="D287" s="10">
-        <v>62946</v>
+        <v>43933</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4">
         <v>282</v>
       </c>
       <c r="B288" s="8"/>
       <c r="C288" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D288" s="10">
-        <v>43933</v>
+        <v>62946</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="4">
         <v>283</v>
       </c>
       <c r="B289" s="8"/>
       <c r="C289" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D289" s="10">
         <v>43098</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="4">
         <v>284</v>
       </c>
       <c r="B290" s="8"/>
       <c r="C290" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D290" s="10">
         <v>52137</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4">
         <v>285</v>
       </c>
       <c r="B291" s="8"/>
       <c r="C291" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D291" s="10">
         <v>66739</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4">
         <v>286</v>
       </c>
       <c r="B292" s="8"/>
       <c r="C292" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D292" s="10">
-        <v>76817</v>
+        <v>55488</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4">
         <v>287</v>
       </c>
       <c r="B293" s="8"/>
       <c r="C293" s="6" t="s">
         <v>293</v>
       </c>
       <c r="D293" s="10">
-        <v>55488</v>
+        <v>76817</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4">
         <v>288</v>
       </c>
       <c r="B294" s="8"/>
       <c r="C294" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D294" s="10">
         <v>54653</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4">
         <v>289</v>
       </c>
       <c r="B295" s="8"/>
       <c r="C295" s="6" t="s">
         <v>295</v>
       </c>
       <c r="D295" s="10">
         <v>65077</v>
       </c>
@@ -5723,63 +5723,63 @@
       <c r="D296" s="10">
         <v>80610</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
         <v>291</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D297" s="10">
         <v>69140</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
         <v>292</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D298" s="10">
-        <v>65347</v>
+        <v>45932</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
         <v>293</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="6" t="s">
         <v>299</v>
       </c>
       <c r="D299" s="10">
-        <v>45932</v>
+        <v>65347</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
         <v>294</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D300" s="10">
         <v>45096</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4">
         <v>295</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D301" s="10">
         <v>54376</v>
       </c>