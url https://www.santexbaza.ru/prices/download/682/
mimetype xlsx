--- v1 (2026-08-21)
+++ v2 (2026-10-05)
@@ -118,461 +118,461 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С деревянной решеткой РРД</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1000 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-800 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1200 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С черной решеткой</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1200 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1400 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1400 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1600 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-1800 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-1800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1500 С бронзовой решеткой</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2000 С бронзовой решеткой</t>
@@ -598,296 +598,296 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-1800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2200 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-1800 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный  TECHNO KVZ 250-120-2200 С бронзовой решеткой</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С деревянной решеткой РРД</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2400 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2000 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-2400 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С деревянной решеткой РРД</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2600 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2600 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2200 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 Без решетки</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С алюминиевой решеткой РРА</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С деревянной решеткой РРД</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2400 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 Без решетки</t>
@@ -910,147 +910,147 @@
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-2800 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2500 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3000 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2500 С бронзовой решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3000 С бронзовой решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2600 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3200 Без решетки</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 Без решетки</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2600 Без решетки</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 Без решетки</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3200 С алюминиевой решеткой РРА</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С алюминиевой решеткой РРА</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2600 С алюминиевой решеткой РРА</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С алюминиевой решеткой РРА</t>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С деревянной решеткой РРД</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2600 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3200 С деревянной решеткой РРД</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3200 С черной решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С черной решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2600 С черной решеткой</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С черной решеткой</t>
-[...1 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2600 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 С черной решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2600 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3200 С бронзовой решеткой</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С бронзовой решеткой</t>
+  </si>
+  <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2600 С бронзовой решеткой</t>
-  </si>
-[...1 lines deleted...]
-    <t>Конвектор внутрипольный TECHNO KVZ 250-120-3200 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3000 С бронзовой решеткой</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3200 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-140-3400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-85-2800 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-120-3400 Без решетки</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-65-2800 С алюминиевой решеткой РРА</t>
   </si>
   <si>
     <t>Конвектор внутрипольный TECHNO KVZ 250-105-3200 С алюминиевой решеткой РРА</t>
   </si>
@@ -2162,51 +2162,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16895" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16795" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16979" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16937" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16845" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16846" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16896" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16796" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16980" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16938" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=22918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=22871" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=22896" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=22821" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=22939" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=23588" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=23663" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=23615" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=23641" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=23684" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16897" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16797" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16981" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16939" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16847" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16798" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16982" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16940" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16848" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=22919" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=22872" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=22897" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=22822" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=22940" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=23664" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=23616" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=23642" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=23589" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=23685" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16799" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16983" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16941" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16849" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16899" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16900" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16800" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16984" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16850" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16942" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=22898" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=22823" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=22941" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=22873" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=22920" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=23617" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=23665" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=23643" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=23590" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=23686" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16801" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16985" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16851" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16943" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16901" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16902" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16802" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16986" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16852" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16944" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=22899" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=22824" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=22942" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=22874" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=22921" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=23618" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=23666" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=23644" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=23591" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=23687" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16803" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16987" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16855" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16945" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20833" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16804" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16988" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16856" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16946" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20834" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=22900" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=22825" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=22943" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=22875" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=22922" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=23667" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=23619" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=23645" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=23592" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=23688" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16989" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16805" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16947" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16853" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16903" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16904" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16806" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16990" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16948" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16854" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=22901" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=22826" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=22944" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=22923" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=22876" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=23646" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=23593" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=23689" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=23668" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=23620" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16991" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16807" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16949" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16857" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16905" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16808" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16992" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16950" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16858" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16906" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=22902" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=22827" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=22945" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=22877" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=22924" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=23647" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=23594" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=23690" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=23621" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=23669" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16859" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16951" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16907" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16809" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16993" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16810" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16994" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16860" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16952" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16908" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=22903" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=22828" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=22946" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=22878" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=22925" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=23648" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=23595" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=23691" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=23622" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=23670" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16861" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16953" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16909" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16811" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16995" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16812" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16996" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16862" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16954" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16910" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=22904" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=22829" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=22947" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=22926" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=23649" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=23596" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=23692" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=23623" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=23671" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16955" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16863" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16911" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16813" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16997" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16998" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16814" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16956" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16864" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16912" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=22830" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=22948" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=22927" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=22880" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=22905" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=23650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=23693" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=23672" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=23624" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16957" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16865" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16913" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16815" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=16999" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16958" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16866" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16914" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16816" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=17000" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=22831" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=22949" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=22928" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=22881" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=22906" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=23651" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=23598" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=23694" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=23625" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=23673" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=2469" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16867" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16959" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16817" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16915" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17001" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16868" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16960" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16818" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16916" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17002" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=22950" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=22929" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=22832" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=22907" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=23652" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=23695" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=23626" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=23674" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16819" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16917" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17003" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16869" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16961" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16870" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16962" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16820" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16918" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17004" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=22951" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=22883" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=22930" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=22833" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=22908" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=23600" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=23696" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=23627" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=23675" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=23653" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16821" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16919" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17005" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16871" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16963" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16822" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16920" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17006" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=22884" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=22931" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=22909" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=22952" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=23697" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=23628" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=23676" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=23601" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=23654" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16921" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16823" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17007" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16873" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16965" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16966" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16824" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16922" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17008" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16874" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=22885" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=22932" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=22835" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=22910" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=22953" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=23698" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=23629" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=23677" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=23602" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=23655" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16923" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16825" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17009" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16875" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16967" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16826" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16924" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17010" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16876" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16968" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=22886" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=22933" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=22836" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=22911" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=22954" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=23699" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=23630" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=23678" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=23603" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=23656" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16925" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16827" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17011" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16877" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16969" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16828" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16926" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17012" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16878" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16970" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=22887" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=22934" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=22837" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=22912" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=22955" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=23631" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=23679" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=23604" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=23657" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=23700" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16927" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16829" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17013" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16879" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16971" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16928" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16830" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17014" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16880" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16972" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=22935" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=22838" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=22913" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=22956" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=22888" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=23632" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=23680" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=23605" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=23658" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=23701" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16929" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16831" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17015" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16881" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16973" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16930" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16832" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17016" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16882" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16974" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=22839" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=22914" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=22957" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=22889" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=22936" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=23633" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=23681" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=23659" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=23702" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16833" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17017" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16883" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16975" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16931" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16932" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16834" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17018" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16884" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16976" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=22840" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=22915" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=22958" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=22890" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=22937" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=23634" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=23682" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=23660" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=23703" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17019" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16885" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16977" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16835" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16933" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16934" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16836" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17020" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16886" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16978" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=22916" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=22841" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=22959" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=22891" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=22938" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=23683" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=23611" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=23661" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=23704" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=23635" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16887" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16837" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16935" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16936" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16838" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16888" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=22917" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=22842" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=22892" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=23612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=23662" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=23636" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16889" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16839" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16840" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16890" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=22843" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=22893" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=23637" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16891" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16841" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16892" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16842" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=22844" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=22894" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=23609" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=23638" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16893" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16843" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16894" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16844" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=22845" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=22895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=23610" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=23639" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16895" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16795" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16979" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16937" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16845" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=16846" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=16896" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=16796" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=16980" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=16938" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=22918" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=22871" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=22896" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=22821" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=22939" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-600/?sku=23588" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-800/?sku=23663" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-600/?sku=23615" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-800/?sku=23641" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-800/?sku=23684" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16897" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16797" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16981" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16847" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16939" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=16898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=16798" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=16982" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=16848" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=16940" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=22872" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=22919" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=22897" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=22822" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=22940" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-800/?sku=23616" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1000/?sku=23664" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1000/?sku=23642" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-800/?sku=23589" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1000/?sku=23685" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16799" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16983" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16849" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16941" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16899" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=16900" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=16800" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=16984" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=16850" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=16942" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=22898" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=22823" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=22941" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=22873" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=22920" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1000/?sku=23617" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1200/?sku=23665" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1200/?sku=23643" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1000/?sku=23590" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1200/?sku=23686" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16801" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16985" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16943" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16851" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16901" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=16902" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=16802" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=16986" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=16944" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=16852" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=22899" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=22824" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=22942" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=22921" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=22874" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1400/?sku=23666" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1200/?sku=23618" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1400/?sku=23644" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1200/?sku=23591" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1400/?sku=23687" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16803" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16987" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16945" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16855" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20833" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=16804" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=16988" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=16946" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=16856" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=20834" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=22900" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=22825" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=22943" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=22922" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=22875" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1600/?sku=23667" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1400/?sku=23619" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-vnutripolnyy-techno-kvz-250-105-1500/?sku=23645" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1400/?sku=23592" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1600/?sku=23688" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16989" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16805" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16853" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16947" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16903" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=16904" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=16806" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=16990" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=16854" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=16948" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=22901" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=22826" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=22944" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=22876" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=22923" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1600/?sku=23646" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1500/?sku=23593" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-1800/?sku=23689" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1500/?sku=23620" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-1800/?sku=23668" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16991" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16807" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16857" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16949" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16905" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=16808" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=16992" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=16858" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=16950" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=16906" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=22902" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=22827" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=22945" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=22877" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=22924" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-1800/?sku=23647" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1600/?sku=23594" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2000/?sku=23690" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1600/?sku=23621" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2000/?sku=23669" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16859" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16951" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16907" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16809" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16993" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=16810" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=16994" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=16952" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=16860" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=16908" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=22903" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=22828" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=22946" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=22925" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=22878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2000/?sku=23648" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-1800/?sku=23595" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2200/?sku=23691" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2200/?sku=23670" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-1800/?sku=23622" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16953" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16861" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16909" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16811" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16995" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=16996" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=16812" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=16954" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=16862" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=16910" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=22904" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=22829" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=22947" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=22926" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=22879" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2200/?sku=23649" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2000/?sku=23596" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2400/?sku=23692" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2400/?sku=23671" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2000/?sku=23623" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16863" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16955" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16911" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16813" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16997" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=16998" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=16814" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=16864" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=16956" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=16912" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=22830" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=22948" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=22880" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=22927" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=22905" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2400/?sku=23650" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2200/?sku=23597" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2600/?sku=23693" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2200/?sku=23624" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2600/?sku=23672" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16865" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16957" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16913" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16815" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=16999" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=16866" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=16958" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=16914" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=16816" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=17000" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=22831" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=22949" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=22881" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=22928" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=22906" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2600/?sku=23651" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2400/?sku=23598" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-2800/?sku=23694" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2400/?sku=23625" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-2800/?sku=23673" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=2469" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16867" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16959" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16817" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16915" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17001" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=16868" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=16960" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=16818" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=16916" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=17002" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=22950" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=22929" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=22832" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=22907" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-2800/?sku=23652" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2500/?sku=23599" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3000/?sku=23695" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3000/?sku=23674" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2500/?sku=23626" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16819" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16917" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17003" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16961" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16869" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=16962" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=16870" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=16820" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=16918" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=17004" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=22951" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=22930" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=22883" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=22833" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=22908" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2600/?sku=23600" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3200/?sku=23696" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3200/?sku=23675" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2600/?sku=23627" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3000/?sku=23653" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16821" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16919" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17005" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16871" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16963" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=16872" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=16964" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=16822" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=16920" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=17006" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=22884" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=22931" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=22834" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=22909" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=22952" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3400/?sku=23697" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-2800/?sku=23628" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3400/?sku=23676" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-2800/?sku=23601" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3200/?sku=23654" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16921" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16823" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17007" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16873" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16965" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=16966" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=16824" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=16922" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=17008" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=16874" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=22885" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=22932" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=22835" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=22910" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=22953" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3600/?sku=23698" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3000/?sku=23629" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3600/?sku=23677" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3000/?sku=23602" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3400/?sku=23655" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16923" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16825" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17009" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16875" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16967" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=16826" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=16924" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=17010" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=16876" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=16968" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=22886" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=22933" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=22836" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=22911" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=22954" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-3800/?sku=23699" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3200/?sku=23630" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-3800/?sku=23678" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3200/?sku=23603" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3600/?sku=23656" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16925" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16827" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17011" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16877" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16969" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=16828" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=16926" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=17012" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=16878" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=16970" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=22887" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=22934" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=22837" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=22912" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=22955" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3400/?sku=23631" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4000/?sku=23679" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3400/?sku=23604" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-3800/?sku=23657" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4000/?sku=23700" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16927" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16829" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17013" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16879" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16971" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=16928" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=16830" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=17014" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=16880" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=16972" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=22935" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=22838" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=22913" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=22956" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=22888" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3500/?sku=23632" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4200/?sku=23680" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3500/?sku=23605" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4000/?sku=23658" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4200/?sku=23701" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16929" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16831" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17015" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16881" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16973" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=16930" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=16832" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=17016" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=16882" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=16974" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=22839" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=22914" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=22957" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=22889" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=22936" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3600/?sku=23633" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4400/?sku=23681" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3600/?sku=23606" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4200/?sku=23659" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4400/?sku=23702" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16833" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17017" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16883" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16975" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16931" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=16932" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=16834" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=17018" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=16884" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=16976" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=22840" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=22915" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=22958" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=22890" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=22937" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-3800/?sku=23634" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4600/?sku=23682" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-3800/?sku=23607" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4400/?sku=23660" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4600/?sku=23703" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17019" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16885" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16977" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16835" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16933" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=16934" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=16836" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=17020" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=16886" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=16978" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=22916" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=22841" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=22959" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=22891" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=22938" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-120-4800/?sku=23683" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4000/?sku=23611" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4600/?sku=23661" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-140-4800/?sku=23704" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4000/?sku=23635" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16887" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16837" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16935" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=16936" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=16838" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=16888" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=22917" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=22842" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=22892" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4200/?sku=23612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-105-4800/?sku=23662" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4200/?sku=23636" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16889" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16839" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=16840" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=16890" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=22843" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=22893" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4400/?sku=23608" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4400/?sku=23637" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16891" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16841" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=16892" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=16842" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=22844" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=22894" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4600/?sku=23609" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4600/?sku=23638" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16893" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16843" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=16894" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=16844" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=22845" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=22895" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-65-4800/?sku=23610" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-techno-kvz/shirina-250-mm/konvektor-techno-kvz-250-85-4800/?sku=23639" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D576"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D576" sqref="D576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2555,63 +2555,63 @@
       <c r="D32" s="10">
         <v>9969</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="10">
         <v>16654</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="10">
-        <v>16441</v>
+        <v>10276</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="10">
-        <v>10276</v>
+        <v>16441</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="10">
         <v>13353</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="10">
         <v>18687</v>
       </c>
@@ -2627,207 +2627,207 @@
       <c r="D38" s="10">
         <v>14318</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D39" s="10">
         <v>21988</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="10">
-        <v>21775</v>
+        <v>14625</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D41" s="10">
-        <v>14625</v>
+        <v>21775</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="10">
         <v>23310</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D43" s="10">
         <v>18088</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="10">
         <v>26611</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D45" s="10">
-        <v>26398</v>
+        <v>18395</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="10">
-        <v>18395</v>
+        <v>26398</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="10">
-        <v>22577</v>
+        <v>15278</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D48" s="10">
-        <v>15278</v>
+        <v>22577</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="10">
         <v>19489</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D50" s="10">
         <v>14971</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D51" s="10">
         <v>22790</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="10">
-        <v>22309</v>
+        <v>15060</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D53" s="10">
-        <v>15060</v>
+        <v>22309</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D54" s="10">
         <v>19221</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D55" s="10">
         <v>14752</v>
       </c>
@@ -2855,123 +2855,123 @@
       <c r="D57" s="10">
         <v>19316</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D58" s="10">
         <v>11262</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D59" s="10">
-        <v>18139</v>
+        <v>11608</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D60" s="10">
-        <v>11608</v>
+        <v>18139</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="10">
         <v>15186</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D62" s="10">
         <v>16596</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D63" s="10">
         <v>25715</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="10">
-        <v>24539</v>
+        <v>16942</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D65" s="10">
-        <v>16942</v>
+        <v>24539</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="10">
         <v>21586</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D67" s="10">
         <v>27133</v>
       </c>
@@ -3131,63 +3131,63 @@
       <c r="D80" s="10">
         <v>17130</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D81" s="10">
         <v>26357</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D82" s="10">
-        <v>21325</v>
+        <v>12771</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="10">
-        <v>12771</v>
+        <v>21325</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D84" s="10">
         <v>13165</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D85" s="10">
         <v>19871</v>
       </c>
@@ -3215,63 +3215,63 @@
       <c r="D87" s="10">
         <v>19170</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D88" s="10">
         <v>28792</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D89" s="10">
-        <v>19565</v>
+        <v>27337</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="10">
-        <v>27337</v>
+        <v>19565</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D91" s="10">
         <v>23886</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D92" s="10">
         <v>30354</v>
       </c>
@@ -3287,207 +3287,207 @@
       <c r="D93" s="10">
         <v>24718</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D94" s="10">
         <v>35260</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D95" s="10">
-        <v>25112</v>
+        <v>33806</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D96" s="10">
-        <v>33806</v>
+        <v>25112</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D97" s="10">
         <v>25005</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D98" s="10">
         <v>20131</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D99" s="10">
         <v>29911</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D100" s="10">
-        <v>20526</v>
+        <v>28457</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D101" s="10">
-        <v>28457</v>
+        <v>20526</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D102" s="10">
-        <v>20207</v>
+        <v>28083</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D103" s="10">
-        <v>28083</v>
+        <v>20207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D104" s="10">
         <v>24631</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D105" s="10">
         <v>19812</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D106" s="10">
         <v>29537</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D107" s="10">
-        <v>13601</v>
+        <v>22130</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D108" s="10">
-        <v>22130</v>
+        <v>13601</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D109" s="10">
         <v>17534</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D110" s="10">
         <v>13195</v>
       </c>
@@ -3515,123 +3515,123 @@
       <c r="D112" s="10">
         <v>20662</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D113" s="10">
         <v>33008</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D114" s="10">
-        <v>21068</v>
+        <v>30661</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D115" s="10">
-        <v>30661</v>
+        <v>21068</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D116" s="10">
         <v>25533</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D117" s="10">
         <v>27130</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D118" s="10">
         <v>40402</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D119" s="10">
-        <v>27536</v>
+        <v>38054</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D120" s="10">
-        <v>38054</v>
+        <v>27536</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D121" s="10">
         <v>32464</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D122" s="10">
         <v>26734</v>
       </c>
@@ -3647,63 +3647,63 @@
       <c r="D123" s="10">
         <v>21781</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D124" s="10">
         <v>34288</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D125" s="10">
-        <v>22187</v>
+        <v>31940</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D126" s="10">
-        <v>31940</v>
+        <v>22187</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D127" s="10">
         <v>31515</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D128" s="10">
         <v>21813</v>
       </c>
@@ -3731,63 +3731,63 @@
       <c r="D130" s="10">
         <v>21408</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D131" s="10">
         <v>33863</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D132" s="10">
-        <v>23762</v>
+        <v>14962</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D133" s="10">
-        <v>14962</v>
+        <v>23762</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="10">
         <v>18648</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D135" s="10">
         <v>14514</v>
       </c>
@@ -3815,63 +3815,63 @@
       <c r="D137" s="10">
         <v>35959</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D138" s="10">
         <v>22513</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D139" s="10">
-        <v>33357</v>
+        <v>22961</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D140" s="10">
-        <v>22961</v>
+        <v>33357</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D141" s="10">
         <v>27180</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D142" s="10">
         <v>34573</v>
       </c>
@@ -3887,207 +3887,207 @@
       <c r="D143" s="10">
         <v>29444</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D144" s="10">
         <v>44278</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D145" s="10">
-        <v>41675</v>
+        <v>29892</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D146" s="10">
-        <v>29892</v>
+        <v>41675</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D147" s="10">
         <v>28459</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D148" s="10">
         <v>23714</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D149" s="10">
         <v>37399</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D150" s="10">
-        <v>34796</v>
+        <v>24162</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D151" s="10">
-        <v>24162</v>
+        <v>34796</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D152" s="10">
         <v>28034</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4">
         <v>147</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D153" s="10">
         <v>23313</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4">
         <v>148</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D154" s="10">
         <v>36921</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="4">
         <v>149</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D155" s="10">
-        <v>34319</v>
+        <v>23761</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="4">
         <v>150</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D156" s="10">
-        <v>23761</v>
+        <v>34319</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="4">
         <v>151</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D157" s="10">
-        <v>25931</v>
+        <v>16324</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="4">
         <v>152</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D158" s="10">
-        <v>16324</v>
+        <v>25931</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="4">
         <v>153</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D159" s="10">
         <v>19905</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4">
         <v>154</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D160" s="10">
         <v>15835</v>
       </c>
@@ -4115,123 +4115,123 @@
       <c r="D162" s="10">
         <v>39652</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="4">
         <v>157</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D163" s="10">
         <v>24367</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="4">
         <v>158</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D164" s="10">
-        <v>36600</v>
+        <v>24856</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4">
         <v>159</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D165" s="10">
-        <v>24856</v>
+        <v>36600</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4">
         <v>160</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D166" s="10">
         <v>29499</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="4">
         <v>161</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D167" s="10">
         <v>31760</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="4">
         <v>162</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D168" s="10">
         <v>48898</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="4">
         <v>163</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D169" s="10">
-        <v>45846</v>
+        <v>32249</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="4">
         <v>164</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D170" s="10">
-        <v>32249</v>
+        <v>45846</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="4">
         <v>165</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D171" s="10">
         <v>37817</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4">
         <v>166</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D172" s="10">
         <v>30939</v>
       </c>
@@ -4475,63 +4475,63 @@
       <c r="D192" s="10">
         <v>34692</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
         <v>187</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D193" s="10">
         <v>52918</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
         <v>188</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="6" t="s">
         <v>194</v>
       </c>
       <c r="D194" s="10">
-        <v>35212</v>
+        <v>49987</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
         <v>189</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="6" t="s">
         <v>195</v>
       </c>
       <c r="D195" s="10">
-        <v>49987</v>
+        <v>35212</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
         <v>190</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D196" s="10">
         <v>41583</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
         <v>191</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="6" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="10">
         <v>33936</v>
       </c>
@@ -4547,291 +4547,291 @@
       <c r="D198" s="10">
         <v>27814</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="4">
         <v>193</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D199" s="10">
         <v>44509</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="4">
         <v>194</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D200" s="10">
-        <v>28333</v>
+        <v>41578</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
         <v>195</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D201" s="10">
-        <v>41578</v>
+        <v>28333</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
         <v>196</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D202" s="10">
         <v>33405</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
         <v>197</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D203" s="10">
         <v>27336</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
         <v>198</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D204" s="10">
         <v>43923</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
         <v>199</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D205" s="10">
-        <v>27855</v>
+        <v>40992</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="4">
         <v>200</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D206" s="10">
-        <v>40992</v>
+        <v>27855</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="4">
         <v>201</v>
       </c>
       <c r="B207" s="8"/>
       <c r="C207" s="6" t="s">
         <v>207</v>
       </c>
       <c r="D207" s="10">
-        <v>18785</v>
+        <v>30178</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4">
         <v>202</v>
       </c>
       <c r="B208" s="8"/>
       <c r="C208" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D208" s="10">
-        <v>30178</v>
+        <v>18785</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="4">
         <v>203</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="6" t="s">
         <v>209</v>
       </c>
       <c r="D209" s="10">
         <v>23224</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
         <v>204</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D210" s="10">
         <v>18222</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
         <v>205</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D211" s="10">
         <v>33632</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
         <v>206</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D212" s="10">
-        <v>29454</v>
+        <v>42978</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
         <v>207</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D213" s="10">
-        <v>42978</v>
+        <v>29454</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
         <v>208</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D214" s="10">
         <v>34960</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4">
         <v>209</v>
       </c>
       <c r="B215" s="8"/>
       <c r="C215" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D215" s="10">
         <v>28890</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
         <v>210</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D216" s="10">
         <v>46431</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
         <v>211</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="6" t="s">
         <v>217</v>
       </c>
       <c r="D217" s="10">
-        <v>38137</v>
+        <v>57526</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="10">
-        <v>57526</v>
+        <v>38137</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>213</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="10">
-        <v>38700</v>
+        <v>54072</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="10">
-        <v>54072</v>
+        <v>38700</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="10">
         <v>45128</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>216</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="10">
         <v>36720</v>
       </c>
@@ -4847,123 +4847,123 @@
       <c r="D223" s="10">
         <v>30490</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
         <v>218</v>
       </c>
       <c r="B224" s="8"/>
       <c r="C224" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D224" s="10">
         <v>48350</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4">
         <v>219</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D225" s="10">
-        <v>31053</v>
+        <v>44897</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4">
         <v>220</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D226" s="10">
-        <v>44897</v>
+        <v>31053</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
         <v>221</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="6" t="s">
         <v>227</v>
       </c>
       <c r="D227" s="10">
         <v>36133</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4">
         <v>222</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D228" s="10">
         <v>29958</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
         <v>223</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="6" t="s">
         <v>229</v>
       </c>
       <c r="D229" s="10">
         <v>47711</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
         <v>224</v>
       </c>
       <c r="B230" s="8"/>
       <c r="C230" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D230" s="10">
-        <v>30521</v>
+        <v>44257</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
         <v>225</v>
       </c>
       <c r="B231" s="8"/>
       <c r="C231" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D231" s="10">
-        <v>44257</v>
+        <v>30521</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4">
         <v>226</v>
       </c>
       <c r="B232" s="8"/>
       <c r="C232" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D232" s="10">
         <v>24797</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4">
         <v>227</v>
       </c>
       <c r="B233" s="8"/>
       <c r="C233" s="6" t="s">
         <v>233</v>
       </c>
       <c r="D233" s="10">
         <v>19448</v>
       </c>
@@ -4991,63 +4991,63 @@
       <c r="D235" s="10">
         <v>42756</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="8"/>
       <c r="C236" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D236" s="10">
         <v>20050</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="8"/>
       <c r="C237" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D237" s="10">
-        <v>56621</v>
+        <v>31786</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="8"/>
       <c r="C238" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D238" s="10">
-        <v>31786</v>
+        <v>56621</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="8"/>
       <c r="C239" s="6" t="s">
         <v>239</v>
       </c>
       <c r="D239" s="10">
         <v>37597</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="8"/>
       <c r="C240" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D240" s="10">
         <v>31184</v>
       </c>
@@ -5075,123 +5075,123 @@
       <c r="D242" s="10">
         <v>71201</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="8"/>
       <c r="C243" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D243" s="10">
         <v>41352</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
         <v>238</v>
       </c>
       <c r="B244" s="8"/>
       <c r="C244" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D244" s="10">
-        <v>68638</v>
+        <v>41954</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
         <v>239</v>
       </c>
       <c r="B245" s="8"/>
       <c r="C245" s="6" t="s">
         <v>245</v>
       </c>
       <c r="D245" s="10">
-        <v>41954</v>
+        <v>68638</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
         <v>240</v>
       </c>
       <c r="B246" s="8"/>
       <c r="C246" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D246" s="10">
         <v>48691</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="4">
         <v>241</v>
       </c>
       <c r="B247" s="8"/>
       <c r="C247" s="6" t="s">
         <v>247</v>
       </c>
       <c r="D247" s="10">
         <v>32944</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
         <v>242</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="10">
         <v>61262</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
         <v>243</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="10">
-        <v>58700</v>
+        <v>33545</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
         <v>244</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="10">
-        <v>33545</v>
+        <v>58700</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
         <v>245</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="10">
         <v>39516</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="10">
         <v>38876</v>
       </c>
@@ -5207,207 +5207,207 @@
       <c r="D253" s="10">
         <v>32357</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="10">
         <v>60568</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="10">
-        <v>58005</v>
+        <v>32959</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>250</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="10">
-        <v>32959</v>
+        <v>58005</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
         <v>251</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="10">
         <v>35912</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
         <v>252</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="10">
         <v>20615</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="4">
         <v>253</v>
       </c>
       <c r="B259" s="8"/>
       <c r="C259" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D259" s="10">
         <v>47427</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="4">
         <v>254</v>
       </c>
       <c r="B260" s="8"/>
       <c r="C260" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D260" s="10">
-        <v>44571</v>
+        <v>21252</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="4">
         <v>255</v>
       </c>
       <c r="B261" s="8"/>
       <c r="C261" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D261" s="10">
-        <v>21252</v>
+        <v>44571</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="4">
         <v>256</v>
       </c>
       <c r="B262" s="8"/>
       <c r="C262" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D262" s="10">
-        <v>59502</v>
+        <v>34052</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="4">
         <v>257</v>
       </c>
       <c r="B263" s="8"/>
       <c r="C263" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D263" s="10">
-        <v>34052</v>
+        <v>59502</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="4">
         <v>258</v>
       </c>
       <c r="B264" s="8"/>
       <c r="C264" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D264" s="10">
         <v>49777</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4">
         <v>259</v>
       </c>
       <c r="B265" s="8"/>
       <c r="C265" s="6" t="s">
         <v>265</v>
       </c>
       <c r="D265" s="10">
         <v>33415</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="4">
         <v>260</v>
       </c>
       <c r="B266" s="8"/>
       <c r="C266" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D266" s="10">
         <v>62358</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="4">
         <v>261</v>
       </c>
       <c r="B267" s="8"/>
       <c r="C267" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D267" s="10">
-        <v>72443</v>
+        <v>45146</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="4">
         <v>262</v>
       </c>
       <c r="B268" s="8"/>
       <c r="C268" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D268" s="10">
-        <v>45146</v>
+        <v>72443</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="4">
         <v>263</v>
       </c>
       <c r="B269" s="8"/>
       <c r="C269" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D269" s="10">
         <v>61814</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="4">
         <v>264</v>
       </c>
       <c r="B270" s="8"/>
       <c r="C270" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D270" s="10">
         <v>44509</v>
       </c>
@@ -5435,63 +5435,63 @@
       <c r="D272" s="10">
         <v>35334</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4">
         <v>267</v>
       </c>
       <c r="B273" s="8"/>
       <c r="C273" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D273" s="10">
         <v>64597</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4">
         <v>268</v>
       </c>
       <c r="B274" s="8"/>
       <c r="C274" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D274" s="10">
-        <v>61741</v>
+        <v>35971</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="4">
         <v>269</v>
       </c>
       <c r="B275" s="8"/>
       <c r="C275" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D275" s="10">
-        <v>35971</v>
+        <v>61741</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4">
         <v>270</v>
       </c>
       <c r="B276" s="8"/>
       <c r="C276" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D276" s="10">
         <v>51855</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4">
         <v>271</v>
       </c>
       <c r="B277" s="8"/>
       <c r="C277" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D277" s="10">
         <v>51161</v>
       </c>
@@ -5723,63 +5723,63 @@
       <c r="D296" s="10">
         <v>80610</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
         <v>291</v>
       </c>
       <c r="B297" s="8"/>
       <c r="C297" s="6" t="s">
         <v>297</v>
       </c>
       <c r="D297" s="10">
         <v>69140</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
         <v>292</v>
       </c>
       <c r="B298" s="8"/>
       <c r="C298" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D298" s="10">
-        <v>45932</v>
+        <v>65347</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
         <v>293</v>
       </c>
       <c r="B299" s="8"/>
       <c r="C299" s="6" t="s">
         <v>299</v>
       </c>
       <c r="D299" s="10">
-        <v>65347</v>
+        <v>45932</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
         <v>294</v>
       </c>
       <c r="B300" s="8"/>
       <c r="C300" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D300" s="10">
         <v>45096</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4">
         <v>295</v>
       </c>
       <c r="B301" s="8"/>
       <c r="C301" s="6" t="s">
         <v>301</v>
       </c>
       <c r="D301" s="10">
         <v>54376</v>
       </c>
@@ -5807,207 +5807,207 @@
       <c r="D303" s="10">
         <v>44430</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="4">
         <v>298</v>
       </c>
       <c r="B304" s="8"/>
       <c r="C304" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D304" s="10">
         <v>68339</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="4">
         <v>299</v>
       </c>
       <c r="B305" s="8"/>
       <c r="C305" s="6" t="s">
         <v>305</v>
       </c>
       <c r="D305" s="10">
-        <v>45265</v>
+        <v>64547</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4">
         <v>300</v>
       </c>
       <c r="B306" s="8"/>
       <c r="C306" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D306" s="10">
-        <v>64547</v>
+        <v>45265</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="4">
         <v>301</v>
       </c>
       <c r="B307" s="8"/>
       <c r="C307" s="6" t="s">
         <v>307</v>
       </c>
       <c r="D307" s="10">
         <v>39545</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4">
         <v>302</v>
       </c>
       <c r="B308" s="8"/>
       <c r="C308" s="6" t="s">
         <v>308</v>
       </c>
       <c r="D308" s="10">
         <v>29986</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4">
         <v>303</v>
       </c>
       <c r="B309" s="8"/>
       <c r="C309" s="6" t="s">
         <v>309</v>
       </c>
       <c r="D309" s="10">
         <v>54047</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4">
         <v>304</v>
       </c>
       <c r="B310" s="8"/>
       <c r="C310" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D310" s="10">
-        <v>30829</v>
+        <v>49314</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4">
         <v>305</v>
       </c>
       <c r="B311" s="8"/>
       <c r="C311" s="6" t="s">
         <v>311</v>
       </c>
       <c r="D311" s="10">
-        <v>49314</v>
+        <v>30829</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4">
         <v>306</v>
       </c>
       <c r="B312" s="8"/>
       <c r="C312" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D312" s="10">
         <v>43851</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4">
         <v>307</v>
       </c>
       <c r="B313" s="8"/>
       <c r="C313" s="6" t="s">
         <v>313</v>
       </c>
       <c r="D313" s="10">
         <v>55546</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="4">
         <v>308</v>
       </c>
       <c r="B314" s="8"/>
       <c r="C314" s="6" t="s">
         <v>314</v>
       </c>
       <c r="D314" s="10">
         <v>71114</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="4">
         <v>309</v>
       </c>
       <c r="B315" s="8"/>
       <c r="C315" s="6" t="s">
         <v>315</v>
       </c>
       <c r="D315" s="10">
-        <v>44694</v>
+        <v>66381</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="4">
         <v>310</v>
       </c>
       <c r="B316" s="8"/>
       <c r="C316" s="6" t="s">
         <v>316</v>
       </c>
       <c r="D316" s="10">
-        <v>66381</v>
+        <v>44694</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="4">
         <v>311</v>
       </c>
       <c r="B317" s="8"/>
       <c r="C317" s="6" t="s">
         <v>317</v>
       </c>
       <c r="D317" s="10">
-        <v>56711</v>
+        <v>81174</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="4">
         <v>312</v>
       </c>
       <c r="B318" s="8"/>
       <c r="C318" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D318" s="10">
-        <v>81174</v>
+        <v>56711</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="4">
         <v>313</v>
       </c>
       <c r="B319" s="8"/>
       <c r="C319" s="6" t="s">
         <v>319</v>
       </c>
       <c r="D319" s="10">
         <v>55868</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="4">
         <v>314</v>
       </c>
       <c r="B320" s="8"/>
       <c r="C320" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D320" s="10">
         <v>69417</v>
       </c>
@@ -6023,63 +6023,63 @@
       <c r="D321" s="10">
         <v>85907</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="4">
         <v>316</v>
       </c>
       <c r="B322" s="8"/>
       <c r="C322" s="6" t="s">
         <v>322</v>
       </c>
       <c r="D322" s="10">
         <v>73675</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="4">
         <v>317</v>
       </c>
       <c r="B323" s="8"/>
       <c r="C323" s="6" t="s">
         <v>323</v>
       </c>
       <c r="D323" s="10">
-        <v>46773</v>
+        <v>68942</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="4">
         <v>318</v>
       </c>
       <c r="B324" s="8"/>
       <c r="C324" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D324" s="10">
-        <v>68942</v>
+        <v>46773</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4">
         <v>319</v>
       </c>
       <c r="B325" s="8"/>
       <c r="C325" s="6" t="s">
         <v>325</v>
       </c>
       <c r="D325" s="10">
         <v>45930</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="4">
         <v>320</v>
       </c>
       <c r="B326" s="8"/>
       <c r="C326" s="6" t="s">
         <v>326</v>
       </c>
       <c r="D326" s="10">
         <v>57947</v>
       </c>
@@ -6095,63 +6095,63 @@
       <c r="D327" s="10">
         <v>45236</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="4">
         <v>322</v>
       </c>
       <c r="B328" s="8"/>
       <c r="C328" s="6" t="s">
         <v>328</v>
       </c>
       <c r="D328" s="10">
         <v>72821</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="4">
         <v>323</v>
       </c>
       <c r="B329" s="8"/>
       <c r="C329" s="6" t="s">
         <v>329</v>
       </c>
       <c r="D329" s="10">
-        <v>46078</v>
+        <v>68088</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="4">
         <v>324</v>
       </c>
       <c r="B330" s="8"/>
       <c r="C330" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D330" s="10">
-        <v>68088</v>
+        <v>46078</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4">
         <v>325</v>
       </c>
       <c r="B331" s="8"/>
       <c r="C331" s="6" t="s">
         <v>331</v>
       </c>
       <c r="D331" s="10">
         <v>57146</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="4">
         <v>326</v>
       </c>
       <c r="B332" s="8"/>
       <c r="C332" s="6" t="s">
         <v>332</v>
       </c>
       <c r="D332" s="10">
         <v>41885</v>
       </c>