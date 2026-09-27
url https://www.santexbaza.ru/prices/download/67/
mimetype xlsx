--- v0 (2026-08-09)
+++ v1 (2026-09-27)
@@ -307,189 +307,189 @@
   <si>
     <t>SRB-0310-035014</t>
   </si>
   <si>
     <t>Радиатор биметаллический Stout Space 350 14 секций</t>
   </si>
   <si>
     <t>M350 - 14</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Monolit 350 14 секций</t>
   </si>
   <si>
     <t>AVR500 - 14</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Alp 500 14 секций</t>
   </si>
   <si>
     <t>B200 - 14</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 200 14 секций</t>
   </si>
   <si>
+    <t>82486</t>
+  </si>
+  <si>
+    <t>Радиатор биметаллический Rommer Profi BM 500 1 секция</t>
+  </si>
+  <si>
     <t>Радиатор биметаллический RIFAR Alp 500 4 секции</t>
   </si>
   <si>
-    <t>82486</t>
-[...4 lines deleted...]
-  <si>
     <t>SRB-0310-050004</t>
   </si>
   <si>
     <t>Радиатор биметаллический Stout Space 500 4 секции</t>
   </si>
   <si>
     <t>M500 - 1</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Monolit 500 1 секция</t>
   </si>
   <si>
     <t>B350 - 1</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 1 секция</t>
   </si>
   <si>
     <t>STYLEEXTRA50001</t>
   </si>
   <si>
     <t>Радиатор биметаллический Global Style Extra 500 1 секция</t>
   </si>
   <si>
     <t>S500 - 4</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 500 4 секции</t>
   </si>
   <si>
+    <t>M500 - 4</t>
+  </si>
+  <si>
+    <t>Радиатор биметаллический RIFAR Monolit 500 4 секции</t>
+  </si>
+  <si>
     <t>82487</t>
   </si>
   <si>
     <t xml:space="preserve">Радиатор биметаллический Rommer Profi BM 500 4 секции </t>
   </si>
   <si>
-    <t>M500 - 4</t>
-[...4 lines deleted...]
-  <si>
     <t>SRB-0310-050006</t>
   </si>
   <si>
     <t>Радиатор биметаллический Stout Space 500 6 секций</t>
   </si>
   <si>
     <t>B350 - 4</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 4 секции</t>
   </si>
   <si>
     <t>STYLEEXTRA50004</t>
   </si>
   <si>
     <t>Радиатор биметаллический Global Style Extra 500 4 секции</t>
   </si>
   <si>
     <t>S500 - 6</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 500 6 секций</t>
   </si>
   <si>
     <t>S500 - 8</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 500 8 секций</t>
   </si>
   <si>
+    <t>M500 - 6</t>
+  </si>
+  <si>
+    <t>Радиатор биметаллический RIFAR Monolit 500 6 секций</t>
+  </si>
+  <si>
     <t>82488</t>
   </si>
   <si>
     <t xml:space="preserve">Радиатор биметаллический Rommer Profi BM 500 6 секций </t>
   </si>
   <si>
-    <t>M500 - 6</t>
-[...4 lines deleted...]
-  <si>
     <t>SRB-0310-050008</t>
   </si>
   <si>
     <t>Радиатор биметаллический Stout Space 500 8 секций</t>
   </si>
   <si>
     <t>B350 - 6</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 6 секций</t>
   </si>
   <si>
     <t>STYLEEXTRA50006</t>
   </si>
   <si>
     <t>Радиатор биметаллический Global Style Extra 500 6 секций</t>
   </si>
   <si>
     <t>B350 - 8</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 8 секций</t>
   </si>
   <si>
     <t>STYLEEXTRA50008</t>
   </si>
   <si>
     <t>Радиатор биметаллический Global Style Extra 500 8 секций</t>
   </si>
   <si>
     <t>S500 - 10</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 500 10 секций</t>
   </si>
   <si>
+    <t>M500 - 8</t>
+  </si>
+  <si>
+    <t>Радиатор биметаллический RIFAR Monolit 500 8 секций</t>
+  </si>
+  <si>
     <t>82489</t>
   </si>
   <si>
     <t>Радиатор биметаллический Rommer Profi BM 500 8 секций</t>
-  </si>
-[...4 lines deleted...]
-    <t>Радиатор биметаллический RIFAR Monolit 500 8 секций</t>
   </si>
   <si>
     <t>SRB-0310-050010</t>
   </si>
   <si>
     <t>Радиатор биметаллический Stout Space 500 10 секций</t>
   </si>
   <si>
     <t>B350 - 10</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR BASE 350 10 секций</t>
   </si>
   <si>
     <t>STYLEEXTRA50010</t>
   </si>
   <si>
     <t>Радиатор биметаллический Global Style Extra 500 10 секций</t>
   </si>
   <si>
     <t>S500 - 12</t>
   </si>
   <si>
     <t>Радиатор биметаллический RIFAR Supremo 500 12 секций</t>
   </si>
@@ -1556,51 +1556,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=316" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7181" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14263" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14563" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3060" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7169" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7203" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7204" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7170" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7182" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14264" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14564" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3061" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3062" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7171" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=318" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7183" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14265" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14565" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14566" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3063" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7206" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7172" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7184" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14266" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14567" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3064" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7207" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7173" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7185" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14267" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3066" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=11564" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=11561" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7187" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3054" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14269" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=311" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7208" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14580" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14581" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7188" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3055" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14270" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=312" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7209" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7210" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14582" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7189" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3056" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14271" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7211" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14583" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3057" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7190" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14272" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3058" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7191" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14273" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7212" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14584" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3065" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=11562" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7175" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14592" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7213" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4953" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14954" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7176" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14593" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7214" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4954" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14955" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14956" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7177" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14594" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7215" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4955" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14957" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7178" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14595" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7216" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4956" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14958" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7179" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14596" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7217" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4957" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=11563" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7218" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4947" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14604" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2409" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7219" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4948" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14605" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2410" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7220" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4949" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14606" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2411" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2412" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7221" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4950" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14607" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14608" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7222" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4951" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2279" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2280" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2281" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2282" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2283" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2258" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2259" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2260" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2261" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-14-sektsiy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=316" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7181" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14263" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14563" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3060" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7169" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7203" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7204" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7170" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7182" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14264" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14564" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3061" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3062" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7205" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7171" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=318" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7183" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14265" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14565" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14566" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3063" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7206" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7172" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7184" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14266" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350/?sku=14567" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3064" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350/?sku=7207" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=7173" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350/?sku=7185" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350/?sku=14267" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350/?sku=3066" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500/?sku=11564" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200/?sku=11561" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3054" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7187" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14269" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=311" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7208" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14580" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14581" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3055" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7188" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14270" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=312" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7209" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7210" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14582" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3056" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7189" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14271" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7211" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14583" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3057" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7190" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14272" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3058" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500/?sku=7191" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500/?sku=14273" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500/?sku=7212" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500/?sku=14584" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500/?sku=3065" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350/?sku=11562" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7175" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14592" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7213" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4953" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=301" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14954" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7176" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14593" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7214" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4954" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=302" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14955" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14956" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7177" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14594" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7215" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4955" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=303" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14957" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7178" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14595" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7216" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4956" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=304" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500/?sku=14958" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500/?sku=7179" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350/?sku=14596" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350/?sku=7217" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-350/?sku=4957" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500/?sku=11563" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7218" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4947" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14604" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2409" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7219" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4948" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14605" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2410" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7220" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4949" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14606" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2411" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2412" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7221" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4950" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14607" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500/?sku=14608" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200/?sku=2413" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500/?sku=7222" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-ventil-500/?sku=4951" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2279" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2280" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2281" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2282" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350/?sku=2283" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2258" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2259" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2260" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2261" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-alp-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-supremo-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-stout-space-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-profi-bm-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-extra-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-monolit-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rommer-optima-bm-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-global-style-plus-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-bimetallicheskie/radiator-bimetallicheskiy-rifar-base-ventil-500-14-sektsiy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D294" sqref="D294"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1641,51 +1641,51 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
         <v>940</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>4120</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
         <v>7440</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
@@ -1753,51 +1753,51 @@
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
         <v>2999</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>6180</v>
+        <v>6304</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
         <v>1116</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
@@ -1879,51 +1879,51 @@
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="11">
         <v>4498</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="11">
-        <v>8240</v>
+        <v>8405</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="11">
         <v>14880</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>48</v>
@@ -1991,51 +1991,51 @@
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="11">
         <v>5998</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="11">
-        <v>10300</v>
+        <v>10506</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="11">
         <v>18600</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>64</v>
@@ -2103,51 +2103,51 @@
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="11">
         <v>7497</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="11">
-        <v>12360</v>
+        <v>12607</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="11">
         <v>26040</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>80</v>
@@ -2201,135 +2201,135 @@
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="11">
         <v>8996</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="11">
-        <v>14420</v>
+        <v>14708</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="11">
         <v>18760</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="11">
         <v>13160</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="11">
         <v>15400</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D52" s="11">
-        <v>3760</v>
+        <v>796</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="11">
-        <v>796</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="11">
-        <v>4200</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="11">
         <v>1360</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>105</v>
@@ -2355,79 +2355,79 @@
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="11">
         <v>7520</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="11">
-        <v>3182</v>
+        <v>5440</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="11">
-        <v>5440</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="11">
-        <v>6300</v>
+        <v>6426</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="11">
         <v>4480</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>119</v>
@@ -2453,79 +2453,79 @@
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="11">
         <v>15040</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="11">
-        <v>4774</v>
+        <v>8160</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="11">
-        <v>8160</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="11">
-        <v>8400</v>
+        <v>8568</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="11">
         <v>6720</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>133</v>
@@ -2565,79 +2565,79 @@
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="11">
         <v>18800</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="11">
-        <v>6365</v>
+        <v>10880</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="11">
-        <v>10880</v>
+        <v>6365</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="11">
-        <v>10500</v>
+        <v>10710</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="11">
         <v>11200</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>149</v>
@@ -2677,51 +2677,51 @@
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="11">
         <v>7956</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="11">
-        <v>12600</v>
+        <v>12852</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="11">
         <v>16320</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>161</v>
@@ -2845,51 +2845,51 @@
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D93" s="11">
         <v>5640</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D94" s="11">
-        <v>6330</v>
+        <v>6457</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D95" s="11">
         <v>674</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>184</v>
@@ -2971,51 +2971,51 @@
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D102" s="11">
         <v>4560</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D103" s="11">
-        <v>8430</v>
+        <v>8599</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>199</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D104" s="11">
         <v>4039</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>202</v>
@@ -3055,65 +3055,65 @@
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>207</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D108" s="11">
         <v>6840</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D109" s="11">
-        <v>10530</v>
+        <v>10741</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D110" s="11">
-        <v>12630</v>
+        <v>12883</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>213</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D111" s="11">
         <v>5386</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>216</v>
@@ -3153,51 +3153,51 @@
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D115" s="11">
         <v>9120</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>223</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D116" s="11">
-        <v>14730</v>
+        <v>15025</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>225</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D117" s="11">
         <v>6732</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>228</v>
@@ -3251,51 +3251,51 @@
     <row r="122" spans="1:4">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D122" s="11">
         <v>13680</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>237</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D123" s="11">
-        <v>16830</v>
+        <v>17167</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D124" s="11">
         <v>8078</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>241</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>242</v>
@@ -3363,51 +3363,51 @@
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D130" s="11">
         <v>2999</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="11">
-        <v>4120</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D132" s="11">
         <v>6530</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>54</v>
@@ -3769,51 +3769,51 @@
     <row r="159" spans="1:4">
       <c r="A159" s="4">
         <v>153</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D159" s="11">
         <v>4498</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4">
         <v>154</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D160" s="11">
-        <v>6180</v>
+        <v>6304</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="4">
         <v>155</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D161" s="11">
         <v>7440</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="4">
         <v>156</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>70</v>
@@ -3937,51 +3937,51 @@
     <row r="171" spans="1:4">
       <c r="A171" s="4">
         <v>165</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D171" s="11">
         <v>5998</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4">
         <v>166</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D172" s="11">
-        <v>8240</v>
+        <v>8405</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="4">
         <v>167</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D173" s="11">
         <v>11160</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="4">
         <v>168</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>84</v>
@@ -4077,149 +4077,149 @@
     <row r="181" spans="1:4">
       <c r="A181" s="4">
         <v>175</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D181" s="11">
         <v>26320</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="4">
         <v>176</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>325</v>
       </c>
       <c r="D182" s="11">
-        <v>8430</v>
+        <v>8599</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="4">
         <v>177</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>108</v>
+        <v>227</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>109</v>
+        <v>228</v>
       </c>
       <c r="D183" s="11">
-        <v>7520</v>
+        <v>24730</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4">
         <v>178</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>227</v>
+        <v>108</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>228</v>
+        <v>109</v>
       </c>
       <c r="D184" s="11">
-        <v>24730</v>
+        <v>7520</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="4">
         <v>179</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D185" s="11">
         <v>21210</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="4">
         <v>180</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D186" s="11">
         <v>14880</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="4">
         <v>181</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D187" s="11">
-        <v>10530</v>
+        <v>10741</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4">
         <v>182</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>121</v>
+        <v>242</v>
       </c>
       <c r="D188" s="11">
-        <v>11280</v>
+        <v>28450</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4">
         <v>183</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>241</v>
+        <v>120</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>242</v>
+        <v>121</v>
       </c>
       <c r="D189" s="11">
-        <v>28450</v>
+        <v>11280</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4">
         <v>184</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D190" s="11">
         <v>24970</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="4">
         <v>185</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>184</v>
@@ -4231,499 +4231,499 @@
     <row r="192" spans="1:4">
       <c r="A192" s="4">
         <v>186</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D192" s="11">
         <v>18600</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
         <v>187</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>211</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>327</v>
       </c>
       <c r="D193" s="11">
-        <v>12630</v>
+        <v>12883</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
         <v>188</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>123</v>
+        <v>328</v>
       </c>
       <c r="D194" s="11">
-        <v>15040</v>
+        <v>14320</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
         <v>189</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>51</v>
+        <v>122</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>328</v>
+        <v>123</v>
       </c>
       <c r="D195" s="11">
-        <v>14320</v>
+        <v>15040</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
         <v>190</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>252</v>
+        <v>290</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>22</v>
+        <v>291</v>
       </c>
       <c r="D196" s="11">
-        <v>4400</v>
+        <v>28730</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
         <v>191</v>
       </c>
       <c r="B197" s="9" t="s">
-        <v>49</v>
+        <v>189</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>50</v>
+        <v>190</v>
       </c>
       <c r="D197" s="11">
-        <v>10720</v>
+        <v>13570</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="4">
         <v>192</v>
       </c>
       <c r="B198" s="9" t="s">
-        <v>290</v>
+        <v>252</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>291</v>
+        <v>22</v>
       </c>
       <c r="D198" s="11">
-        <v>28730</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="4">
         <v>193</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>189</v>
+        <v>49</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>190</v>
+        <v>50</v>
       </c>
       <c r="D199" s="11">
-        <v>13570</v>
+        <v>10720</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="4">
         <v>194</v>
       </c>
       <c r="B200" s="9" t="s">
-        <v>249</v>
+        <v>63</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>250</v>
+        <v>64</v>
       </c>
       <c r="D200" s="11">
-        <v>9930</v>
+        <v>22320</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
         <v>195</v>
       </c>
       <c r="B201" s="9" t="s">
-        <v>63</v>
+        <v>223</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>64</v>
+        <v>329</v>
       </c>
       <c r="D201" s="11">
-        <v>22320</v>
+        <v>15025</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
         <v>196</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>223</v>
+        <v>249</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>329</v>
+        <v>250</v>
       </c>
       <c r="D202" s="11">
-        <v>14730</v>
+        <v>9930</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
         <v>197</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D203" s="11">
         <v>18800</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
         <v>198</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>201</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D204" s="11">
         <v>17290</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
         <v>199</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>262</v>
+        <v>73</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>263</v>
+        <v>74</v>
       </c>
       <c r="D205" s="11">
-        <v>13690</v>
+        <v>7497</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="4">
         <v>200</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D206" s="11">
-        <v>7497</v>
+        <v>26040</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="4">
         <v>201</v>
       </c>
       <c r="B207" s="9" t="s">
-        <v>77</v>
+        <v>237</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>78</v>
+        <v>330</v>
       </c>
       <c r="D207" s="11">
-        <v>26040</v>
+        <v>17167</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4">
         <v>202</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>330</v>
+        <v>263</v>
       </c>
       <c r="D208" s="11">
-        <v>16830</v>
+        <v>13690</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="4">
         <v>203</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>150</v>
+        <v>59</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>151</v>
+        <v>60</v>
       </c>
       <c r="D209" s="11">
-        <v>22560</v>
+        <v>10506</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
         <v>204</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>59</v>
+        <v>179</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>60</v>
+        <v>331</v>
       </c>
       <c r="D210" s="11">
-        <v>10300</v>
+        <v>6457</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
         <v>205</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>331</v>
+        <v>151</v>
       </c>
       <c r="D211" s="11">
-        <v>6330</v>
+        <v>22560</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
         <v>206</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D212" s="11">
         <v>21010</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
         <v>207</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D213" s="11">
         <v>17450</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
         <v>208</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D214" s="11">
-        <v>12360</v>
+        <v>12607</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4">
         <v>209</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D215" s="11">
         <v>17900</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
         <v>210</v>
       </c>
       <c r="B216" s="9" t="s">
-        <v>264</v>
+        <v>65</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="D216" s="11">
-        <v>6600</v>
+        <v>13400</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
         <v>211</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>65</v>
+        <v>264</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="D217" s="11">
-        <v>13400</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D218" s="11">
         <v>8996</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>213</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>145</v>
+        <v>333</v>
       </c>
       <c r="D219" s="11">
-        <v>10500</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>333</v>
+        <v>145</v>
       </c>
       <c r="D220" s="11">
-        <v>3182</v>
+        <v>10710</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D221" s="11">
-        <v>14420</v>
+        <v>14708</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>216</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D222" s="11">
-        <v>12600</v>
+        <v>12852</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="4">
         <v>217</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D223" s="11">
-        <v>14700</v>
+        <v>14994</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
         <v>218</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D224" s="11">
-        <v>4200</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4">
         <v>219</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D225" s="11">
-        <v>6300</v>
+        <v>6426</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4">
         <v>220</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D226" s="11">
         <v>21480</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
         <v>221</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>56</v>
@@ -4735,202 +4735,202 @@
     <row r="228" spans="1:4">
       <c r="A228" s="4">
         <v>222</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D228" s="11">
         <v>16080</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
         <v>223</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D229" s="11">
-        <v>8400</v>
+        <v>8568</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
         <v>224</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>335</v>
       </c>
       <c r="D230" s="11">
         <v>7360</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
         <v>225</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D231" s="11">
         <v>11000</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4">
         <v>226</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D232" s="11">
         <v>18760</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4">
         <v>227</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D233" s="11">
         <v>4774</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
         <v>228</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>337</v>
       </c>
       <c r="D234" s="11">
         <v>11040</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>229</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D235" s="11">
         <v>13200</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D236" s="11">
         <v>5440</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D237" s="11">
         <v>6365</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D238" s="11">
         <v>14720</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>292</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D239" s="11">
         <v>15400</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="9" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D240" s="11">
         <v>8160</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4">
         <v>235</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D241" s="11">
         <v>7956</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="4">
         <v>236</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>148</v>
@@ -4939,54 +4939,54 @@
         <v>339</v>
       </c>
       <c r="D242" s="11">
         <v>18400</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>299</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D243" s="11">
         <v>4480</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
         <v>238</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D244" s="11">
         <v>10880</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
         <v>239</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D245" s="11">
         <v>9547</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
         <v>240</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>187</v>