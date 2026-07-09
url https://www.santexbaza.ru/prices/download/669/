--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -553,79 +553,79 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>3939</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>3953</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>4046</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>2582</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>