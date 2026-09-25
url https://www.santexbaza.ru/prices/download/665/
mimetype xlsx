--- v0 (2026-08-10)
+++ v1 (2026-09-25)
@@ -7,425 +7,590 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$74</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Сервопривод</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>M315NC</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 230V M315NC Zeissler</t>
+  </si>
+  <si>
+    <t>RTE-0010-024001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 24 В Rommer</t>
+  </si>
+  <si>
+    <t>69011051</t>
+  </si>
+  <si>
+    <t>Головка термоэлектрическая ТE3010 (230 V)  thermo tekna LUXOR</t>
+  </si>
+  <si>
+    <t>RTE-0010-024002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 24 В Rommer</t>
+  </si>
+  <si>
+    <t>ES01.00</t>
+  </si>
+  <si>
+    <t>Сервопривод для клапана трёхточечный 230 V, 120 с Elsen</t>
+  </si>
+  <si>
+    <t>10029674</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально отрытый 22CX230NA2 Watts</t>
+  </si>
+  <si>
+    <t>13683651001</t>
+  </si>
+  <si>
+    <t>Сервопривод UNI 230 В Рехау</t>
+  </si>
+  <si>
+    <t>RVM-0005-024001</t>
+  </si>
+  <si>
+    <t>Сервопривод 24V 120s Rommer</t>
+  </si>
+  <si>
+    <t>RTE-0010-230001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 230 В Rommer</t>
+  </si>
+  <si>
+    <t>1012425</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (230 V) нормально открытый  Oventrop</t>
+  </si>
+  <si>
+    <t>371K0230</t>
+  </si>
+  <si>
+    <t>Сервопривод для клапана с контролем постоянной температуры Uni-fitt</t>
+  </si>
+  <si>
+    <t>370P0230</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический трехточечный 230 В Uni-Fitt</t>
+  </si>
+  <si>
+    <t>RTE-0010-230002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 230 В Rommer</t>
+  </si>
+  <si>
     <t>702361</t>
   </si>
   <si>
     <t>Сервопривод термоэлектрический 220В Varmann</t>
   </si>
   <si>
+    <t>VT.TE3040.0.220</t>
+  </si>
+  <si>
+    <t>Сервопривод нормально закрытый 220 В, 2 контакта Valtec</t>
+  </si>
+  <si>
     <t>M66341.37</t>
   </si>
   <si>
     <t>Сервопривод со встроенным электронным термостатом 10-90°C Meibes</t>
   </si>
   <si>
     <t>SVM-0005-230001</t>
   </si>
   <si>
     <t>Сервопривод 230V Stout</t>
   </si>
   <si>
-    <t>VT.TE3040.0.220</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">tech-stt-230-2t </t>
   </si>
   <si>
     <t>Сервопривод нормально закрытый STT-230/2t Tech</t>
   </si>
   <si>
-    <t>69011051</t>
-[...14 lines deleted...]
-    <t>Сервопривод 24V 120s Rommer</t>
+    <t>SVM-0005-024001</t>
+  </si>
+  <si>
+    <t>Сервопривод 24V Stout</t>
+  </si>
+  <si>
+    <t>tech-stt-230-2s</t>
+  </si>
+  <si>
+    <t>Сервопривод нормально закрытый STT-230/2S Tech</t>
+  </si>
+  <si>
+    <t>465E0000</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально открытый Control T Uni-Fitt</t>
+  </si>
+  <si>
+    <t>10029672</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально отрытый 22CX24NA2 Watts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13683661001 </t>
+  </si>
+  <si>
+    <t>Сервопривод UNI 24 В Рехау</t>
+  </si>
+  <si>
+    <t>M66341</t>
+  </si>
+  <si>
+    <t>Электрический трехпозиционный сервопривод Meibes</t>
+  </si>
+  <si>
+    <t>1012416</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально закрытый  Oventrop</t>
+  </si>
+  <si>
+    <t>465S1000</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый Control T Uni-Fitt</t>
+  </si>
+  <si>
+    <t>SVM-0005-230016</t>
+  </si>
+  <si>
+    <t>Сервопривод для смесительных клапанов Stout</t>
+  </si>
+  <si>
+    <t>10029671</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 22CX230NC2 Watts</t>
+  </si>
+  <si>
+    <t>1012426</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (24 V) нормально открытый  Oventrop</t>
+  </si>
+  <si>
+    <t>M66341.12</t>
+  </si>
+  <si>
+    <t>Сервопривод со встроенным погодозависимым контроллером Meibes</t>
+  </si>
+  <si>
+    <t>M66341RU</t>
+  </si>
+  <si>
+    <t>Электрический трехпозиционный сервопривод 10 Нм Meibes</t>
+  </si>
+  <si>
+    <t>1012415</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический "Aktop T 2P" (230 V) нормально закрытый  Oventrop</t>
+  </si>
+  <si>
+    <t>SVM-0025-230017</t>
+  </si>
+  <si>
+    <t>Сервопривод для смесительных клапанов с датчиком для фиксированной регулировки температуры Stout</t>
+  </si>
+  <si>
+    <t>372S0230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сервопривод для клапана трёхточечный 230 V, 5 Нм, 120 с Uni-fitt </t>
+  </si>
+  <si>
+    <t>10029673</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 22CX24NC2 Watts</t>
+  </si>
+  <si>
+    <t>10025872</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический нормально закрытый 26LC230NC2 Watts</t>
+  </si>
+  <si>
+    <t>STE-0010-024001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 24 В STOUT</t>
+  </si>
+  <si>
+    <t>RVM-0005-230001</t>
+  </si>
+  <si>
+    <t>Сервопривод 230V 120s Rommer</t>
+  </si>
+  <si>
+    <t>STE-0010-024002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 24 В STOUT</t>
+  </si>
+  <si>
+    <t>STE-0010-230001</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально закрытый 230 В STOUT</t>
+  </si>
+  <si>
+    <t>STE-0010-230002</t>
+  </si>
+  <si>
+    <t>Привод термоэлектрический, компактный, нормально открытый 230 В STOUT</t>
+  </si>
+  <si>
+    <t>ESBE</t>
+  </si>
+  <si>
+    <t>12101200</t>
+  </si>
+  <si>
+    <t>Привод ARA 651 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12101300</t>
+  </si>
+  <si>
+    <t>Привод ARA 661 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12520200</t>
+  </si>
+  <si>
+    <t>Привод поворотный ARA 659 пропорц. ESBE</t>
+  </si>
+  <si>
+    <t>12052000</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 95-2 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12052600</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 98 2-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12050600</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 92 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12051800</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 94М 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12051900</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 95 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12052100</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 95-2М 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12052200</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 95М 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12052300</t>
+  </si>
+  <si>
+    <t>Контроллер-привод поворотный 96 3-точ. ESBE</t>
+  </si>
+  <si>
+    <t>12101600</t>
+  </si>
+  <si>
+    <t>Привод ARA 642 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12120900</t>
+  </si>
+  <si>
+    <t>Привод ARA 655 2-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12120700</t>
+  </si>
+  <si>
+    <t>Привод ARA 635 2-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12101700</t>
+  </si>
+  <si>
+    <t>Привод ARA 652 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12100300</t>
+  </si>
+  <si>
+    <t>Привод ARA 663 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12101400</t>
+  </si>
+  <si>
+    <t>Привод ARA 671 3-точечный для клапанов VRG и VRB ESBE</t>
+  </si>
+  <si>
+    <t>12520100</t>
+  </si>
+  <si>
+    <t>Привод поворотный ARA 639 пропорц. ESBE</t>
+  </si>
+  <si>
+    <t>12720100</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRA 111 для поддержания заданной температуры теплого пола и ГВС ESBE</t>
+  </si>
+  <si>
+    <t>12742100</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRA 121 поворотный ESBE</t>
+  </si>
+  <si>
+    <t>12660100</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRB 111 для GSM-модуля ESBE</t>
+  </si>
+  <si>
+    <t>12662200</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRB 122 для GSM-модуля ESBE</t>
+  </si>
+  <si>
+    <t>12820100</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRC 111 поворотный ESBE</t>
+  </si>
+  <si>
+    <t>12601500</t>
+  </si>
+  <si>
+    <t>Контроллер-привод 90С-1А с погодозависимой автоматикой ESBE</t>
+  </si>
+  <si>
+    <t>12682200</t>
+  </si>
+  <si>
+    <t>Контроллер-привод CRD 122 поворотный ESBE</t>
   </si>
   <si>
     <t>13022400</t>
   </si>
   <si>
     <t>Комплект из клапана VRG и привод ARA 661 1" ESBE</t>
-  </si>
-[...184 lines deleted...]
-    <t>Привод термоэлектрический, компактный, нормально открытый 230 В STOUT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBBCADF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8E0ED"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -704,749 +869,1147 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-termoelektrichesiy-220v-varmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/privod-so-vstroennim-elektronnim-termostatom-10-19c-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-220-v-2-kontakta-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-230v-m315nc-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302t-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/klapany-smesitelnye/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-120-s-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-s-kontrolem-postoyannoy-temperatury-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302s-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/servoprivod-so-vstroennym-pogodozavisimym-kontrollerom-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-5-nm-120-s-uni-fitt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-10-nm-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-s-datchikom-dlya-fiksirovannoy-regulirovki-temperatury-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-230v-m315nc-zeissler/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/golovka-termoelektricheskaya-te3010-230-v-thermo-tekna-luxor/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-120-s-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx230na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-230-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-s-kontrolem-postoyannoy-temperatury-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-trekhtochechnyy-230-v-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-termoelektrichesiy-220v-varmann/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-220-v-2-kontakta-valtec/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/privod-so-vstroennim-elektronnim-termostatom-10-19c-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302t-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-24v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-normalno-zakrytyy-stt-2302s-tech/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otkrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-otrytyy-22cx24na2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-uni-24-v-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-zakrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-control-t-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-24-v-normalno-otkrytyy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/servoprivod-so-vstroennym-pogodozavisimym-kontrollerom-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-meibes/elektricheskiy-trekhpozitsionnyy-servoprivod-10-nm-meibes/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-aktop-t-2p-230-v-oventrop_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-smesitelnykh-klapanov-s-datchikom-dlya-fiksirovannoy-regulirovki-temperatury-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-dlya-klapana-tryokhtochechnyy-230-v-5-nm-120-s-uni-fitt-/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-22cx24nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-normalno-zakrytyy-26lc230nc2-watts/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/servoprivod-230v-120s-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-24-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-zakrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/privod-termoelektricheskiy-kompaktnyy-normalno-otkrytyy-230-v-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-651-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-661-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-povorotnyy-ara-659-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-95-2-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-98-2-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-92-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-94m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-95-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-95-2m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-95m-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-povorotnyy-96-3-toch-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-642-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-655-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-635-2-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-652-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-663-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-ara-671-3-tochechnyy-dlya-klapanov-vrg-i-vrb-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/privod-povorotnyy-ara-639-proports-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-cra-111-dlya-podderzhaniya-zadannoy-temperatury-teplogo-pola-i-gvs-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-cra-121-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-crb-111-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-crb-122-dlya-gsm-modulya-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-crc-111-povorotnyy-esbe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-s-pogodozavisimoy-avtomatikoy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/kontroller-privod-crd-122-povorotnyy-esbe/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/pribory-upravleniya-i-avtomatika/servoprivod/elektroprivody/komplekt-iz-klapana-vrg-i-privod-ara-661-1-esbe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D48" sqref="D48"/>
+      <selection activeCell="D75" sqref="D75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="5"/>
-[...1 lines deleted...]
-      <c r="D5" s="10"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="11"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="10">
-        <v>3680</v>
+      <c r="D7" s="11">
+        <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="10">
-        <v>35000</v>
+      <c r="D8" s="11">
+        <v>911</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="10">
-        <v>15764</v>
+      <c r="D9" s="11">
+        <v>3500</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="10">
-        <v>4090</v>
+      <c r="D10" s="11">
+        <v>911</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="D11" s="10">
-        <v>800</v>
+      <c r="D11" s="11">
+        <v>11261</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="6" t="s">
+      <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="10">
-        <v>911</v>
+      <c r="D12" s="11">
+        <v>3300</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="D13" s="10">
-        <v>3500</v>
+      <c r="D13" s="11">
+        <v>4494</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="D14" s="10">
-        <v>3500</v>
+      <c r="D14" s="11">
+        <v>6698</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="D15" s="10">
-        <v>911</v>
+      <c r="D15" s="11">
+        <v>718</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="D16" s="10">
-        <v>6698</v>
+      <c r="D16" s="11">
+        <v>5490</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
-      <c r="B17" s="8" t="s">
+      <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="10">
-        <v>35000</v>
+      <c r="D17" s="11">
+        <v>15030</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
-      <c r="B18" s="8" t="s">
+      <c r="B18" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C18" s="6" t="s">
+      <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="D18" s="10">
-        <v>718</v>
+      <c r="D18" s="11">
+        <v>14394</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
-      <c r="B19" s="8" t="s">
+      <c r="B19" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="6" t="s">
+      <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="10">
-        <v>11261</v>
+      <c r="D19" s="11">
+        <v>718</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
-      <c r="B20" s="8" t="s">
+      <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="10">
-        <v>3300</v>
+      <c r="D20" s="11">
+        <v>3680</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
-      <c r="B21" s="8" t="s">
+      <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="10">
-        <v>6039</v>
+      <c r="D21" s="11">
+        <v>4090</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="6" t="s">
+      <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="10">
-        <v>13765</v>
+      <c r="D22" s="11">
+        <v>35000</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="D23" s="10">
-        <v>4494</v>
+      <c r="D23" s="11">
+        <v>15764</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
-      <c r="B24" s="8" t="s">
+      <c r="B24" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D24" s="10">
-        <v>718</v>
+      <c r="D24" s="11">
+        <v>3500</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="D25" s="10">
-        <v>14394</v>
+      <c r="D25" s="11">
+        <v>15626</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
-      <c r="B26" s="8" t="s">
+      <c r="B26" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C26" s="6" t="s">
+      <c r="C26" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D26" s="10">
-        <v>6039</v>
+      <c r="D26" s="11">
+        <v>3500</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
-      <c r="B27" s="8" t="s">
+      <c r="B27" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="D27" s="10">
-        <v>4494</v>
+      <c r="D27" s="11">
+        <v>2298</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
-      <c r="B28" s="8" t="s">
+      <c r="B28" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="C28" s="6" t="s">
+      <c r="C28" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D28" s="10">
-        <v>15626</v>
+      <c r="D28" s="11">
+        <v>3450</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
-      <c r="B29" s="8" t="s">
+      <c r="B29" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D29" s="10">
-        <v>3500</v>
+      <c r="D29" s="11">
+        <v>4494</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
-      <c r="B30" s="8" t="s">
+      <c r="B30" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="D30" s="10">
-        <v>2298</v>
+      <c r="D30" s="11">
+        <v>11114.52</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
-      <c r="B31" s="8" t="s">
+      <c r="B31" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="D31" s="10">
-        <v>11114.52</v>
+      <c r="D31" s="11">
+        <v>5490</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
-      <c r="B32" s="8" t="s">
+      <c r="B32" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="D32" s="10">
-        <v>3450</v>
+      <c r="D32" s="11">
+        <v>1996</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C33" s="6" t="s">
+      <c r="C33" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="D33" s="10">
-        <v>3150</v>
+      <c r="D33" s="11">
+        <v>25305</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="D34" s="10">
-        <v>6039</v>
+      <c r="D34" s="11">
+        <v>3150</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
-      <c r="B35" s="8" t="s">
+      <c r="B35" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C35" s="6" t="s">
+      <c r="C35" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="D35" s="10">
-        <v>57500</v>
+      <c r="D35" s="11">
+        <v>5429</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
-      <c r="B36" s="8" t="s">
+      <c r="B36" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C36" s="6" t="s">
+      <c r="C36" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="D36" s="10">
-        <v>25305</v>
+      <c r="D36" s="11">
+        <v>57500</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
-      <c r="B37" s="8" t="s">
+      <c r="B37" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C37" s="6" t="s">
+      <c r="C37" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="D37" s="10">
-        <v>1996</v>
+      <c r="D37" s="11">
+        <v>6744.5</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="B38" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="C38" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="D38" s="10">
-        <v>10938</v>
+      <c r="D38" s="11">
+        <v>5429</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
-      <c r="B39" s="8" t="s">
+      <c r="B39" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="C39" s="6" t="s">
+      <c r="C39" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="D39" s="10">
-        <v>3150</v>
+      <c r="D39" s="11">
+        <v>40101</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
-      <c r="B40" s="8" t="s">
+      <c r="B40" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="6" t="s">
+      <c r="C40" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="10">
-        <v>6744.5</v>
+      <c r="D40" s="11">
+        <v>10938</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
-      <c r="B41" s="8" t="s">
+      <c r="B41" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="C41" s="6" t="s">
+      <c r="C41" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D41" s="10">
-        <v>6039</v>
+      <c r="D41" s="11">
+        <v>3150</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
-      <c r="B42" s="8" t="s">
+      <c r="B42" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="C42" s="6" t="s">
+      <c r="C42" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="D42" s="10">
-        <v>40101</v>
+      <c r="D42" s="11">
+        <v>5120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
-      <c r="B43" s="8" t="s">
+      <c r="B43" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="C43" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="D43" s="10">
-        <v>5300</v>
+      <c r="D43" s="11">
+        <v>2765</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
-      <c r="B44" s="8" t="s">
+      <c r="B44" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="C44" s="6" t="s">
+      <c r="C44" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="D44" s="10">
-        <v>2765</v>
+      <c r="D44" s="11">
+        <v>5300</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
-      <c r="B45" s="8" t="s">
+      <c r="B45" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="C45" s="6" t="s">
+      <c r="C45" s="7" t="s">
         <v>84</v>
       </c>
-      <c r="D45" s="10">
-        <v>5120</v>
+      <c r="D45" s="11">
+        <v>2765</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
-      <c r="B46" s="8" t="s">
+      <c r="B46" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C46" s="6" t="s">
+      <c r="C46" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="D46" s="10">
-        <v>2765</v>
+      <c r="D46" s="11">
+        <v>2458</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
-      <c r="B47" s="8" t="s">
+      <c r="B47" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="C47" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="D47" s="10">
-        <v>2458</v>
+      <c r="D47" s="11">
+        <v>2765</v>
       </c>
     </row>
     <row r="48" spans="1:4">
-      <c r="A48" s="4">
-[...2 lines deleted...]
-      <c r="B48" s="8" t="s">
+      <c r="A48" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="C48" s="6" t="s">
+      <c r="B48" s="6"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="11"/>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="4">
+        <v>1</v>
+      </c>
+      <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D48" s="10">
-        <v>2765</v>
+      <c r="C50" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D50" s="11">
+        <v>15718.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="4">
+        <v>2</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D51" s="11">
+        <v>15718.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="4">
+        <v>3</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" s="11">
+        <v>18524.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="4">
+        <v>4</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D53" s="11">
+        <v>20212.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="4">
+        <v>5</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D54" s="11">
+        <v>32422.64</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="4">
+        <v>6</v>
+      </c>
+      <c r="B55" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D55" s="11">
+        <v>25301.84</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="4">
+        <v>7</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D56" s="11">
+        <v>29081.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="4">
+        <v>8</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D57" s="11">
+        <v>20212.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="4">
+        <v>9</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D58" s="11">
+        <v>29081.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="4">
+        <v>10</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D59" s="11">
+        <v>29081.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="4">
+        <v>11</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D60" s="11">
+        <v>25761.84</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="4">
+        <v>12</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D61" s="11">
+        <v>25200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="4">
+        <v>13</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D62" s="11">
+        <v>25301.84</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="4">
+        <v>14</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D63" s="11">
+        <v>24593.44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="4">
+        <v>15</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D64" s="11">
+        <v>25394.76</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="4">
+        <v>16</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D65" s="11">
+        <v>21868.4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="4">
+        <v>17</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D66" s="11">
+        <v>21871.16</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="4">
+        <v>18</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D67" s="11">
+        <v>25969.76</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="4">
+        <v>19</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D68" s="11">
+        <v>40256.44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="4">
+        <v>20</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D69" s="11">
+        <v>56807.24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="4">
+        <v>21</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D70" s="11">
+        <v>57832.12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="4">
+        <v>22</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D71" s="11">
+        <v>70603.56</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="4">
+        <v>23</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D72" s="11">
+        <v>42045.84</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="4">
+        <v>24</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D73" s="11">
+        <v>69286.12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="4">
+        <v>25</v>
+      </c>
+      <c r="B74" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D74" s="11">
+        <v>80538.64</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="4">
+        <v>26</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D75" s="11">
+        <v>35000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D47"/>
+  <autoFilter ref="B6:D74"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A48:D48"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="C48" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_67"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>