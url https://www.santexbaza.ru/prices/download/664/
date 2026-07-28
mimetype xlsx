--- v0 (2026-05-09)
+++ v1 (2026-07-28)
@@ -94,60 +94,60 @@
   <si>
     <t>88.21.020</t>
   </si>
   <si>
     <t>Присоединительный узел прямой конический 3/4" Comisa</t>
   </si>
   <si>
     <t>88.21.025</t>
   </si>
   <si>
     <t>Присоединительный узел угловой конический 3/4" Comisa</t>
   </si>
   <si>
     <t>1240737 1001</t>
   </si>
   <si>
     <t>Присоединительный узел угловой G 1/2" x G 3/4" Rehau</t>
   </si>
   <si>
     <t>Универсальный узел нижнего подключения с термоголовкой белый Austemlux duo</t>
   </si>
   <si>
     <t>Универсальный узел нижнего подключения с термоголовкой черный Austemlux duo</t>
   </si>
   <si>
+    <t>1015814</t>
+  </si>
+  <si>
+    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
+  </si>
+  <si>
     <t>SVH-0004-000020</t>
   </si>
   <si>
     <t>Присоединительный узел Н-образный угловой 3/4" STOUT</t>
-  </si>
-[...4 lines deleted...]
-    <t>Присоединительный узел угловой 3/4"НГ x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1 2407111001</t>
   </si>
   <si>
     <t>Комплект резьбозажимных ниппелей 1/2х3/4 Rehau</t>
   </si>
   <si>
     <t>1015883</t>
   </si>
   <si>
     <t>Присоединительный узел прямой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1015884</t>
   </si>
   <si>
     <t>Присоединительный узел угловой 1/2"НР x 3/4"НР Multiflex F Oventrop</t>
   </si>
   <si>
     <t>1013361</t>
   </si>
   <si>
     <t>Насадка присоединительная "Duo" с функцией отключения Oventrop</t>
   </si>
@@ -629,51 +629,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-khrom-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-belyy-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-chernyy-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/komplekt-rezbozazhimnykh-nippeley-12kh34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-r-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-khrom-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-pryamoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-pryamoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-konicheskiy-34-comisa/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-g-12-x-g-34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-belyy-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/universalnyy-uzel-nizhnego-podklyucheniya-s-termogolovkoy-chernyy-austemlux-duo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-34ng-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/prisoedinitelnyy-uzel-n-obraznyy-uglovoy-34-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/multifleks-dlya-radiatorov/komplekt-rezbozazhimnykh-nippeley-12kh34-rehau/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-multiflex-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/nasadka-prisoedinitelnaya-duo-s-fuktsiey-otklyucheniya-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnaya-armatura-multiblok-t-prokhodnoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-zbu-34ng-x-34nr-multiflex-uglovoy-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-pryamoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12-kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-chernyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/soedinitel-obzhimnoy-15kh-34yek-belyy-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/uzel-perekrestnyy-uglovoy-34yek-x-34yek-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-radiatorov/prisoedinitelnyy-uzel-uglovoy-12nr-x-34nr-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/armatura-oventrop/armatura-dlya-otopitelnyh-priborov/prisoedinitelnye-uzly-multiflex-f/prisoedinitelnyy-uzel-pryamoy-34ng-x-34nr-multiflex-r-oventrop/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -728,51 +728,51 @@
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
         <v>962</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
         <v>4209</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
@@ -810,117 +810,117 @@
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
         <v>1290.76</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>3061</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="11">
         <v>12000</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="11">
         <v>12000</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="11">
-        <v>1161</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="11">
-        <v>4209</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11">
-        <v>538</v>
+        <v>548</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11">
         <v>4453</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>35</v>