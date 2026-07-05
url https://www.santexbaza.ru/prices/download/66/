--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -115,60 +115,60 @@
   <si>
     <t>SRA-0110-035012</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout Bravo 350 12 секций</t>
   </si>
   <si>
     <t>SRA-0110-035004</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout Bravo 350 4 секции</t>
   </si>
   <si>
     <t>Optima 500/04</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Rommer Optima 500 4 секции</t>
   </si>
   <si>
     <t>SRA-1310-050006</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout VEGA 500 6 секций 4 секции</t>
   </si>
   <si>
+    <t>SRA-0110-050012</t>
+  </si>
+  <si>
+    <t>Радиатор алюминиевый Stout Bravo 500 12 секций</t>
+  </si>
+  <si>
     <t>SRA-0110-050004</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout Bravo 500 4 секции</t>
-  </si>
-[...4 lines deleted...]
-    <t>Радиатор алюминиевый Stout Bravo 500 12 секций</t>
   </si>
   <si>
     <t>SRA-0310-035010</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout VEGA 350 10 секций 4 секции</t>
   </si>
   <si>
     <t>SRA-0110-035014</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout Bravo 350 14 секций</t>
   </si>
   <si>
     <t>Optima 500/06</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Rommer Optima 500 6 секций</t>
   </si>
   <si>
     <t>SRA-1310-050008</t>
   </si>
   <si>
     <t>Радиатор алюминиевый Stout VEGA 500 8 секций 4 секции</t>
   </si>
@@ -1013,51 +1013,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13765" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7125" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14178" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14184" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7119" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14920" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14936" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14921" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14937" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13760" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7126" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14179" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14185" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7120" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7121" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14922" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14938" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13761" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7127" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14180" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14186" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14181" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14187" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7122" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14923" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14939" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13762" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7128" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7129" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14182" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14188" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7123" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14924" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14940" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13763" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7156" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7109" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7114" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7115" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7110" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7111" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7116" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7112" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7117" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7118" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7113" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7157" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7137" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=11954" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7144" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7138" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7145" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7139" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7140" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7146" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7141" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7147" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7148" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7150" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7131" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7151" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7132" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7152" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7133" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7153" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7134" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7154" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7135" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7155" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-14-sektsiy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13765" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7125" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14178" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14184" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7119" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14920" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14936" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14921" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14937" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13760" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7126" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14179" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14185" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7120" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7121" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14922" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14938" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13761" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7127" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14180" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14186" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14181" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14187" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7122" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14923" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14939" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13762" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7128" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200/?sku=7129" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-350/?sku=14182" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-bravo-500/?sku=14188" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7123" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-350/?sku=14924" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-stout-vega-500/?sku=14940" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-optima-500/?sku=13763" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-350/?sku=7156" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7109" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7114" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7115" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7110" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7111" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7116" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7112" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7117" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7118" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus/?sku=7113" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminiveyy-global-iseo-500/?sku=7157" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7137" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=11954" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7144" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7138" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7145" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7139" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7140" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7146" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350/?sku=7141" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7147" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350/?sku=7148" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7150" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7131" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7151" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7132" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7152" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7133" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7153" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7134" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7154" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500/?sku=7135" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500/?sku=7155" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-200-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-plus-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-iseo-500-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-350-14-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-rommer-profi-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-4-sektsii/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-6-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-8-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-10-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-12-sektsiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/radiatory/radiatory-sektsionnye-alyuminievye/radiator-alyuminievyy-global-vox--r-500-14-sektsiy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D161" sqref="D161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1266,65 +1266,65 @@
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
         <v>6426</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>4800</v>
+        <v>14400</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>14400</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
         <v>14525</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
@@ -1400,54 +1400,54 @@
         <v>48</v>
       </c>
       <c r="D28" s="10">
         <v>16800</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D29" s="10">
         <v>17430</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D30" s="10">
         <v>4800</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="10">
         <v>7080</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>53</v>
@@ -1890,54 +1890,54 @@
         <v>22</v>
       </c>
       <c r="D63" s="10">
         <v>12000</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="10">
         <v>14160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D65" s="10">
         <v>14400</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>92</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D66" s="10">
         <v>12700</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>49</v>