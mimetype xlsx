--- v0 (2026-07-05)
+++ v1 (2026-08-22)
@@ -707,51 +707,51 @@
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
         <v>386667</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>675000</v>
+        <v>725000</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>5236</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>