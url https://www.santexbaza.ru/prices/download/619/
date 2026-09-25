--- v0 (2026-05-09)
+++ v1 (2026-09-25)
@@ -895,93 +895,93 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>725</v>
+        <v>783</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>1052</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>1657</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>2816</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
         <v>588</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
@@ -993,93 +993,93 @@
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
         <v>1364</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>789</v>
+        <v>851</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>1167</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>1784</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>3114</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
         <v>644</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
@@ -1147,121 +1147,121 @@
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
         <v>2640</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>729</v>
+        <v>787</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>1071</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>1677</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>2673</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>3972</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>6264</v>
+        <v>6765</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="10">
         <v>594</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
@@ -1273,121 +1273,121 @@
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="10">
         <v>1393</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="10">
-        <v>795</v>
+        <v>858</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="10">
-        <v>1184</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="10">
-        <v>1805</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="10">
-        <v>3043</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="10">
-        <v>4453</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="10">
-        <v>6954</v>
+        <v>7511</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="10">
         <v>652</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
@@ -1455,135 +1455,135 @@
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="10">
         <v>2744</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="10">
-        <v>1028</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="10">
-        <v>1556</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="10">
-        <v>2423</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="10">
-        <v>3750</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="10">
-        <v>1316</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="10">
-        <v>2021</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="10">
-        <v>3159</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="10">
         <v>1266</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>104</v>