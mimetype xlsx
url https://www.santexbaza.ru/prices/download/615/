--- v0 (2026-06-19)
+++ v1 (2026-09-29)
@@ -765,563 +765,563 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>2478</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>2690</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>3096</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>3374</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>9459</v>
+        <v>9648</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>12394</v>
+        <v>12642</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>16742</v>
+        <v>17077</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>21526</v>
+        <v>21957</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>32181</v>
+        <v>32824</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
-        <v>40187</v>
+        <v>40991</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
-        <v>78692</v>
+        <v>80266</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>138422</v>
+        <v>141191</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>256751</v>
+        <v>261886</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="11">
-        <v>9524</v>
+        <v>9714</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="11">
-        <v>12394</v>
+        <v>12642</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="11">
-        <v>16742</v>
+        <v>17077</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11">
-        <v>35442</v>
+        <v>36151</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="11">
-        <v>39605</v>
+        <v>40397</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7"/>
       <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>1</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D28" s="11">
-        <v>2353</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>2</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D29" s="11">
-        <v>2377</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>3</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D30" s="11">
-        <v>2456</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>4</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="11">
-        <v>2840</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>5</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="11">
-        <v>2990</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>6</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="11">
-        <v>6130</v>
+        <v>6253</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>7</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="11">
-        <v>6888</v>
+        <v>7026</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="11">
-        <v>6631</v>
+        <v>6764</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="11">
         <v>7694</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="11">
-        <v>10624</v>
+        <v>10836</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="11">
-        <v>12059</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>12</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="11">
-        <v>12394</v>
+        <v>12642</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>13</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="11">
-        <v>20222</v>
+        <v>20626</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>14</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="11">
-        <v>26745</v>
+        <v>27280</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>15</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="11">
-        <v>34790</v>
+        <v>35486</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>16</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="11">
-        <v>87965</v>
+        <v>89724</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>17</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="11">
-        <v>91538</v>
+        <v>93368</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>18</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="11">
-        <v>113067</v>
+        <v>115329</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D44"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A26:D26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>