--- v0 (2026-05-28)
+++ v1 (2026-07-22)
@@ -37,1802 +37,1802 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2947">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Конвекторы внутрипольные ASKON КВП-В</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>КВП-В 90/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/800</t>
+  </si>
+  <si>
+    <t>КВП-В 65/200/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 100/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/280/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/260</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2600</t>
+  </si>
+  <si>
     <t>КВП-В 90/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/4000</t>
   </si>
   <si>
     <t>КВП-В 90/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/1000</t>
   </si>
   <si>
     <t>КВП-В 90/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2000</t>
   </si>
   <si>
     <t>КВП-В 90/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4400</t>
   </si>
   <si>
     <t>КВП-В 90/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/2200</t>
   </si>
   <si>
-    <t>КВП-В 65/200/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/1400</t>
   </si>
   <si>
     <t>КВП-В 90/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/4200</t>
   </si>
   <si>
+    <t>КВП-В 150/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/280/600</t>
+  </si>
+  <si>
+    <t>КВП-В 130/170/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/170/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/3500</t>
   </si>
   <si>
-    <t>КВП-В 90/250/1600</t>
-[...92 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4800</t>
+    <t>КВП-В 90/220/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/4600</t>
+  </si>
+  <si>
+    <t>КВП-В 65/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/4500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4000</t>
+  </si>
+  <si>
+    <t>КВП-В 80/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/220/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/180</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/380/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/1400</t>
   </si>
   <si>
     <t>КВП-В 90/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/3400</t>
   </si>
   <si>
+    <t>КВП-В 100/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/170/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/2600</t>
   </si>
   <si>
-    <t>КВП-В 90/400/4500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/800</t>
   </si>
   <si>
     <t>КВП-В 90/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/3000</t>
   </si>
   <si>
+    <t>КВП-В 150/380/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/400/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/600</t>
   </si>
   <si>
-    <t>КВП-В 80/220/600</t>
-[...94 lines deleted...]
-  <si>
     <t>КВП-В 150/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/600</t>
   </si>
   <si>
-    <t>КВП-В 90/350/1400</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/350/1400</t>
+    <t>КВП-В 90/350/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3000</t>
   </si>
   <si>
     <t>КВП-В 90/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/380/4200</t>
   </si>
   <si>
+    <t>КВП-В 90/280/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3200</t>
+  </si>
+  <si>
     <t>КВП-В 90/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/1000</t>
   </si>
   <si>
+    <t>КВП-В 90/330/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/4600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/250</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 100/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/330/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/4600</t>
   </si>
   <si>
     <t>КВП-В 90/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1500</t>
   </si>
   <si>
+    <t>КВП-В 130/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/250/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/3800</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1500</t>
-[...76 lines deleted...]
-  <si>
     <t>КВП-В 150/330/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/600</t>
   </si>
   <si>
     <t>КВП-В 90/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/3600</t>
   </si>
   <si>
-    <t>КВП-В 90/220/4200</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2200</t>
+    <t>КВП-В 90/170/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/600</t>
   </si>
   <si>
     <t>КВП-В 90/380/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/380/600</t>
   </si>
   <si>
-    <t>КВП-В 65/380/600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 65/380/600</t>
+    <t>КВП-В 90/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 65/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/330/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 65/170/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/280</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2800</t>
   </si>
   <si>
     <t>КВП-В 90/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/4200</t>
   </si>
   <si>
     <t>КВП-В 90/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/1200</t>
   </si>
   <si>
     <t>КВП-В 90/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2200</t>
   </si>
   <si>
     <t>КВП-В 90/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4600</t>
   </si>
   <si>
     <t>КВП-В 90/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/2400</t>
   </si>
   <si>
     <t>КВП-В 90/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/1500</t>
   </si>
   <si>
     <t>КВП-В 90/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/4400</t>
   </si>
   <si>
-    <t>КВП-В 90/170/3600</t>
-[...68 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/280/3000</t>
+    <t>КВП-В 90/220/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/4600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/4000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3600</t>
   </si>
   <si>
     <t>КВП-В 90/350/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/1500</t>
   </si>
   <si>
-    <t>КВП-В 90/330/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/3500</t>
   </si>
   <si>
     <t>КВП-В 90/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/2800</t>
   </si>
   <si>
-    <t>КВП-В 90/400/4600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/400/4600</t>
+    <t>КВП-В 130/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/300/600</t>
   </si>
   <si>
     <t>КВП-В 90/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1000</t>
   </si>
   <si>
     <t>КВП-В 90/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/800</t>
   </si>
   <si>
-    <t>КВП-В 90/400/200</t>
-[...70 lines deleted...]
-  <si>
     <t>КВП-В 150/170/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/600</t>
   </si>
   <si>
+    <t>КВП-В 90/200/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3200</t>
+  </si>
+  <si>
     <t>КВП-В 90/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/380/4400</t>
   </si>
   <si>
+    <t>КВП-В 90/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3400</t>
+  </si>
+  <si>
     <t>КВП-В 90/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/1200</t>
   </si>
   <si>
+    <t>КВП-В 90/330/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/170/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/170/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/170/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1600</t>
   </si>
   <si>
     <t>КВП-В 90/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/4000</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1600</t>
-[...70 lines deleted...]
-  <si>
     <t>КВП-В 90/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/3800</t>
   </si>
   <si>
-    <t>КВП-В 90/220/4400</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4400</t>
+    <t>КВП-В 90/170/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 80/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/300/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/800</t>
   </si>
   <si>
     <t>КВП-В 90/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/3200</t>
   </si>
   <si>
-    <t>КВП-В 90/380/800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/380/800</t>
+    <t>КВП-В 90/400/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/3000</t>
   </si>
   <si>
     <t>КВП-В 90/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/4400</t>
   </si>
   <si>
+    <t>КВП-В 130/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/350/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2400</t>
   </si>
   <si>
     <t>КВП-В 90/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4800</t>
   </si>
   <si>
-    <t>КВП-В 80/300/600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/300/600</t>
+    <t>КВП-В 130/200/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/200/600</t>
   </si>
   <si>
     <t>КВП-В 90/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/2500</t>
   </si>
   <si>
     <t>КВП-В 90/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/1600</t>
   </si>
   <si>
-    <t>КВП-В 90/170/3800</t>
-[...50 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/220/800</t>
+    <t>КВП-В 90/220/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/400/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 80/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/250/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/4200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/220</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 130/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/400/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/250/600</t>
   </si>
   <si>
     <t>КВП-В 90/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/3800</t>
   </si>
   <si>
     <t>КВП-В 90/350/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/1600</t>
   </si>
   <si>
     <t>КВП-В 90/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/800</t>
   </si>
   <si>
     <t>КВП-В 90/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/3000</t>
   </si>
   <si>
-    <t>КВП-В 80/400/600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1200</t>
   </si>
   <si>
-    <t>КВП-В 80/250/600</t>
-[...58 lines deleted...]
-  <si>
     <t>КВП-В 150/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/600</t>
   </si>
   <si>
-    <t>КВП-В 90/200/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/400/4000</t>
   </si>
   <si>
+    <t>КВП-В 90/200/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/4500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/350/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/2200</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4600</t>
   </si>
   <si>
-    <t>КВП-В 90/380/4500</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/400/1400</t>
+    <t>КВП-В 150/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/350/600</t>
   </si>
   <si>
     <t>КВП-В 90/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1800</t>
   </si>
   <si>
-    <t>КВП-В 80/350/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/4200</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1800</t>
-[...50 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/170/2200</t>
+    <t>КВП-В 90/330/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/4000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 100/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/300/600</t>
   </si>
   <si>
     <t>КВП-В 90/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1000</t>
   </si>
   <si>
     <t>КВП-В 90/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/3400</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1000</t>
+    <t>КВП-В 90/400/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/3200</t>
   </si>
   <si>
     <t>КВП-В 90/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/4500</t>
   </si>
   <si>
     <t>КВП-В 90/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2500</t>
   </si>
   <si>
+    <t>КВП-В 150/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/800</t>
   </si>
   <si>
     <t>КВП-В 90/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/2600</t>
   </si>
   <si>
-    <t>КВП-В 90/330/1800</t>
-[...50 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 150/300/600</t>
+    <t>КВП-В 90/220/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/4400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/350/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/350/4500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/400/240</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/400/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/600</t>
   </si>
   <si>
     <t>КВП-В 90/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/1600</t>
   </si>
   <si>
     <t>КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4000</t>
   </si>
   <si>
     <t>КВП-В 90/350/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/350/1800</t>
   </si>
   <si>
     <t>КВП-В 90/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/1000</t>
   </si>
   <si>
     <t>КВП-В 90/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/3200</t>
   </si>
   <si>
     <t>КВП-В 90/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1400</t>
   </si>
   <si>
-    <t>КВП-В 90/400/240</t>
-[...46 lines deleted...]
-  <si>
     <t>КВП-В 150/200/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/600</t>
   </si>
   <si>
+    <t>КВП-В 90/380/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/600</t>
+  </si>
+  <si>
+    <t>КВП-В 65/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/4600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/330/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/800</t>
+  </si>
+  <si>
+    <t>КВП-В 80/200/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/200/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 65/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/400/600</t>
+  </si>
+  <si>
+    <t>КВП-В 100/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/2400</t>
   </si>
   <si>
     <t>КВП-В 90/220/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/4800</t>
   </si>
   <si>
-    <t>КВП-В 65/300/600</t>
-[...8 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/380/4600</t>
+    <t>КВП-В 100/200/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/600</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/600</t>
   </si>
   <si>
     <t>КВП-В 90/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2000</t>
   </si>
   <si>
     <t>КВП-В 90/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/4400</t>
   </si>
   <si>
-    <t>КВП-В 90/380/2000</t>
-[...68 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3200</t>
+    <t>КВП-В 90/330/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/330/2000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/4200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/400/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/400/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/400/600</t>
   </si>
   <si>
     <t>КВП-В 90/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1200</t>
   </si>
   <si>
     <t>КВП-В 90/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/3500</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1200</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1200</t>
+    <t>КВП-В 130/380/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/380/600</t>
   </si>
   <si>
     <t>КВП-В 90/330/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/330/4600</t>
   </si>
   <si>
+    <t>КВП-В 130/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/220/600</t>
+  </si>
+  <si>
     <t>КВП-В 90/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2600</t>
   </si>
   <si>
-    <t>КВП-В 100/400/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/1000</t>
   </si>
   <si>
-    <t>КВП-В 90/250/600</t>
-[...56 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3800</t>
+    <t>КВП-В 65/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/350/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 80/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/280/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/4600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2600</t>
   </si>
   <si>
     <t>КВП-В 90/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/350/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 90/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/4200</t>
   </si>
   <si>
-    <t>КВП-В 80/280/600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 80/280/600</t>
+    <t>КВП-В 130/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/330/600</t>
   </si>
   <si>
     <t>КВП-В 90/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/3400</t>
   </si>
   <si>
     <t>КВП-В 90/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/250/1500</t>
   </si>
   <si>
-    <t>КВП-В 90/220/3000</t>
-[...26 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/280/2600</t>
+    <t>КВП-В 90/280/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/4500</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 80/380/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/380/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/4800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 90/200/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/200/1000</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/3400</t>
   </si>
   <si>
     <t>КВП-В 90/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/170/2500</t>
   </si>
   <si>
-    <t>КВП-В 90/380/4800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/2200</t>
   </si>
   <si>
-    <t>КВП-В 90/280/4500</t>
-[...34 lines deleted...]
-  <si>
     <t>КВП-В 90/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/380/4000</t>
   </si>
   <si>
+    <t>КВП-В 90/280/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/280/1200</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/4400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/380/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/380/1400</t>
+  </si>
+  <si>
+    <t>КВП-В 90/250/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/250/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 80/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 80/330/600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/170/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/170/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 90/220/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/220/4000</t>
+  </si>
+  <si>
     <t>КВП-В 90/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/220/1400</t>
   </si>
   <si>
     <t>КВП-В 90/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/280/3600</t>
   </si>
   <si>
-    <t>КВП-В 90/380/1400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 90/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/200/2800</t>
   </si>
   <si>
-    <t>КВП-В 90/280/1200</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 65/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/800</t>
   </si>
   <si>
     <t>КВП-В 80/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/800</t>
   </si>
   <si>
     <t>КВП-В 130/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/800</t>
   </si>
   <si>
     <t>КВП-В 80/380/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/800</t>
   </si>
   <si>
+    <t>КВП-В 65/200/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/800</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/800</t>
   </si>
   <si>
-    <t>КВП-В 65/200/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/170/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/800</t>
   </si>
   <si>
     <t>КВП-В 100/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/800</t>
   </si>
   <si>
     <t>КВП-В 150/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/800</t>
   </si>
   <si>
     <t>КВП-В 150/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/800</t>
   </si>
   <si>
+    <t>КВП-В 65/280/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/800</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/800</t>
   </si>
   <si>
-    <t>КВП-В 65/280/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/800</t>
   </si>
   <si>
     <t>КВП-В 100/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/800</t>
   </si>
   <si>
     <t>КВП-В 150/380/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/800</t>
   </si>
   <si>
     <t>КВП-В 100/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/800</t>
   </si>
   <si>
     <t>КВП-В 130/250/800</t>
@@ -1855,62 +1855,62 @@
   <si>
     <t>КВП-В 65/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/800</t>
   </si>
   <si>
     <t>КВП-В 65/170/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/800</t>
   </si>
   <si>
     <t>КВП-В 130/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/800</t>
   </si>
   <si>
     <t>КВП-В 150/170/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/800</t>
   </si>
   <si>
+    <t>КВП-В 65/220/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/800</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/800</t>
   </si>
   <si>
-    <t>КВП-В 65/220/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/800</t>
   </si>
   <si>
     <t>КВП-В 80/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/800</t>
   </si>
   <si>
     <t>КВП-В 130/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/800</t>
   </si>
   <si>
     <t>КВП-В 130/200/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/800</t>
   </si>
   <si>
     <t>КВП-В 80/400/800</t>
@@ -1957,68 +1957,68 @@
   <si>
     <t>КВП-В 100/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/800</t>
   </si>
   <si>
     <t>КВП-В 150/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/800</t>
   </si>
   <si>
     <t>КВП-В 150/200/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/800</t>
   </si>
   <si>
     <t>КВП-В 65/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/800</t>
   </si>
   <si>
+    <t>КВП-В 65/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/800</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/800</t>
   </si>
   <si>
     <t>КВП-В 65/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/800</t>
   </si>
   <si>
-    <t>КВП-В 65/250/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/800</t>
   </si>
   <si>
     <t>КВП-В 100/200/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/800</t>
   </si>
   <si>
     <t>КВП-В 130/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/800</t>
   </si>
   <si>
     <t>КВП-В 100/400/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/800</t>
   </si>
   <si>
     <t>КВП-В 150/400/800</t>
@@ -2035,68 +2035,68 @@
   <si>
     <t>КВП-В 130/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/800</t>
   </si>
   <si>
     <t>КВП-В 65/170/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/1000</t>
   </si>
   <si>
     <t>КВП-В 150/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1000</t>
   </si>
   <si>
     <t>КВП-В 65/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1000</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1000</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1000</t>
   </si>
   <si>
     <t>КВП-В 65/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1000</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1000</t>
   </si>
   <si>
     <t>КВП-В 100/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1000</t>
   </si>
   <si>
     <t>КВП-В 130/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1000</t>
   </si>
   <si>
     <t>КВП-В 100/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/1000</t>
   </si>
   <si>
     <t>КВП-В 150/400/1000</t>
@@ -2119,98 +2119,98 @@
   <si>
     <t>КВП-В 65/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/1000</t>
   </si>
   <si>
     <t>КВП-В 80/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1000</t>
   </si>
   <si>
     <t>КВП-В 130/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/1000</t>
   </si>
   <si>
     <t>КВП-В 80/380/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1000</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1000</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1000</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1000</t>
   </si>
   <si>
     <t>КВП-В 130/170/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1000</t>
   </si>
   <si>
     <t>КВП-В 100/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1000</t>
   </si>
   <si>
     <t>КВП-В 150/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1000</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1000</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1000</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1000</t>
   </si>
   <si>
     <t>КВП-В 100/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1000</t>
   </si>
   <si>
     <t>КВП-В 150/380/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1000</t>
   </si>
   <si>
     <t>КВП-В 150/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1000</t>
   </si>
   <si>
     <t>КВП-В 100/330/1000</t>
@@ -2227,62 +2227,62 @@
   <si>
     <t>КВП-В 65/380/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/1000</t>
   </si>
   <si>
     <t>КВП-В 65/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/1000</t>
   </si>
   <si>
     <t>КВП-В 130/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1000</t>
   </si>
   <si>
     <t>КВП-В 150/170/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1000</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1000</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1000</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1000</t>
   </si>
   <si>
     <t>КВП-В 130/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1000</t>
   </si>
   <si>
     <t>КВП-В 80/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1000</t>
   </si>
   <si>
     <t>КВП-В 130/350/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/1000</t>
   </si>
   <si>
     <t>КВП-В 150/250/1000</t>
@@ -2365,92 +2365,92 @@
   <si>
     <t>КВП-В 100/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1200</t>
   </si>
   <si>
     <t>КВП-В 150/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/1200</t>
   </si>
   <si>
     <t>КВП-В 80/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/1200</t>
   </si>
   <si>
     <t>КВП-В 150/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/1200</t>
   </si>
   <si>
+    <t>КВП-В 65/170/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/1200</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/170/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1200</t>
   </si>
   <si>
     <t>КВП-В 65/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1200</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1200</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1200</t>
   </si>
   <si>
     <t>КВП-В 65/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1200</t>
   </si>
   <si>
     <t>КВП-В 100/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1200</t>
   </si>
   <si>
     <t>КВП-В 130/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1200</t>
   </si>
   <si>
     <t>КВП-В 130/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1200</t>
   </si>
   <si>
     <t>КВП-В 100/400/1200</t>
@@ -2473,98 +2473,98 @@
   <si>
     <t>КВП-В 65/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/1200</t>
   </si>
   <si>
     <t>КВП-В 80/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1200</t>
   </si>
   <si>
     <t>КВП-В 130/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/1200</t>
   </si>
   <si>
     <t>КВП-В 80/380/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1200</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1200</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1200</t>
   </si>
   <si>
     <t>КВП-В 130/170/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1200</t>
   </si>
   <si>
     <t>КВП-В 100/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1200</t>
   </si>
   <si>
     <t>КВП-В 150/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1200</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1200</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1200</t>
   </si>
   <si>
     <t>КВП-В 100/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1200</t>
   </si>
   <si>
     <t>КВП-В 150/380/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1200</t>
   </si>
   <si>
     <t>КВП-В 150/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1200</t>
   </si>
   <si>
     <t>КВП-В 100/330/1200</t>
@@ -2581,116 +2581,116 @@
   <si>
     <t>КВП-В 65/380/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/1200</t>
   </si>
   <si>
     <t>КВП-В 65/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/1200</t>
   </si>
   <si>
     <t>КВП-В 130/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1200</t>
   </si>
   <si>
     <t>КВП-В 150/170/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1200</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1200</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1200</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1200</t>
   </si>
   <si>
     <t>КВП-В 130/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1200</t>
   </si>
   <si>
     <t>КВП-В 80/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1200</t>
   </si>
   <si>
     <t>КВП-В 130/350/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/1200</t>
   </si>
   <si>
     <t>КВП-В 130/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1400</t>
   </si>
   <si>
     <t>КВП-В 65/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/1400</t>
   </si>
   <si>
     <t>КВП-В 150/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1400</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1400</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1400</t>
   </si>
   <si>
     <t>КВП-В 130/350/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/1400</t>
   </si>
   <si>
     <t>КВП-В 130/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1400</t>
   </si>
   <si>
     <t>КВП-В 80/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1400</t>
   </si>
   <si>
     <t>КВП-В 150/250/1400</t>
@@ -2719,98 +2719,98 @@
   <si>
     <t>КВП-В 100/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/1400</t>
   </si>
   <si>
     <t>КВП-В 150/350/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/1400</t>
   </si>
   <si>
     <t>КВП-В 80/350/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/1400</t>
   </si>
   <si>
     <t>КВП-В 150/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/1400</t>
   </si>
   <si>
+    <t>КВП-В 65/170/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/1400</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/170/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1400</t>
   </si>
   <si>
     <t>КВП-В 150/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1400</t>
   </si>
   <si>
     <t>КВП-В 65/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1400</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1400</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1400</t>
   </si>
   <si>
     <t>КВП-В 65/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1400</t>
   </si>
   <si>
     <t>КВП-В 100/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1400</t>
   </si>
   <si>
     <t>КВП-В 130/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1400</t>
   </si>
   <si>
     <t>КВП-В 100/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/1400</t>
   </si>
   <si>
     <t>КВП-В 150/400/1400</t>
@@ -2827,242 +2827,242 @@
   <si>
     <t>КВП-В 130/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/1400</t>
   </si>
   <si>
     <t>КВП-В 65/350/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/1400</t>
   </si>
   <si>
     <t>КВП-В 80/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1400</t>
   </si>
   <si>
     <t>КВП-В 80/380/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1400</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1400</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1400</t>
   </si>
   <si>
     <t>КВП-В 130/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1400</t>
   </si>
   <si>
     <t>КВП-В 100/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1400</t>
   </si>
   <si>
     <t>КВП-В 150/380/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1400</t>
   </si>
   <si>
     <t>КВП-В 150/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1400</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1400</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1400</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1400</t>
   </si>
   <si>
     <t>КВП-В 100/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1400</t>
   </si>
   <si>
     <t>КВП-В 130/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1400</t>
   </si>
   <si>
     <t>КВП-В 150/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1400</t>
   </si>
   <si>
     <t>КВП-В 100/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/1400</t>
   </si>
   <si>
     <t>КВП-В 65/380/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/1400</t>
   </si>
   <si>
     <t>КВП-В 150/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1500</t>
   </si>
   <si>
     <t>КВП-В 150/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1500</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1500</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1500</t>
   </si>
   <si>
     <t>КВП-В 100/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1500</t>
   </si>
   <si>
     <t>КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1500</t>
   </si>
   <si>
     <t>КВП-В 150/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1500</t>
   </si>
   <si>
     <t>КВП-В 100/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/1500</t>
   </si>
   <si>
+    <t>КВП-В 65/380/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/1500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/330/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/330/1500</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/380/1500</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1500</t>
   </si>
   <si>
     <t>КВП-В 100/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1500</t>
   </si>
   <si>
     <t>КВП-В 150/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1500</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1500</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/350/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/1600</t>
   </si>
   <si>
     <t>КВП-В 130/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1500</t>
   </si>
   <si>
     <t>КВП-В 80/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1500</t>
   </si>
   <si>
     <t>КВП-В 150/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1500</t>
   </si>
   <si>
     <t>КВП-В 80/400/1500</t>
@@ -3109,68 +3109,68 @@
   <si>
     <t>КВП-В 100/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1500</t>
   </si>
   <si>
     <t>КВП-В 130/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1500</t>
   </si>
   <si>
     <t>КВП-В 150/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1500</t>
   </si>
   <si>
     <t>КВП-В 65/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1500</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1500</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1500</t>
   </si>
   <si>
     <t>КВП-В 65/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1500</t>
   </si>
   <si>
     <t>КВП-В 100/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1500</t>
   </si>
   <si>
     <t>КВП-В 130/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1500</t>
   </si>
   <si>
     <t>КВП-В 100/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/1500</t>
   </si>
   <si>
     <t>КВП-В 150/400/1500</t>
@@ -3187,218 +3187,218 @@
   <si>
     <t>КВП-В 130/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/1500</t>
   </si>
   <si>
     <t>КВП-В 65/350/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/1500</t>
   </si>
   <si>
     <t>КВП-В 80/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1500</t>
   </si>
   <si>
     <t>КВП-В 80/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1500</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1500</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1500</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1500</t>
   </si>
   <si>
     <t>КВП-В 130/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1500</t>
   </si>
   <si>
     <t>КВП-В 100/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1500</t>
   </si>
   <si>
     <t>КВП-В 80/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1600</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1600</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1600</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1600</t>
   </si>
   <si>
     <t>КВП-В 130/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1600</t>
   </si>
   <si>
     <t>КВП-В 100/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1600</t>
   </si>
   <si>
     <t>КВП-В 150/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1600</t>
   </si>
   <si>
     <t>КВП-В 150/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1600</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1600</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1600</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1600</t>
   </si>
   <si>
     <t>КВП-В 100/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1600</t>
   </si>
   <si>
     <t>КВП-В 130/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1600</t>
   </si>
   <si>
     <t>КВП-В 150/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1600</t>
   </si>
   <si>
     <t>КВП-В 100/330/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/1600</t>
   </si>
   <si>
+    <t>КВП-В 65/380/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/1600</t>
+  </si>
+  <si>
+    <t>КВП-В 65/330/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/330/1600</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/1600</t>
   </si>
   <si>
-    <t>КВП-В 65/380/1600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1600</t>
   </si>
   <si>
     <t>КВП-В 100/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1600</t>
   </si>
   <si>
     <t>КВП-В 150/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1600</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1600</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1600</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/350/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/1800</t>
   </si>
   <si>
     <t>КВП-В 130/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1600</t>
   </si>
   <si>
     <t>КВП-В 80/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1600</t>
   </si>
   <si>
     <t>КВП-В 150/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1600</t>
   </si>
   <si>
     <t>КВП-В 80/400/1600</t>
@@ -3451,68 +3451,68 @@
   <si>
     <t>КВП-В 100/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1600</t>
   </si>
   <si>
     <t>КВП-В 130/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1600</t>
   </si>
   <si>
     <t>КВП-В 150/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1600</t>
   </si>
   <si>
     <t>КВП-В 65/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1600</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1600</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1600</t>
   </si>
   <si>
     <t>КВП-В 65/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1600</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1600</t>
   </si>
   <si>
     <t>КВП-В 130/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/1600</t>
   </si>
   <si>
     <t>КВП-В 130/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1600</t>
   </si>
   <si>
     <t>КВП-В 100/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/1600</t>
   </si>
   <si>
     <t>КВП-В 150/400/1600</t>
@@ -3541,68 +3541,68 @@
   <si>
     <t>КВП-В 100/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/1800</t>
   </si>
   <si>
     <t>КВП-В 130/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/1800</t>
   </si>
   <si>
     <t>КВП-В 150/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/1800</t>
   </si>
   <si>
     <t>КВП-В 65/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/1800</t>
   </si>
   <si>
+    <t>КВП-В 65/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/1800</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/1800</t>
   </si>
   <si>
     <t>КВП-В 65/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/250/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/1800</t>
   </si>
   <si>
     <t>КВП-В 130/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/1800</t>
   </si>
   <si>
     <t>КВП-В 130/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/1800</t>
   </si>
   <si>
     <t>КВП-В 100/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/1800</t>
   </si>
   <si>
     <t>КВП-В 150/400/1800</t>
@@ -3613,182 +3613,182 @@
   <si>
     <t>КВП-В 130/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/1800</t>
   </si>
   <si>
     <t>КВП-В 65/350/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/1800</t>
   </si>
   <si>
     <t>КВП-В 80/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/1800</t>
   </si>
   <si>
     <t>КВП-В 80/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/1800</t>
   </si>
   <si>
+    <t>КВП-В 65/200/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/1800</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/200/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/1800</t>
   </si>
   <si>
     <t>КВП-В 130/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/1800</t>
   </si>
   <si>
     <t>КВП-В 100/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/1800</t>
   </si>
   <si>
     <t>КВП-В 100/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/1800</t>
   </si>
   <si>
     <t>КВП-В 150/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/1800</t>
   </si>
   <si>
     <t>КВП-В 150/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/1800</t>
   </si>
   <si>
+    <t>КВП-В 65/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/1800</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/280/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/1800</t>
   </si>
   <si>
     <t>КВП-В 130/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/1800</t>
   </si>
   <si>
     <t>КВП-В 150/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/1800</t>
   </si>
   <si>
     <t>КВП-В 100/330/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/1800</t>
   </si>
   <si>
+    <t>КВП-В 65/380/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/1800</t>
+  </si>
+  <si>
+    <t>КВП-В 65/330/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/330/1800</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/380/1800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/1800</t>
   </si>
   <si>
     <t>КВП-В 100/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/1800</t>
   </si>
   <si>
     <t>КВП-В 150/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/1800</t>
   </si>
   <si>
+    <t>КВП-В 65/220/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/1800</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/1800</t>
   </si>
   <si>
-    <t>КВП-В 65/220/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2000</t>
   </si>
   <si>
     <t>КВП-В 130/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/1800</t>
   </si>
   <si>
     <t>КВП-В 80/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/1800</t>
   </si>
   <si>
     <t>КВП-В 150/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/1800</t>
   </si>
   <si>
     <t>КВП-В 80/400/1800</t>
@@ -3835,110 +3835,110 @@
   <si>
     <t>КВП-В 100/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/1800</t>
   </si>
   <si>
     <t>КВП-В 150/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/2000</t>
   </si>
   <si>
     <t>КВП-В 80/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/2000</t>
   </si>
   <si>
     <t>КВП-В 100/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2000</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2000</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/2000</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/2000</t>
   </si>
   <si>
     <t>КВП-В 100/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/2000</t>
   </si>
   <si>
     <t>КВП-В 130/280/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2000</t>
   </si>
   <si>
     <t>КВП-В 150/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/2000</t>
   </si>
   <si>
     <t>КВП-В 65/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2000</t>
   </si>
   <si>
+    <t>КВП-В 65/250/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/2000</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/2000</t>
   </si>
   <si>
     <t>КВП-В 65/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/2000</t>
   </si>
   <si>
-    <t>КВП-В 65/250/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2000</t>
   </si>
   <si>
     <t>КВП-В 130/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2000</t>
   </si>
   <si>
     <t>КВП-В 100/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/2000</t>
   </si>
   <si>
     <t>КВП-В 150/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/2000</t>
   </si>
   <si>
     <t>КВП-В 130/330/2000</t>
@@ -3991,62 +3991,62 @@
   <si>
     <t>КВП-В 130/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/2000</t>
   </si>
   <si>
     <t>КВП-В 100/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2000</t>
   </si>
   <si>
     <t>КВП-В 150/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/2000</t>
   </si>
   <si>
     <t>КВП-В 150/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2000</t>
   </si>
   <si>
+    <t>КВП-В 65/280/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/2000</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2000</t>
   </si>
   <si>
-    <t>КВП-В 65/280/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/2000</t>
   </si>
   <si>
     <t>КВП-В 100/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2000</t>
   </si>
   <si>
     <t>КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2000</t>
   </si>
   <si>
     <t>КВП-В 150/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2000</t>
   </si>
   <si>
     <t>КВП-В 65/380/2000</t>
@@ -4057,128 +4057,128 @@
   <si>
     <t>КВП-В 65/330/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/2000</t>
   </si>
   <si>
     <t>КВП-В 130/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2000</t>
   </si>
   <si>
     <t>КВП-В 100/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/2000</t>
   </si>
   <si>
     <t>КВП-В 150/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/2000</t>
   </si>
   <si>
+    <t>КВП-В 65/220/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/2000</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2000</t>
   </si>
   <si>
-    <t>КВП-В 65/220/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2200</t>
   </si>
   <si>
     <t>КВП-В 130/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2000</t>
   </si>
   <si>
     <t>КВП-В 80/300/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2000</t>
   </si>
   <si>
     <t>КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/2000</t>
   </si>
   <si>
     <t>КВП-В 150/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/2000</t>
   </si>
   <si>
     <t>КВП-В 80/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/400/2000</t>
   </si>
   <si>
     <t>КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/2000</t>
   </si>
   <si>
     <t>КВП-В 130/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/2000</t>
   </si>
   <si>
+    <t>КВП-В 100/170/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/2200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/2200</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2200</t>
   </si>
   <si>
-    <t>КВП-В 100/170/2200</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 80/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2200</t>
   </si>
   <si>
     <t>КВП-В 130/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2400</t>
   </si>
   <si>
     <t>КВП-В 130/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2200</t>
   </si>
   <si>
     <t>КВП-В 80/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2200</t>
   </si>
   <si>
     <t>КВП-В 100/250/2200</t>
@@ -4207,110 +4207,110 @@
   <si>
     <t>КВП-В 130/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/2200</t>
   </si>
   <si>
     <t>КВП-В 150/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/2200</t>
   </si>
   <si>
     <t>КВП-В 80/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/2200</t>
   </si>
   <si>
     <t>КВП-В 100/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2200</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2200</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/2200</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/2200</t>
   </si>
   <si>
     <t>КВП-В 100/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/2200</t>
   </si>
   <si>
     <t>КВП-В 130/280/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2200</t>
   </si>
   <si>
     <t>КВП-В 150/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/2200</t>
   </si>
   <si>
     <t>КВП-В 65/300/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2200</t>
   </si>
   <si>
+    <t>КВП-В 65/250/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/2200</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/2200</t>
   </si>
   <si>
     <t>КВП-В 65/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/2200</t>
   </si>
   <si>
-    <t>КВП-В 65/250/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/2200</t>
   </si>
   <si>
     <t>КВП-В 130/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2200</t>
   </si>
   <si>
     <t>КВП-В 130/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2200</t>
   </si>
   <si>
     <t>КВП-В 100/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/2200</t>
   </si>
   <si>
     <t>КВП-В 130/330/2200</t>
@@ -4363,62 +4363,62 @@
   <si>
     <t>КВП-В 130/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/2200</t>
   </si>
   <si>
     <t>КВП-В 100/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/2200</t>
   </si>
   <si>
     <t>КВП-В 150/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/2200</t>
   </si>
   <si>
     <t>КВП-В 150/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/2200</t>
   </si>
   <si>
+    <t>КВП-В 65/280/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/2200</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2200</t>
   </si>
   <si>
-    <t>КВП-В 65/280/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/2200</t>
   </si>
   <si>
     <t>КВП-В 100/330/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2200</t>
   </si>
   <si>
     <t>КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2200</t>
   </si>
   <si>
     <t>КВП-В 150/330/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2200</t>
   </si>
   <si>
     <t>КВП-В 65/380/2200</t>
@@ -4441,92 +4441,92 @@
   <si>
     <t>КВП-В 100/330/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2400</t>
   </si>
   <si>
     <t>КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2400</t>
   </si>
   <si>
     <t>КВП-В 150/330/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2400</t>
   </si>
   <si>
     <t>КВП-В 65/280/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2400</t>
   </si>
   <si>
+    <t>КВП-В 65/380/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 65/330/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/330/2400</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/2400</t>
   </si>
   <si>
-    <t>КВП-В 65/380/2400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2400</t>
   </si>
   <si>
+    <t>КВП-В 100/170/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/2400</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2400</t>
   </si>
   <si>
-    <t>КВП-В 100/170/2400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 80/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2400</t>
   </si>
   <si>
     <t>КВП-В 130/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2500</t>
   </si>
   <si>
     <t>КВП-В 130/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2400</t>
   </si>
   <si>
     <t>КВП-В 80/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2400</t>
   </si>
   <si>
     <t>КВП-В 100/250/2400</t>
@@ -4561,86 +4561,86 @@
   <si>
     <t>КВП-В 150/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/2400</t>
   </si>
   <si>
     <t>КВП-В 80/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/2400</t>
   </si>
   <si>
     <t>КВП-В 100/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2400</t>
   </si>
   <si>
     <t>КВП-В 150/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/2400</t>
   </si>
   <si>
+    <t>КВП-В 100/350/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/2400</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/2400</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2400</t>
   </si>
   <si>
-    <t>КВП-В 100/350/2400</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 80/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/2400</t>
   </si>
   <si>
     <t>КВП-В 65/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/2400</t>
   </si>
   <si>
     <t>КВП-В 150/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/2400</t>
   </si>
   <si>
     <t>КВП-В 130/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2400</t>
   </si>
   <si>
     <t>КВП-В 130/220/2400</t>
@@ -4747,152 +4747,152 @@
   <si>
     <t>КВП-В 80/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/2500</t>
   </si>
   <si>
     <t>КВП-В 100/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2500</t>
   </si>
   <si>
     <t>КВП-В 150/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/2500</t>
   </si>
   <si>
     <t>КВП-В 130/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/2500</t>
   </si>
   <si>
+    <t>КВП-В 100/380/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/2500</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2500</t>
   </si>
   <si>
-    <t>КВП-В 100/380/2500</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 80/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2500</t>
   </si>
   <si>
     <t>КВП-В 100/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2500</t>
   </si>
   <si>
     <t>КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2500</t>
   </si>
   <si>
     <t>КВП-В 150/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2500</t>
   </si>
   <si>
+    <t>КВП-В 65/170/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/2500</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/2500</t>
   </si>
   <si>
-    <t>КВП-В 65/170/2500</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2500</t>
   </si>
   <si>
     <t>КВП-В 80/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2500</t>
   </si>
   <si>
+    <t>КВП-В 100/170/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/2500</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2500</t>
   </si>
   <si>
-    <t>КВП-В 100/170/2500</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2600</t>
   </si>
   <si>
     <t>КВП-В 130/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2500</t>
   </si>
   <si>
     <t>КВП-В 80/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2500</t>
   </si>
   <si>
     <t>КВП-В 130/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/2500</t>
   </si>
   <si>
     <t>КВП-В 100/250/2500</t>
@@ -4927,86 +4927,86 @@
   <si>
     <t>КВП-В 80/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/2500</t>
   </si>
   <si>
     <t>КВП-В 100/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2500</t>
   </si>
   <si>
     <t>КВП-В 150/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/2500</t>
   </si>
   <si>
     <t>КВП-В 65/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/2500</t>
   </si>
   <si>
+    <t>КВП-В 100/350/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/2500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/2500</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2500</t>
   </si>
   <si>
-    <t>КВП-В 100/350/2500</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 80/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/2500</t>
   </si>
   <si>
     <t>КВП-В 150/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/2500</t>
   </si>
   <si>
     <t>КВП-В 130/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2500</t>
   </si>
   <si>
     <t>КВП-В 130/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2500</t>
   </si>
   <si>
     <t>КВП-В 100/400/2500</t>
@@ -5107,152 +5107,152 @@
   <si>
     <t>КВП-В 80/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/2600</t>
   </si>
   <si>
     <t>КВП-В 100/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2600</t>
   </si>
   <si>
     <t>КВП-В 150/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/2600</t>
   </si>
   <si>
     <t>КВП-В 130/170/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/2600</t>
   </si>
   <si>
+    <t>КВП-В 100/380/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/2600</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2600</t>
   </si>
   <si>
-    <t>КВП-В 100/380/2600</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 80/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2600</t>
   </si>
   <si>
     <t>КВП-В 100/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2600</t>
   </si>
   <si>
     <t>КВП-В 130/250/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2600</t>
   </si>
   <si>
     <t>КВП-В 150/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2600</t>
   </si>
   <si>
+    <t>КВП-В 65/170/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/2600</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/2600</t>
   </si>
   <si>
-    <t>КВП-В 65/170/2600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2600</t>
   </si>
   <si>
     <t>КВП-В 80/170/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2600</t>
   </si>
   <si>
+    <t>КВП-В 100/170/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/2600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/2600</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2600</t>
   </si>
   <si>
-    <t>КВП-В 100/170/2600</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/2800</t>
   </si>
   <si>
     <t>КВП-В 130/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2600</t>
   </si>
   <si>
     <t>КВП-В 80/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2600</t>
   </si>
   <si>
     <t>КВП-В 130/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/2600</t>
   </si>
   <si>
     <t>КВП-В 100/250/2600</t>
@@ -5323,110 +5323,110 @@
   <si>
     <t>КВП-В 130/280/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/2600</t>
   </si>
   <si>
     <t>КВП-В 150/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/2600</t>
   </si>
   <si>
     <t>КВП-В 65/300/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/2600</t>
   </si>
   <si>
     <t>КВП-В 100/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/2800</t>
   </si>
   <si>
+    <t>КВП-В 150/300/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/2800</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/2800</t>
   </si>
   <si>
-    <t>КВП-В 150/300/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 80/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/2800</t>
   </si>
   <si>
     <t>КВП-В 65/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/2800</t>
   </si>
   <si>
+    <t>КВП-В 100/350/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/2800</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/2800</t>
   </si>
   <si>
-    <t>КВП-В 100/350/2800</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 150/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/2800</t>
   </si>
   <si>
     <t>КВП-В 130/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/2800</t>
   </si>
   <si>
     <t>КВП-В 130/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/2800</t>
   </si>
   <si>
     <t>КВП-В 100/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/2800</t>
   </si>
   <si>
     <t>КВП-В 130/330/2800</t>
@@ -5467,140 +5467,140 @@
   <si>
     <t>КВП-В 100/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/2800</t>
   </si>
   <si>
     <t>КВП-В 150/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/2800</t>
   </si>
   <si>
     <t>КВП-В 130/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/2800</t>
   </si>
   <si>
     <t>КВП-В 80/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/2800</t>
   </si>
   <si>
+    <t>КВП-В 100/380/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/2800</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/2800</t>
   </si>
   <si>
-    <t>КВП-В 100/380/2800</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/2800</t>
   </si>
   <si>
     <t>КВП-В 130/250/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/2800</t>
   </si>
   <si>
     <t>КВП-В 150/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/2800</t>
   </si>
   <si>
+    <t>КВП-В 65/380/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/2800</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/2800</t>
   </si>
   <si>
-    <t>КВП-В 65/380/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/2800</t>
   </si>
   <si>
     <t>КВП-В 80/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/2800</t>
   </si>
   <si>
+    <t>КВП-В 100/170/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/2800</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/2800</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/2800</t>
   </si>
   <si>
-    <t>КВП-В 100/170/2800</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/3000</t>
   </si>
   <si>
     <t>КВП-В 130/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/2800</t>
   </si>
   <si>
     <t>КВП-В 80/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/2800</t>
   </si>
   <si>
     <t>КВП-В 130/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/2800</t>
   </si>
   <si>
     <t>КВП-В 100/250/2800</t>
@@ -5689,110 +5689,110 @@
   <si>
     <t>КВП-В 80/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/400/3000</t>
   </si>
   <si>
     <t>КВП-В 150/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/3000</t>
   </si>
   <si>
     <t>КВП-В 80/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/3000</t>
   </si>
   <si>
     <t>КВП-В 100/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/3000</t>
   </si>
   <si>
+    <t>КВП-В 150/300/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/300/3000</t>
+  </si>
+  <si>
     <t>КВП-В 65/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/3000</t>
   </si>
   <si>
-    <t>КВП-В 150/300/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 80/200/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/3000</t>
   </si>
   <si>
     <t>КВП-В 65/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3000</t>
   </si>
   <si>
+    <t>КВП-В 100/350/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/3000</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3000</t>
   </si>
   <si>
-    <t>КВП-В 100/350/3000</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 150/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/3000</t>
   </si>
   <si>
     <t>КВП-В 130/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3000</t>
   </si>
   <si>
     <t>КВП-В 130/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3000</t>
   </si>
   <si>
     <t>КВП-В 100/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/3000</t>
   </si>
   <si>
     <t>КВП-В 130/330/3000</t>
@@ -5833,182 +5833,182 @@
   <si>
     <t>КВП-В 100/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3000</t>
   </si>
   <si>
     <t>КВП-В 150/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3000</t>
   </si>
   <si>
     <t>КВП-В 130/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/3000</t>
   </si>
   <si>
     <t>КВП-В 80/220/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3000</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3000</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3000</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3000</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3000</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/3000</t>
   </si>
   <si>
     <t>КВП-В 130/250/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3000</t>
   </si>
   <si>
     <t>КВП-В 150/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3000</t>
   </si>
   <si>
+    <t>КВП-В 65/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/3000</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3000</t>
   </si>
   <si>
-    <t>КВП-В 65/380/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3000</t>
   </si>
   <si>
     <t>КВП-В 80/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/3000</t>
   </si>
   <si>
     <t>КВП-В 100/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/3000</t>
   </si>
   <si>
     <t>КВП-В 150/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/3000</t>
   </si>
   <si>
+    <t>КВП-В 65/170/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/3200</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3200</t>
   </si>
   <si>
-    <t>КВП-В 65/170/3200</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3200</t>
   </si>
   <si>
     <t>КВП-В 80/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/3200</t>
   </si>
   <si>
+    <t>КВП-В 100/170/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/3200</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/3200</t>
   </si>
   <si>
-    <t>КВП-В 100/170/3200</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 80/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/3200</t>
   </si>
   <si>
     <t>КВП-В 130/350/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/3400</t>
   </si>
   <si>
     <t>КВП-В 130/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/3200</t>
   </si>
   <si>
     <t>КВП-В 80/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/3200</t>
   </si>
   <si>
     <t>КВП-В 130/400/3200</t>
@@ -6049,86 +6049,86 @@
   <si>
     <t>КВП-В 100/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/3200</t>
   </si>
   <si>
     <t>КВП-В 150/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3200</t>
   </si>
   <si>
     <t>КВП-В 80/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/3200</t>
   </si>
   <si>
     <t>КВП-В 65/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3200</t>
   </si>
   <si>
+    <t>КВП-В 100/350/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/3200</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3200</t>
   </si>
   <si>
-    <t>КВП-В 100/350/3200</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 100/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/3200</t>
   </si>
   <si>
     <t>КВП-В 150/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/3200</t>
   </si>
   <si>
     <t>КВП-В 130/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3200</t>
   </si>
   <si>
     <t>КВП-В 130/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3200</t>
   </si>
   <si>
     <t>КВП-В 80/280/3200</t>
@@ -6169,224 +6169,224 @@
   <si>
     <t>КВП-В 100/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3200</t>
   </si>
   <si>
     <t>КВП-В 150/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3200</t>
   </si>
   <si>
     <t>КВП-В 130/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/3200</t>
   </si>
   <si>
     <t>КВП-В 80/220/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3200</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3200</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3200</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3200</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3200</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/3200</t>
   </si>
   <si>
     <t>КВП-В 130/250/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3200</t>
   </si>
   <si>
     <t>КВП-В 150/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3200</t>
   </si>
   <si>
     <t>КВП-В 65/200/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/200/3400</t>
   </si>
   <si>
     <t>КВП-В 100/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3400</t>
   </si>
   <si>
     <t>КВП-В 150/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3400</t>
   </si>
   <si>
     <t>КВП-В 130/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/3400</t>
   </si>
   <si>
     <t>КВП-В 80/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3400</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3400</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3400</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3400</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/3400</t>
   </si>
   <si>
     <t>КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3400</t>
   </si>
   <si>
     <t>КВП-В 150/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3400</t>
   </si>
   <si>
+    <t>КВП-В 65/170/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/3400</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3400</t>
   </si>
   <si>
-    <t>КВП-В 65/170/3400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3400</t>
   </si>
   <si>
     <t>КВП-В 80/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/3400</t>
   </si>
   <si>
+    <t>КВП-В 100/170/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/170/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/170/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/170/3400</t>
+  </si>
+  <si>
     <t>КВП-В 65/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/220/3400</t>
   </si>
   <si>
-    <t>КВП-В 100/170/3400</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 80/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/3400</t>
   </si>
   <si>
     <t>КВП-В 130/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/3600</t>
   </si>
   <si>
     <t>КВП-В 130/200/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/3400</t>
   </si>
   <si>
     <t>КВП-В 80/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/250/3400</t>
   </si>
   <si>
     <t>КВП-В 130/400/3400</t>
@@ -6427,86 +6427,86 @@
   <si>
     <t>КВП-В 100/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/3400</t>
   </si>
   <si>
     <t>КВП-В 150/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3400</t>
   </si>
   <si>
     <t>КВП-В 80/200/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/3400</t>
   </si>
   <si>
     <t>КВП-В 65/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3400</t>
   </si>
   <si>
+    <t>КВП-В 100/350/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/3400</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/3400</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3400</t>
   </si>
   <si>
-    <t>КВП-В 100/350/3400</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 100/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/3400</t>
   </si>
   <si>
     <t>КВП-В 150/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/3400</t>
   </si>
   <si>
     <t>КВП-В 130/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3400</t>
   </si>
   <si>
     <t>КВП-В 130/220/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3400</t>
   </si>
   <si>
     <t>КВП-В 80/280/3400</t>
@@ -6541,170 +6541,170 @@
   <si>
     <t>КВП-В 80/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3600</t>
   </si>
   <si>
     <t>КВП-В 130/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/3600</t>
   </si>
   <si>
     <t>КВП-В 65/350/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/3500</t>
   </si>
   <si>
     <t>КВП-В 80/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/3600</t>
   </si>
   <si>
+    <t>КВП-В 65/200/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/3500</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/3600</t>
   </si>
   <si>
-    <t>КВП-В 65/200/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3500</t>
   </si>
   <si>
     <t>КВП-В 150/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3500</t>
   </si>
   <si>
     <t>КВП-В 130/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/3600</t>
   </si>
   <si>
     <t>КВП-В 80/220/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3600</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3500</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3500</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3500</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/3500</t>
   </si>
   <si>
     <t>КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3600</t>
   </si>
   <si>
     <t>КВП-В 150/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3500</t>
   </si>
   <si>
+    <t>КВП-В 65/170/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/380/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/3500</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3500</t>
   </si>
   <si>
-    <t>КВП-В 65/170/3500</t>
-[...10 lines deleted...]
-  <si>
     <t>КВП-В 130/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3600</t>
   </si>
   <si>
+    <t>КВП-В 65/220/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/3500</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/3600</t>
   </si>
   <si>
-    <t>КВП-В 65/220/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/3500</t>
   </si>
   <si>
     <t>КВП-В 150/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/3500</t>
   </si>
   <si>
     <t>КВП-В 80/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/3600</t>
   </si>
   <si>
     <t>КВП-В 130/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/3800</t>
   </si>
   <si>
     <t>КВП-В 130/200/3600</t>
@@ -6757,134 +6757,134 @@
   <si>
     <t>КВП-В 100/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/3500</t>
   </si>
   <si>
     <t>КВП-В 150/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3500</t>
   </si>
   <si>
     <t>КВП-В 80/200/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/3600</t>
   </si>
   <si>
     <t>КВП-В 65/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3500</t>
   </si>
   <si>
+    <t>КВП-В 100/350/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/350/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 100/200/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/200/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 130/280/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 130/280/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/200/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/200/3500</t>
+  </si>
+  <si>
+    <t>КВП-В 65/300/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/300/3500</t>
+  </si>
+  <si>
     <t>КВП-В 65/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/250/3500</t>
   </si>
   <si>
-    <t>КВП-В 100/350/3500</t>
-[...28 lines deleted...]
-  <si>
     <t>КВП-В 100/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/3500</t>
   </si>
   <si>
     <t>КВП-В 150/400/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/3500</t>
   </si>
   <si>
     <t>КВП-В 130/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/380/3600</t>
   </si>
   <si>
     <t>КВП-В 130/220/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/220/3600</t>
   </si>
   <si>
     <t>КВП-В 65/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/3600</t>
   </si>
   <si>
+    <t>КВП-В 65/250/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/3600</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/3800</t>
   </si>
   <si>
     <t>КВП-В 65/400/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3600</t>
   </si>
   <si>
-    <t>КВП-В 65/250/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/3600</t>
   </si>
   <si>
     <t>КВП-В 100/200/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/3600</t>
   </si>
   <si>
     <t>КВП-В 130/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/3800</t>
   </si>
   <si>
     <t>КВП-В 150/200/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/3600</t>
   </si>
   <si>
     <t>КВП-В 65/300/3600</t>
@@ -6919,164 +6919,164 @@
   <si>
     <t>КВП-В 80/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/3800</t>
   </si>
   <si>
     <t>КВП-В 130/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/3800</t>
   </si>
   <si>
     <t>КВП-В 65/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/3600</t>
   </si>
   <si>
     <t>КВП-В 80/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/3800</t>
   </si>
   <si>
+    <t>КВП-В 65/200/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/3600</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/3800</t>
   </si>
   <si>
-    <t>КВП-В 65/200/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3600</t>
   </si>
   <si>
     <t>КВП-В 150/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3600</t>
   </si>
   <si>
     <t>КВП-В 130/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/3800</t>
   </si>
   <si>
     <t>КВП-В 80/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/3800</t>
   </si>
   <si>
+    <t>КВП-В 100/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/380/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 100/220/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 100/220/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/380/3600</t>
+  </si>
+  <si>
+    <t>КВП-В 150/220/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 150/220/3600</t>
+  </si>
+  <si>
     <t>КВП-В 65/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/280/3600</t>
   </si>
   <si>
-    <t>КВП-В 100/380/3600</t>
-[...22 lines deleted...]
-  <si>
     <t>КВП-В 100/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/3600</t>
   </si>
   <si>
     <t>КВП-В 130/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/3800</t>
   </si>
   <si>
     <t>КВП-В 150/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3600</t>
   </si>
   <si>
+    <t>КВП-В 65/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/380/3600</t>
+  </si>
+  <si>
     <t>КВП-В 65/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3600</t>
   </si>
   <si>
-    <t>КВП-В 65/380/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/3800</t>
   </si>
   <si>
+    <t>КВП-В 65/220/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/3600</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/3800</t>
   </si>
   <si>
-    <t>КВП-В 65/220/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/3600</t>
   </si>
   <si>
     <t>КВП-В 150/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/3600</t>
   </si>
   <si>
     <t>КВП-В 80/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/3800</t>
   </si>
   <si>
     <t>КВП-В 130/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/4000</t>
   </si>
   <si>
     <t>КВП-В 130/200/3800</t>
@@ -7156,92 +7156,92 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/3800</t>
   </si>
   <si>
     <t>КВП-В 150/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/3800</t>
   </si>
   <si>
     <t>КВП-В 80/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/4000</t>
   </si>
   <si>
     <t>КВП-В 150/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/3800</t>
   </si>
   <si>
+    <t>КВП-В 65/170/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/3800</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/3800</t>
   </si>
   <si>
-    <t>КВП-В 65/170/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/3800</t>
   </si>
   <si>
     <t>КВП-В 65/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/3800</t>
   </si>
   <si>
+    <t>КВП-В 65/250/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/3800</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/4000</t>
   </si>
   <si>
     <t>КВП-В 65/400/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/3800</t>
   </si>
   <si>
-    <t>КВП-В 65/250/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/3800</t>
   </si>
   <si>
     <t>КВП-В 100/200/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/3800</t>
   </si>
   <si>
     <t>КВП-В 130/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4000</t>
   </si>
   <si>
     <t>КВП-В 150/200/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/3800</t>
   </si>
   <si>
     <t>КВП-В 100/400/3800</t>
@@ -7270,92 +7270,92 @@
   <si>
     <t>КВП-В 65/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/3800</t>
   </si>
   <si>
     <t>КВП-В 80/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4000</t>
   </si>
   <si>
     <t>КВП-В 130/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/4000</t>
   </si>
   <si>
     <t>КВП-В 80/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/200/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/3800</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/4000</t>
   </si>
   <si>
-    <t>КВП-В 65/200/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/3800</t>
   </si>
   <si>
     <t>КВП-В 150/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/3800</t>
   </si>
   <si>
     <t>КВП-В 130/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/280/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/3800</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4000</t>
   </si>
   <si>
-    <t>КВП-В 65/280/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/3800</t>
   </si>
   <si>
     <t>КВП-В 100/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/3800</t>
   </si>
   <si>
     <t>КВП-В 150/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/3800</t>
   </si>
   <si>
     <t>КВП-В 150/220/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/3800</t>
   </si>
   <si>
     <t>КВП-В 100/330/3800</t>
@@ -7372,122 +7372,122 @@
   <si>
     <t>КВП-В 150/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/3800</t>
   </si>
   <si>
     <t>КВП-В 65/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/3800</t>
   </si>
   <si>
     <t>КВП-В 65/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/3800</t>
   </si>
   <si>
     <t>КВП-В 130/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/220/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/3800</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/4000</t>
   </si>
   <si>
-    <t>КВП-В 65/220/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/3800</t>
   </si>
   <si>
     <t>КВП-В 150/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/3800</t>
   </si>
   <si>
     <t>КВП-В 80/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4000</t>
   </si>
   <si>
     <t>КВП-В 130/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/4200</t>
   </si>
   <si>
     <t>КВП-В 130/200/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/4000</t>
   </si>
   <si>
     <t>КВП-В 65/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/4000</t>
   </si>
   <si>
     <t>КВП-В 130/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4200</t>
   </si>
   <si>
     <t>КВП-В 150/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/220/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/4000</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/4200</t>
   </si>
   <si>
-    <t>КВП-В 65/220/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/4000</t>
   </si>
   <si>
     <t>КВП-В 80/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4200</t>
   </si>
   <si>
     <t>КВП-В 130/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/4400</t>
   </si>
   <si>
     <t>КВП-В 130/200/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/4200</t>
   </si>
   <si>
     <t>КВП-В 80/400/4200</t>
@@ -7510,92 +7510,92 @@
   <si>
     <t>КВП-В 100/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/250/4000</t>
   </si>
   <si>
     <t>КВП-В 150/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/250/4000</t>
   </si>
   <si>
     <t>КВП-В 80/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/350/4200</t>
   </si>
   <si>
     <t>КВП-В 150/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/170/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/4000</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/4000</t>
   </si>
   <si>
-    <t>КВП-В 65/170/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4000</t>
   </si>
   <si>
     <t>КВП-В 65/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4000</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/4200</t>
   </si>
   <si>
     <t>КВП-В 65/400/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/4000</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/4000</t>
   </si>
   <si>
     <t>КВП-В 100/200/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/4000</t>
   </si>
   <si>
     <t>КВП-В 130/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4200</t>
   </si>
   <si>
     <t>КВП-В 150/200/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/4000</t>
   </si>
   <si>
     <t>КВП-В 100/400/4000</t>
@@ -7624,152 +7624,152 @@
   <si>
     <t>КВП-В 65/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/4000</t>
   </si>
   <si>
     <t>КВП-В 80/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4200</t>
   </si>
   <si>
     <t>КВП-В 130/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/4200</t>
   </si>
   <si>
     <t>КВП-В 80/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4200</t>
   </si>
   <si>
+    <t>КВП-В 65/200/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/4000</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/4200</t>
   </si>
   <si>
-    <t>КВП-В 65/200/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/4000</t>
   </si>
   <si>
     <t>КВП-В 150/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/4000</t>
   </si>
   <si>
     <t>КВП-В 130/170/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/4200</t>
   </si>
   <si>
+    <t>КВП-В 65/280/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/4000</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4200</t>
   </si>
   <si>
-    <t>КВП-В 65/280/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/4000</t>
   </si>
   <si>
     <t>КВП-В 100/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/4000</t>
   </si>
   <si>
     <t>КВП-В 150/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/4000</t>
   </si>
   <si>
     <t>КВП-В 150/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4000</t>
   </si>
   <si>
     <t>КВП-В 100/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/4000</t>
   </si>
   <si>
     <t>КВП-В 130/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/250/4200</t>
   </si>
   <si>
     <t>КВП-В 150/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/330/4000</t>
   </si>
   <si>
     <t>КВП-В 65/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/380/4000</t>
   </si>
   <si>
+    <t>КВП-В 65/280/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/4200</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4400</t>
   </si>
   <si>
-    <t>КВП-В 65/280/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/4200</t>
   </si>
   <si>
     <t>КВП-В 100/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/4200</t>
   </si>
   <si>
     <t>КВП-В 150/380/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/4200</t>
   </si>
   <si>
     <t>КВП-В 150/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4200</t>
   </si>
   <si>
     <t>КВП-В 100/330/4200</t>
@@ -7798,62 +7798,62 @@
   <si>
     <t>КВП-В 65/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/4200</t>
   </si>
   <si>
     <t>КВП-В 65/170/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/4200</t>
   </si>
   <si>
     <t>КВП-В 130/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4400</t>
   </si>
   <si>
     <t>КВП-В 150/170/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/4200</t>
   </si>
   <si>
+    <t>КВП-В 65/220/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/4200</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/4400</t>
   </si>
   <si>
-    <t>КВП-В 65/220/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/4200</t>
   </si>
   <si>
     <t>КВП-В 80/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4400</t>
   </si>
   <si>
     <t>КВП-В 130/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/350/4500</t>
   </si>
   <si>
     <t>КВП-В 130/200/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/4400</t>
   </si>
   <si>
     <t>КВП-В 80/400/4400</t>
@@ -7900,68 +7900,68 @@
   <si>
     <t>КВП-В 100/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/4200</t>
   </si>
   <si>
     <t>КВП-В 150/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4200</t>
   </si>
   <si>
     <t>КВП-В 150/200/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/4200</t>
   </si>
   <si>
     <t>КВП-В 65/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4200</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4200</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/4400</t>
   </si>
   <si>
     <t>КВП-В 65/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/4200</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/4200</t>
   </si>
   <si>
     <t>КВП-В 100/200/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/4200</t>
   </si>
   <si>
     <t>КВП-В 130/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4400</t>
   </si>
   <si>
     <t>КВП-В 100/400/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/4200</t>
   </si>
   <si>
     <t>КВП-В 150/400/4200</t>
@@ -7984,134 +7984,134 @@
   <si>
     <t>КВП-В 65/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/350/4200</t>
   </si>
   <si>
     <t>КВП-В 80/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4400</t>
   </si>
   <si>
     <t>КВП-В 130/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/4400</t>
   </si>
   <si>
     <t>КВП-В 80/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4400</t>
   </si>
   <si>
+    <t>КВП-В 65/200/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/4200</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/4400</t>
   </si>
   <si>
-    <t>КВП-В 65/200/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/4200</t>
   </si>
   <si>
     <t>КВП-В 150/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/4200</t>
   </si>
   <si>
     <t>КВП-В 130/170/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/4400</t>
   </si>
   <si>
     <t>КВП-В 80/380/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/380/4500</t>
   </si>
   <si>
+    <t>КВП-В 65/200/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/200/4400</t>
+  </si>
+  <si>
     <t>КВП-В 80/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/330/4500</t>
   </si>
   <si>
-    <t>КВП-В 65/200/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 130/170/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/170/4500</t>
   </si>
   <si>
     <t>КВП-В 100/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/280/4400</t>
   </si>
   <si>
     <t>КВП-В 150/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/280/4400</t>
   </si>
   <si>
     <t>КВП-В 150/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/220/4400</t>
   </si>
   <si>
+    <t>КВП-В 65/280/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/280/4400</t>
+  </si>
+  <si>
     <t>КВП-В 80/220/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/220/4500</t>
   </si>
   <si>
-    <t>КВП-В 65/280/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/380/4400</t>
   </si>
   <si>
     <t>КВП-В 100/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/220/4400</t>
   </si>
   <si>
     <t>КВП-В 150/380/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/380/4400</t>
   </si>
   <si>
     <t>КВП-В 100/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/330/4400</t>
   </si>
   <si>
     <t>КВП-В 130/250/4500</t>
@@ -8134,62 +8134,62 @@
   <si>
     <t>КВП-В 65/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/330/4400</t>
   </si>
   <si>
     <t>КВП-В 65/170/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/170/4400</t>
   </si>
   <si>
     <t>КВП-В 130/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/300/4500</t>
   </si>
   <si>
     <t>КВП-В 150/170/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/170/4400</t>
   </si>
   <si>
+    <t>КВП-В 65/220/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/220/4400</t>
+  </si>
+  <si>
     <t>КВП-В 80/170/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/170/4500</t>
   </si>
   <si>
-    <t>КВП-В 65/220/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/170/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/170/4400</t>
   </si>
   <si>
     <t>КВП-В 80/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/300/4500</t>
   </si>
   <si>
     <t>КВП-В 130/200/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/200/4500</t>
   </si>
   <si>
     <t>КВП-В 80/400/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/400/4500</t>
   </si>
   <si>
     <t>КВП-В 80/250/4500</t>
@@ -8230,68 +8230,68 @@
   <si>
     <t>КВП-В 100/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/4400</t>
   </si>
   <si>
     <t>КВП-В 150/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4400</t>
   </si>
   <si>
     <t>КВП-В 150/200/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/4400</t>
   </si>
   <si>
     <t>КВП-В 65/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4400</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4400</t>
+  </si>
+  <si>
     <t>КВП-В 80/200/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/200/4500</t>
   </si>
   <si>
     <t>КВП-В 65/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/4400</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/4400</t>
   </si>
   <si>
     <t>КВП-В 100/200/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/4400</t>
   </si>
   <si>
     <t>КВП-В 130/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/280/4500</t>
   </si>
   <si>
     <t>КВП-В 100/400/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/4400</t>
   </si>
   <si>
     <t>КВП-В 150/400/4400</t>
@@ -8320,62 +8320,62 @@
   <si>
     <t>КВП-В 80/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 80/280/4500</t>
   </si>
   <si>
     <t>КВП-В 130/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 130/330/4500</t>
   </si>
   <si>
     <t>КВП-В 150/200/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/4600</t>
   </si>
   <si>
     <t>КВП-В 65/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4600</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4600</t>
+  </si>
+  <si>
     <t>КВП-В 65/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/4600</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/4600</t>
   </si>
   <si>
     <t>КВП-В 100/200/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/4600</t>
   </si>
   <si>
     <t>КВП-В 100/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/4600</t>
   </si>
   <si>
     <t>КВП-В 150/400/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/4600</t>
   </si>
   <si>
     <t>КВП-В 65/350/4600</t>
@@ -8500,86 +8500,86 @@
   <si>
     <t>КВП-В 150/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4600</t>
   </si>
   <si>
     <t>КВП-В 100/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный  ASKON КВП-В 100/300/4600</t>
   </si>
   <si>
     <t>КВП-В 150/350/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/350/4800</t>
   </si>
   <si>
     <t>КВП-В 150/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/300/4800</t>
   </si>
   <si>
+    <t>КВП-В 65/170/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/170/4800</t>
+  </si>
+  <si>
     <t>КВП-В 100/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/300/4800</t>
   </si>
   <si>
-    <t>КВП-В 65/170/4800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 150/200/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/200/4800</t>
   </si>
   <si>
     <t>КВП-В 65/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/300/4800</t>
   </si>
   <si>
+    <t>КВП-В 65/250/4800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 65/250/4800</t>
+  </si>
+  <si>
     <t>КВП-В 65/400/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 65/400/4800</t>
   </si>
   <si>
-    <t>КВП-В 65/250/4800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП-В 100/350/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/350/4800</t>
   </si>
   <si>
     <t>КВП-В 100/200/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/200/4800</t>
   </si>
   <si>
     <t>КВП-В 100/400/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 100/400/4800</t>
   </si>
   <si>
     <t>КВП-В 150/400/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 150/400/4800</t>
   </si>
   <si>
     <t>КВП-В 65/350/4800</t>
@@ -8797,60 +8797,60 @@
   <si>
     <t>КВП-В 90/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3200</t>
   </si>
   <si>
     <t>КВП-В 90/300/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2400</t>
   </si>
   <si>
     <t>КВП-В 90/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4200</t>
   </si>
   <si>
     <t>КВП-В 90/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1500</t>
   </si>
   <si>
+    <t>КВП-В 90/300/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП-В 90/300/3400</t>
+  </si>
+  <si>
     <t>КВП-В 90/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/600</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП-В 90/300/3400</t>
   </si>
   <si>
     <t>КВП-В 90/300/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/2500</t>
   </si>
   <si>
     <t>КВП-В 90/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/4400</t>
   </si>
   <si>
     <t>КВП-В 90/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/1600</t>
   </si>
   <si>
     <t>КВП-В 90/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП-В 90/300/3500</t>
   </si>
@@ -9296,51 +9296,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002600/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-vnutripolnyy-askon-kvp-v-902002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-80200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-651704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-654004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1504004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-653304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-652204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/konvektor-askon-kvp-v-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp-v/shirina-300-mm/gl_1/konvektor-vnutripolnyy-askon-kvp-v-903002600/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1483"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1483" sqref="D1483"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -9367,3957 +9367,3957 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="12">
-        <v>88350</v>
+        <v>35250</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12">
-        <v>28650</v>
+        <v>84300</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="12">
-        <v>38850</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="12">
-        <v>85650</v>
+        <v>18150</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="12">
-        <v>53850</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="12">
-        <v>14250</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="12">
-        <v>35700</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="12">
-        <v>102750</v>
+        <v>77550</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="12">
-        <v>60675</v>
+        <v>83250</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="12">
-        <v>35250</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="12">
-        <v>84300</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="12">
-        <v>42000</v>
+        <v>59250</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="12">
-        <v>15750</v>
+        <v>108450</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="12">
-        <v>18150</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="12">
-        <v>19500</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="12">
-        <v>66750</v>
+        <v>88350</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="12">
-        <v>61350</v>
+        <v>28650</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="12">
-        <v>31650</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="12">
-        <v>77550</v>
+        <v>85650</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="12">
-        <v>83250</v>
+        <v>53850</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="12">
-        <v>85050</v>
+        <v>35700</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="12">
-        <v>27000</v>
+        <v>102750</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="12">
-        <v>59250</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="12">
         <v>18750</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="12">
-        <v>108450</v>
+        <v>60675</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="12">
-        <v>84750</v>
+        <v>47550</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="12">
-        <v>46500</v>
+        <v>93000</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="12">
-        <v>109500</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="12">
-        <v>20850</v>
+        <v>60150</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="12">
-        <v>68100</v>
+        <v>109500</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="12">
-        <v>21750</v>
+        <v>66450</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="12">
-        <v>15750</v>
+        <v>68550</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>33</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="12">
-        <v>48750</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>34</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="12">
-        <v>47550</v>
+        <v>91650</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>35</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="12">
-        <v>93000</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>36</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="12">
-        <v>16500</v>
+        <v>48750</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>37</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="12">
-        <v>60150</v>
+        <v>72150</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>38</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="12">
-        <v>22500</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>39</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="12">
-        <v>66450</v>
+        <v>69450</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
         <v>40</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="12">
-        <v>68550</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
         <v>41</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="12">
-        <v>18000</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
         <v>42</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="12">
-        <v>44250</v>
+        <v>84750</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
         <v>43</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="12">
-        <v>91650</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
         <v>44</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="12">
-        <v>72150</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
         <v>45</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="12">
-        <v>33000</v>
+        <v>20850</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
         <v>46</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="12">
-        <v>25650</v>
+        <v>68100</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
         <v>47</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="12">
-        <v>69450</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
         <v>48</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="12">
-        <v>24000</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="12">
-        <v>37050</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="12">
-        <v>99300</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="12">
-        <v>30750</v>
+        <v>55350</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="12">
-        <v>104250</v>
+        <v>99300</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="12">
-        <v>32025</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="12">
-        <v>78000</v>
+        <v>74850</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="12">
-        <v>40575</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
         <v>56</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="12">
-        <v>49650</v>
+        <v>55950</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="12">
-        <v>55350</v>
+        <v>78000</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="12">
-        <v>33000</v>
+        <v>40575</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="12">
-        <v>74850</v>
+        <v>53250</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="12">
-        <v>55950</v>
+        <v>104550</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="12">
-        <v>21000</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="12">
-        <v>78000</v>
+        <v>33900</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="12">
-        <v>53250</v>
+        <v>78600</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="12">
-        <v>104550</v>
+        <v>51900</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="12">
-        <v>64500</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="12">
-        <v>21000</v>
+        <v>104250</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="12">
-        <v>33900</v>
+        <v>32025</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="12">
-        <v>30000</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="12">
-        <v>89250</v>
+        <v>78000</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="12">
-        <v>78600</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="12">
-        <v>51900</v>
+        <v>89250</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="12">
-        <v>21000</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="12">
         <v>19500</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="12">
-        <v>92400</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="12">
-        <v>32850</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="12">
-        <v>42150</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="12">
-        <v>89250</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="12">
-        <v>58050</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="12">
-        <v>37725</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="12">
-        <v>107250</v>
+        <v>81900</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="12">
-        <v>62250</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="12">
-        <v>38850</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="12">
-        <v>18000</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="12">
-        <v>44250</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="12">
-        <v>21300</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="12">
-        <v>71250</v>
+        <v>92400</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="12">
-        <v>64800</v>
+        <v>32850</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="12">
-        <v>81900</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="12">
-        <v>13500</v>
+        <v>89250</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="12">
-        <v>87450</v>
+        <v>58050</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="12">
-        <v>16500</v>
+        <v>37725</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="12">
-        <v>63000</v>
+        <v>107250</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="12">
-        <v>39150</v>
+        <v>49275</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="12">
-        <v>19500</v>
+        <v>96750</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="12">
-        <v>87000</v>
+        <v>62325</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="12">
-        <v>49650</v>
+        <v>111750</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="12">
-        <v>111750</v>
+        <v>70650</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="12">
-        <v>24450</v>
+        <v>71850</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="12">
-        <v>26250</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="12">
-        <v>53250</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="12">
-        <v>49275</v>
+        <v>95850</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="12">
-        <v>96750</v>
+        <v>53250</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="12">
-        <v>62325</v>
+        <v>76200</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="12">
-        <v>70650</v>
+        <v>28950</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="12">
-        <v>71850</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="12">
-        <v>48000</v>
+        <v>39150</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="12">
-        <v>95850</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="12">
-        <v>22500</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="12">
-        <v>76200</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="12">
-        <v>28950</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="12">
-        <v>71250</v>
+        <v>26250</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="12">
         <v>21000</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
         <v>113</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="12">
-        <v>103650</v>
+        <v>58650</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
         <v>114</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="12">
-        <v>35250</v>
+        <v>103650</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
         <v>115</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="12">
-        <v>33750</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4">
         <v>116</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="12">
-        <v>81750</v>
+        <v>79050</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4">
         <v>117</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="12">
-        <v>42750</v>
+        <v>35250</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
         <v>118</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="12">
-        <v>58650</v>
+        <v>57975</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
         <v>119</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="12">
-        <v>14250</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
         <v>120</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="12">
-        <v>18000</v>
+        <v>81150</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
         <v>121</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="12">
-        <v>79050</v>
+        <v>42750</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
         <v>122</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="12">
-        <v>57975</v>
+        <v>56850</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
         <v>123</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="12">
-        <v>15000</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
         <v>124</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="12">
-        <v>81150</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
         <v>125</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="12">
-        <v>56850</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
         <v>126</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="12">
-        <v>16500</v>
+        <v>82050</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
         <v>127</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="12">
-        <v>20250</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
         <v>128</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="12">
-        <v>37050</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
         <v>129</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="12">
-        <v>93750</v>
+        <v>81750</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
         <v>130</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="12">
-        <v>82050</v>
+        <v>93750</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
         <v>131</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="12">
-        <v>66750</v>
+        <v>65400</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
         <v>132</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="12">
         <v>25350</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
         <v>133</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="12">
-        <v>96450</v>
+        <v>42450</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
         <v>134</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="12">
-        <v>45450</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
         <v>135</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="12">
-        <v>92850</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
         <v>136</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="12">
-        <v>18000</v>
+        <v>66525</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
         <v>137</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="12">
-        <v>60150</v>
+        <v>84075</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
         <v>138</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="12">
-        <v>39750</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
         <v>139</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="12">
-        <v>65400</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
         <v>140</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="12">
-        <v>42450</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
         <v>141</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="12">
-        <v>24450</v>
+        <v>96450</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
         <v>142</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="12">
-        <v>75750</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
         <v>143</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="12">
-        <v>66525</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
         <v>144</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="12">
-        <v>24000</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
         <v>145</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="12">
-        <v>84075</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4">
         <v>146</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="12">
-        <v>19500</v>
+        <v>60150</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4">
         <v>147</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="12">
-        <v>19950</v>
+        <v>39750</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4">
         <v>148</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="12">
-        <v>74850</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="4">
         <v>149</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="12">
-        <v>41250</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="4">
         <v>150</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="12">
-        <v>23550</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="4">
         <v>151</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="12">
-        <v>52800</v>
+        <v>116250</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="4">
         <v>152</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="12">
-        <v>21000</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="4">
         <v>153</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="12">
-        <v>116250</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4">
         <v>154</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D160" s="12">
-        <v>28050</v>
+        <v>51750</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="4">
         <v>155</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="12">
-        <v>16500</v>
+        <v>100050</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="4">
         <v>156</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="12">
         <v>57750</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="4">
         <v>157</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="12">
-        <v>51000</v>
+        <v>78225</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="4">
         <v>158</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="12">
         <v>25500</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4">
         <v>159</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="12">
-        <v>64500</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4">
         <v>160</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="12">
         <v>18750</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="4">
         <v>161</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="12">
-        <v>75150</v>
+        <v>74850</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="4">
         <v>162</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="12">
-        <v>51750</v>
+        <v>41250</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="4">
         <v>163</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="12">
-        <v>100050</v>
+        <v>23550</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="4">
         <v>164</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="12">
-        <v>78225</v>
+        <v>52800</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="4">
         <v>165</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="12">
-        <v>25500</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4">
         <v>166</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="12">
-        <v>30600</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="4">
         <v>167</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="12">
         <v>98250</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="4">
         <v>168</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="12">
-        <v>85500</v>
+        <v>61950</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="4">
         <v>169</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="12">
         <v>105825</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="4">
         <v>170</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="12">
-        <v>39750</v>
+        <v>34875</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="4">
         <v>171</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="12">
-        <v>37200</v>
+        <v>81150</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4">
         <v>172</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="12">
-        <v>19500</v>
+        <v>39750</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4">
         <v>173</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="12">
-        <v>85500</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4">
         <v>174</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="12">
-        <v>47100</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="4">
         <v>175</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="12">
-        <v>61950</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="4">
         <v>176</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="12">
-        <v>34875</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="4">
         <v>177</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="12">
-        <v>81150</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4">
         <v>178</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="12">
-        <v>60000</v>
+        <v>40200</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="4">
         <v>179</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="12">
-        <v>60450</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="4">
         <v>180</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="12">
-        <v>24450</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="4">
         <v>181</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="12">
-        <v>31500</v>
+        <v>37200</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4">
         <v>182</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="12">
-        <v>40200</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4">
         <v>183</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="12">
-        <v>23400</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4">
         <v>184</v>
       </c>
       <c r="B190" s="10" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="12">
-        <v>70500</v>
+        <v>68550</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="4">
         <v>185</v>
       </c>
       <c r="B191" s="10" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="12">
         <v>29700</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="4">
         <v>186</v>
       </c>
       <c r="B192" s="10" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="12">
-        <v>98475</v>
+        <v>46050</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
         <v>187</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="12">
-        <v>47100</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
         <v>188</v>
       </c>
       <c r="B194" s="10" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="12">
-        <v>21750</v>
+        <v>68250</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
         <v>189</v>
       </c>
       <c r="B195" s="10" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="12">
-        <v>62250</v>
+        <v>86250</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
         <v>190</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="12">
-        <v>43800</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
         <v>191</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="12">
-        <v>68550</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="4">
         <v>192</v>
       </c>
       <c r="B198" s="10" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="12">
-        <v>46050</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="4">
         <v>193</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="12">
-        <v>20250</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="4">
         <v>194</v>
       </c>
       <c r="B200" s="10" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="12">
-        <v>27600</v>
+        <v>98475</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
         <v>195</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="12">
-        <v>80250</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
         <v>196</v>
       </c>
       <c r="B202" s="10" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="12">
-        <v>68250</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
         <v>197</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="12">
-        <v>86250</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
         <v>198</v>
       </c>
       <c r="B204" s="10" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D204" s="12">
-        <v>28500</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
         <v>199</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="12">
-        <v>32250</v>
+        <v>54450</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="4">
         <v>200</v>
       </c>
       <c r="B206" s="10" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="12">
-        <v>78450</v>
+        <v>68850</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="4">
         <v>201</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="12">
-        <v>45450</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4">
         <v>202</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="12">
-        <v>27600</v>
+        <v>53625</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="4">
         <v>203</v>
       </c>
       <c r="B209" s="10" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="12">
-        <v>55950</v>
+        <v>102150</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
         <v>204</v>
       </c>
       <c r="B210" s="10" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="12">
-        <v>31650</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
         <v>205</v>
       </c>
       <c r="B211" s="10" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="12">
-        <v>62250</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
         <v>206</v>
       </c>
       <c r="B212" s="10" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="12">
-        <v>54450</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
         <v>207</v>
       </c>
       <c r="B213" s="10" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="12">
-        <v>15000</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
         <v>208</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="12">
-        <v>68850</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4">
         <v>209</v>
       </c>
       <c r="B215" s="10" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="12">
-        <v>78450</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
         <v>210</v>
       </c>
       <c r="B216" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="12">
-        <v>53625</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
         <v>211</v>
       </c>
       <c r="B217" s="10" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="12">
-        <v>102150</v>
+        <v>55950</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="10" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="12">
-        <v>80250</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>213</v>
       </c>
       <c r="B219" s="10" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="12">
         <v>22500</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="10" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="12">
-        <v>43350</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="12">
-        <v>88950</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>216</v>
       </c>
       <c r="B222" s="10" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="12">
-        <v>17250</v>
+        <v>15750</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="4">
         <v>217</v>
       </c>
       <c r="B223" s="10" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="12">
-        <v>108000</v>
+        <v>63600</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
         <v>218</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="12">
-        <v>40650</v>
+        <v>108000</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4">
         <v>219</v>
       </c>
       <c r="B225" s="10" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="12">
-        <v>89250</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4">
         <v>220</v>
       </c>
       <c r="B226" s="10" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="12">
-        <v>51450</v>
+        <v>64050</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
         <v>221</v>
       </c>
       <c r="B227" s="10" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="12">
-        <v>15000</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4">
         <v>222</v>
       </c>
       <c r="B228" s="10" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="12">
-        <v>20250</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
         <v>223</v>
       </c>
       <c r="B229" s="10" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="12">
-        <v>15750</v>
+        <v>64050</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
         <v>224</v>
       </c>
       <c r="B230" s="10" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="12">
-        <v>63600</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
         <v>225</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="12">
-        <v>36750</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4">
         <v>226</v>
       </c>
       <c r="B232" s="10" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="12">
-        <v>21750</v>
+        <v>43350</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4">
         <v>227</v>
       </c>
       <c r="B233" s="10" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="12">
-        <v>64050</v>
+        <v>88950</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
         <v>228</v>
       </c>
       <c r="B234" s="10" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="12">
         <v>17250</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>229</v>
       </c>
       <c r="B235" s="10" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="12">
-        <v>19050</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
         <v>230</v>
       </c>
       <c r="B236" s="10" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="12">
-        <v>21750</v>
+        <v>40650</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
         <v>231</v>
       </c>
       <c r="B237" s="10" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="12">
-        <v>64050</v>
+        <v>89250</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
         <v>232</v>
       </c>
       <c r="B238" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="12">
-        <v>26850</v>
+        <v>47850</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
         <v>233</v>
       </c>
       <c r="B239" s="10" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D239" s="12">
-        <v>72375</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
         <v>234</v>
       </c>
       <c r="B240" s="10" t="s">
         <v>473</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="12">
         <v>34050</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4">
         <v>235</v>
       </c>
       <c r="B241" s="10" t="s">
         <v>475</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D241" s="12">
-        <v>100500</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="4">
         <v>236</v>
       </c>
       <c r="B242" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="12">
-        <v>48750</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
         <v>237</v>
       </c>
       <c r="B243" s="10" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="12">
-        <v>23250</v>
+        <v>29175</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
         <v>238</v>
       </c>
       <c r="B244" s="10" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="12">
-        <v>25500</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
         <v>239</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="12">
-        <v>17250</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
         <v>240</v>
       </c>
       <c r="B246" s="10" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="12">
-        <v>47850</v>
+        <v>90600</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="4">
         <v>241</v>
       </c>
       <c r="B247" s="10" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="12">
-        <v>71700</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
         <v>242</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="12">
-        <v>49650</v>
+        <v>26850</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
         <v>243</v>
       </c>
       <c r="B249" s="10" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="12">
-        <v>34500</v>
+        <v>72375</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
         <v>244</v>
       </c>
       <c r="B250" s="10" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="12">
         <v>24750</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
         <v>245</v>
       </c>
       <c r="B251" s="10" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="12">
-        <v>29175</v>
+        <v>100500</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="10" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="12">
-        <v>71700</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="4">
         <v>247</v>
       </c>
       <c r="B253" s="10" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="12">
-        <v>20250</v>
+        <v>48750</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="12">
-        <v>90600</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="10" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="12">
-        <v>35550</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>250</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="12">
-        <v>18750</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
         <v>251</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="12">
-        <v>82050</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
         <v>252</v>
       </c>
       <c r="B258" s="10" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="12">
-        <v>17250</v>
+        <v>73200</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="4">
         <v>253</v>
       </c>
       <c r="B259" s="10" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="12">
-        <v>59100</v>
+        <v>81750</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="4">
         <v>254</v>
       </c>
       <c r="B260" s="10" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="12">
-        <v>33450</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="4">
         <v>255</v>
       </c>
       <c r="B261" s="10" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="12">
-        <v>57900</v>
+        <v>35550</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="4">
         <v>256</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="12">
-        <v>73200</v>
+        <v>82050</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="4">
         <v>257</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="12">
         <v>23250</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="4">
         <v>258</v>
       </c>
       <c r="B264" s="10" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="12">
-        <v>81750</v>
+        <v>59100</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4">
         <v>259</v>
       </c>
       <c r="B265" s="10" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="12">
-        <v>55500</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="4">
         <v>260</v>
       </c>
       <c r="B266" s="10" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="12">
-        <v>44925</v>
+        <v>91125</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="4">
         <v>261</v>
       </c>
       <c r="B267" s="10" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="12">
-        <v>112350</v>
+        <v>55800</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="4">
         <v>262</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="12">
-        <v>20250</v>
+        <v>65250</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="4">
         <v>263</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D269" s="12">
-        <v>44100</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="4">
         <v>264</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D270" s="12">
-        <v>91125</v>
+        <v>112350</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="4">
         <v>265</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>535</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D271" s="12">
-        <v>55800</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="4">
         <v>266</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="12">
-        <v>65250</v>
+        <v>22350</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4">
         <v>267</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="12">
-        <v>40500</v>
+        <v>67650</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4">
         <v>268</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>541</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D274" s="12">
-        <v>22350</v>
+        <v>44925</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="4">
         <v>269</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>543</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D275" s="12">
-        <v>67650</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4">
         <v>270</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>545</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D276" s="12">
         <v>94950</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4">
         <v>271</v>
       </c>
       <c r="B277" s="10" t="s">
         <v>547</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D277" s="12">
-        <v>30300</v>
+        <v>29250</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4">
         <v>272</v>
       </c>
       <c r="B278" s="10" t="s">
         <v>549</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D278" s="12">
-        <v>74250</v>
+        <v>74850</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4">
         <v>273</v>
       </c>
       <c r="B279" s="10" t="s">
         <v>551</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D279" s="12">
         <v>38400</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4">
         <v>274</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>553</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D280" s="12">
-        <v>18750</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="4">
         <v>275</v>
       </c>
       <c r="B281" s="10" t="s">
         <v>555</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D281" s="12">
-        <v>52050</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="4">
         <v>276</v>
       </c>
       <c r="B282" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D282" s="12">
-        <v>29250</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="4">
         <v>277</v>
       </c>
       <c r="B283" s="10" t="s">
         <v>559</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D283" s="12">
-        <v>74850</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="4">
         <v>278</v>
       </c>
       <c r="B284" s="10" t="s">
         <v>561</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D284" s="12">
-        <v>51450</v>
+        <v>30300</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4">
         <v>279</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>563</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D285" s="12">
-        <v>30750</v>
+        <v>74250</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4">
         <v>280</v>
       </c>
       <c r="B286" s="10" t="s">
         <v>565</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D286" s="12">
-        <v>75150</v>
+        <v>52050</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4">
         <v>281</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>567</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D287" s="12">
         <v>22650</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4">
         <v>282</v>
       </c>
       <c r="B288" s="10" t="s">
         <v>569</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>570</v>
@@ -13343,65 +13343,65 @@
     <row r="290" spans="1:4">
       <c r="A290" s="4">
         <v>284</v>
       </c>
       <c r="B290" s="10" t="s">
         <v>573</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>574</v>
       </c>
       <c r="D290" s="12">
         <v>24450</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4">
         <v>285</v>
       </c>
       <c r="B291" s="10" t="s">
         <v>575</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D291" s="12">
-        <v>22650</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4">
         <v>286</v>
       </c>
       <c r="B292" s="10" t="s">
         <v>577</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D292" s="12">
-        <v>17250</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4">
         <v>287</v>
       </c>
       <c r="B293" s="10" t="s">
         <v>579</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D293" s="12">
         <v>22650</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4">
         <v>288</v>
       </c>
       <c r="B294" s="10" t="s">
         <v>581</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>582</v>
@@ -13427,65 +13427,65 @@
     <row r="296" spans="1:4">
       <c r="A296" s="4">
         <v>290</v>
       </c>
       <c r="B296" s="10" t="s">
         <v>585</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>586</v>
       </c>
       <c r="D296" s="12">
         <v>29400</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
         <v>291</v>
       </c>
       <c r="B297" s="10" t="s">
         <v>587</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D297" s="12">
-        <v>19050</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
         <v>292</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>589</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>590</v>
       </c>
       <c r="D298" s="12">
-        <v>19950</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
         <v>293</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>591</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>592</v>
       </c>
       <c r="D299" s="12">
         <v>27150</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
         <v>294</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>593</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>594</v>
@@ -13609,65 +13609,65 @@
     <row r="309" spans="1:4">
       <c r="A309" s="4">
         <v>303</v>
       </c>
       <c r="B309" s="10" t="s">
         <v>611</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D309" s="12">
         <v>25800</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4">
         <v>304</v>
       </c>
       <c r="B310" s="10" t="s">
         <v>613</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D310" s="12">
-        <v>17250</v>
+        <v>18150</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4">
         <v>305</v>
       </c>
       <c r="B311" s="10" t="s">
         <v>615</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D311" s="12">
-        <v>18150</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4">
         <v>306</v>
       </c>
       <c r="B312" s="10" t="s">
         <v>617</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D312" s="12">
         <v>19950</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4">
         <v>307</v>
       </c>
       <c r="B313" s="10" t="s">
         <v>619</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>620</v>
@@ -13847,79 +13847,79 @@
     <row r="326" spans="1:4">
       <c r="A326" s="4">
         <v>320</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D326" s="12">
         <v>20850</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="4">
         <v>321</v>
       </c>
       <c r="B327" s="10" t="s">
         <v>647</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D327" s="12">
-        <v>18150</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="4">
         <v>322</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>649</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D328" s="12">
-        <v>24450</v>
+        <v>18150</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="4">
         <v>323</v>
       </c>
       <c r="B329" s="10" t="s">
         <v>651</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>652</v>
       </c>
       <c r="D329" s="12">
-        <v>19050</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="4">
         <v>324</v>
       </c>
       <c r="B330" s="10" t="s">
         <v>653</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D330" s="12">
         <v>26250</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4">
         <v>325</v>
       </c>
       <c r="B331" s="10" t="s">
         <v>655</v>
       </c>
       <c r="C331" s="8" t="s">
         <v>656</v>
@@ -14029,79 +14029,79 @@
     <row r="339" spans="1:4">
       <c r="A339" s="4">
         <v>333</v>
       </c>
       <c r="B339" s="10" t="s">
         <v>671</v>
       </c>
       <c r="C339" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D339" s="12">
         <v>24450</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="4">
         <v>334</v>
       </c>
       <c r="B340" s="10" t="s">
         <v>673</v>
       </c>
       <c r="C340" s="8" t="s">
         <v>674</v>
       </c>
       <c r="D340" s="12">
-        <v>21300</v>
+        <v>22350</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="4">
         <v>335</v>
       </c>
       <c r="B341" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>676</v>
       </c>
       <c r="D341" s="12">
-        <v>28650</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="4">
         <v>336</v>
       </c>
       <c r="B342" s="10" t="s">
         <v>677</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D342" s="12">
-        <v>22350</v>
+        <v>28650</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="4">
         <v>337</v>
       </c>
       <c r="B343" s="10" t="s">
         <v>679</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>680</v>
       </c>
       <c r="D343" s="12">
         <v>30750</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="4">
         <v>338</v>
       </c>
       <c r="B344" s="10" t="s">
         <v>681</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>682</v>
@@ -14225,65 +14225,65 @@
     <row r="353" spans="1:4">
       <c r="A353" s="4">
         <v>347</v>
       </c>
       <c r="B353" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D353" s="12">
         <v>28650</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="4">
         <v>348</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D354" s="12">
-        <v>26550</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="4">
         <v>349</v>
       </c>
       <c r="B355" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D355" s="12">
-        <v>20250</v>
+        <v>26550</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="4">
         <v>350</v>
       </c>
       <c r="B356" s="10" t="s">
         <v>705</v>
       </c>
       <c r="C356" s="8" t="s">
         <v>706</v>
       </c>
       <c r="D356" s="12">
         <v>39000</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="4">
         <v>351</v>
       </c>
       <c r="B357" s="10" t="s">
         <v>707</v>
       </c>
       <c r="C357" s="8" t="s">
         <v>708</v>
@@ -14309,65 +14309,65 @@
     <row r="359" spans="1:4">
       <c r="A359" s="4">
         <v>353</v>
       </c>
       <c r="B359" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C359" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D359" s="12">
         <v>34800</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="4">
         <v>354</v>
       </c>
       <c r="B360" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D360" s="12">
-        <v>22350</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="4">
         <v>355</v>
       </c>
       <c r="B361" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D361" s="12">
-        <v>23400</v>
+        <v>22350</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="4">
         <v>356</v>
       </c>
       <c r="B362" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D362" s="12">
         <v>31800</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="4">
         <v>357</v>
       </c>
       <c r="B363" s="10" t="s">
         <v>719</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>720</v>
@@ -14477,65 +14477,65 @@
     <row r="371" spans="1:4">
       <c r="A371" s="4">
         <v>365</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>735</v>
       </c>
       <c r="C371" s="8" t="s">
         <v>736</v>
       </c>
       <c r="D371" s="12">
         <v>30600</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="4">
         <v>366</v>
       </c>
       <c r="B372" s="10" t="s">
         <v>737</v>
       </c>
       <c r="C372" s="8" t="s">
         <v>738</v>
       </c>
       <c r="D372" s="12">
-        <v>20250</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="4">
         <v>367</v>
       </c>
       <c r="B373" s="10" t="s">
         <v>739</v>
       </c>
       <c r="C373" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D373" s="12">
-        <v>21300</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="4">
         <v>368</v>
       </c>
       <c r="B374" s="10" t="s">
         <v>741</v>
       </c>
       <c r="C374" s="8" t="s">
         <v>742</v>
       </c>
       <c r="D374" s="12">
         <v>23400</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="4">
         <v>369</v>
       </c>
       <c r="B375" s="10" t="s">
         <v>743</v>
       </c>
       <c r="C375" s="8" t="s">
         <v>744</v>
@@ -14799,135 +14799,135 @@
     <row r="394" spans="1:4">
       <c r="A394" s="4">
         <v>388</v>
       </c>
       <c r="B394" s="10" t="s">
         <v>781</v>
       </c>
       <c r="C394" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D394" s="12">
         <v>47400</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="4">
         <v>389</v>
       </c>
       <c r="B395" s="10" t="s">
         <v>783</v>
       </c>
       <c r="C395" s="8" t="s">
         <v>784</v>
       </c>
       <c r="D395" s="12">
-        <v>32850</v>
+        <v>22050</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="4">
         <v>390</v>
       </c>
       <c r="B396" s="10" t="s">
         <v>785</v>
       </c>
       <c r="C396" s="8" t="s">
         <v>786</v>
       </c>
       <c r="D396" s="12">
-        <v>22050</v>
+        <v>32850</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="4">
         <v>391</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>787</v>
       </c>
       <c r="C397" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D397" s="12">
         <v>37800</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="4">
         <v>392</v>
       </c>
       <c r="B398" s="10" t="s">
         <v>789</v>
       </c>
       <c r="C398" s="8" t="s">
         <v>790</v>
       </c>
       <c r="D398" s="12">
         <v>28050</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="4">
         <v>393</v>
       </c>
       <c r="B399" s="10" t="s">
         <v>791</v>
       </c>
       <c r="C399" s="8" t="s">
         <v>792</v>
       </c>
       <c r="D399" s="12">
-        <v>24450</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="4">
         <v>394</v>
       </c>
       <c r="B400" s="10" t="s">
         <v>793</v>
       </c>
       <c r="C400" s="8" t="s">
         <v>794</v>
       </c>
       <c r="D400" s="12">
-        <v>32850</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="4">
         <v>395</v>
       </c>
       <c r="B401" s="10" t="s">
         <v>795</v>
       </c>
       <c r="C401" s="8" t="s">
         <v>796</v>
       </c>
       <c r="D401" s="12">
-        <v>25650</v>
+        <v>32850</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="4">
         <v>396</v>
       </c>
       <c r="B402" s="10" t="s">
         <v>797</v>
       </c>
       <c r="C402" s="8" t="s">
         <v>798</v>
       </c>
       <c r="D402" s="12">
         <v>35250</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="4">
         <v>397</v>
       </c>
       <c r="B403" s="10" t="s">
         <v>799</v>
       </c>
       <c r="C403" s="8" t="s">
         <v>800</v>
@@ -15051,65 +15051,65 @@
     <row r="412" spans="1:4">
       <c r="A412" s="4">
         <v>406</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>817</v>
       </c>
       <c r="C412" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D412" s="12">
         <v>32850</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="4">
         <v>407</v>
       </c>
       <c r="B413" s="10" t="s">
         <v>819</v>
       </c>
       <c r="C413" s="8" t="s">
         <v>820</v>
       </c>
       <c r="D413" s="12">
-        <v>30450</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="4">
         <v>408</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>821</v>
       </c>
       <c r="C414" s="8" t="s">
         <v>822</v>
       </c>
       <c r="D414" s="12">
-        <v>23250</v>
+        <v>30450</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="4">
         <v>409</v>
       </c>
       <c r="B415" s="10" t="s">
         <v>823</v>
       </c>
       <c r="C415" s="8" t="s">
         <v>824</v>
       </c>
       <c r="D415" s="12">
         <v>45000</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="4">
         <v>410</v>
       </c>
       <c r="B416" s="10" t="s">
         <v>825</v>
       </c>
       <c r="C416" s="8" t="s">
         <v>826</v>
@@ -15135,65 +15135,65 @@
     <row r="418" spans="1:4">
       <c r="A418" s="4">
         <v>412</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>829</v>
       </c>
       <c r="C418" s="8" t="s">
         <v>830</v>
       </c>
       <c r="D418" s="12">
         <v>40200</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="4">
         <v>413</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>831</v>
       </c>
       <c r="C419" s="8" t="s">
         <v>832</v>
       </c>
       <c r="D419" s="12">
-        <v>25650</v>
+        <v>26850</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="4">
         <v>414</v>
       </c>
       <c r="B420" s="10" t="s">
         <v>833</v>
       </c>
       <c r="C420" s="8" t="s">
         <v>834</v>
       </c>
       <c r="D420" s="12">
-        <v>26850</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="4">
         <v>415</v>
       </c>
       <c r="B421" s="10" t="s">
         <v>835</v>
       </c>
       <c r="C421" s="8" t="s">
         <v>836</v>
       </c>
       <c r="D421" s="12">
         <v>36450</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="4">
         <v>416</v>
       </c>
       <c r="B422" s="10" t="s">
         <v>837</v>
       </c>
       <c r="C422" s="8" t="s">
         <v>838</v>
@@ -15303,65 +15303,65 @@
     <row r="430" spans="1:4">
       <c r="A430" s="4">
         <v>424</v>
       </c>
       <c r="B430" s="10" t="s">
         <v>853</v>
       </c>
       <c r="C430" s="8" t="s">
         <v>854</v>
       </c>
       <c r="D430" s="12">
         <v>35400</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="4">
         <v>425</v>
       </c>
       <c r="B431" s="10" t="s">
         <v>855</v>
       </c>
       <c r="C431" s="8" t="s">
         <v>856</v>
       </c>
       <c r="D431" s="12">
-        <v>23250</v>
+        <v>24450</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="4">
         <v>426</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>857</v>
       </c>
       <c r="C432" s="8" t="s">
         <v>858</v>
       </c>
       <c r="D432" s="12">
-        <v>24450</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="4">
         <v>427</v>
       </c>
       <c r="B433" s="10" t="s">
         <v>859</v>
       </c>
       <c r="C433" s="8" t="s">
         <v>860</v>
       </c>
       <c r="D433" s="12">
         <v>26850</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="4">
         <v>428</v>
       </c>
       <c r="B434" s="10" t="s">
         <v>861</v>
       </c>
       <c r="C434" s="8" t="s">
         <v>862</v>
@@ -15429,65 +15429,65 @@
     <row r="439" spans="1:4">
       <c r="A439" s="4">
         <v>433</v>
       </c>
       <c r="B439" s="10" t="s">
         <v>871</v>
       </c>
       <c r="C439" s="8" t="s">
         <v>872</v>
       </c>
       <c r="D439" s="12">
         <v>40200</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="4">
         <v>434</v>
       </c>
       <c r="B440" s="10" t="s">
         <v>873</v>
       </c>
       <c r="C440" s="8" t="s">
         <v>874</v>
       </c>
       <c r="D440" s="12">
-        <v>26250</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="4">
         <v>435</v>
       </c>
       <c r="B441" s="10" t="s">
         <v>875</v>
       </c>
       <c r="C441" s="8" t="s">
         <v>876</v>
       </c>
       <c r="D441" s="12">
-        <v>27600</v>
+        <v>26250</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="4">
         <v>436</v>
       </c>
       <c r="B442" s="10" t="s">
         <v>877</v>
       </c>
       <c r="C442" s="8" t="s">
         <v>878</v>
       </c>
       <c r="D442" s="12">
         <v>30300</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="4">
         <v>437</v>
       </c>
       <c r="B443" s="10" t="s">
         <v>879</v>
       </c>
       <c r="C443" s="8" t="s">
         <v>880</v>
@@ -15625,65 +15625,65 @@
     <row r="453" spans="1:4">
       <c r="A453" s="4">
         <v>447</v>
       </c>
       <c r="B453" s="10" t="s">
         <v>899</v>
       </c>
       <c r="C453" s="8" t="s">
         <v>900</v>
       </c>
       <c r="D453" s="12">
         <v>53700</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="4">
         <v>448</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>901</v>
       </c>
       <c r="C454" s="8" t="s">
         <v>902</v>
       </c>
       <c r="D454" s="12">
-        <v>37050</v>
+        <v>24900</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="4">
         <v>449</v>
       </c>
       <c r="B455" s="10" t="s">
         <v>903</v>
       </c>
       <c r="C455" s="8" t="s">
         <v>904</v>
       </c>
       <c r="D455" s="12">
-        <v>24900</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="4">
         <v>450</v>
       </c>
       <c r="B456" s="10" t="s">
         <v>905</v>
       </c>
       <c r="C456" s="8" t="s">
         <v>906</v>
       </c>
       <c r="D456" s="12">
         <v>39750</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="4">
         <v>451</v>
       </c>
       <c r="B457" s="10" t="s">
         <v>907</v>
       </c>
       <c r="C457" s="8" t="s">
         <v>908</v>
@@ -15695,79 +15695,79 @@
     <row r="458" spans="1:4">
       <c r="A458" s="4">
         <v>452</v>
       </c>
       <c r="B458" s="10" t="s">
         <v>909</v>
       </c>
       <c r="C458" s="8" t="s">
         <v>910</v>
       </c>
       <c r="D458" s="12">
         <v>31650</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="4">
         <v>453</v>
       </c>
       <c r="B459" s="10" t="s">
         <v>911</v>
       </c>
       <c r="C459" s="8" t="s">
         <v>912</v>
       </c>
       <c r="D459" s="12">
-        <v>27600</v>
+        <v>28950</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="4">
         <v>454</v>
       </c>
       <c r="B460" s="10" t="s">
         <v>913</v>
       </c>
       <c r="C460" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D460" s="12">
-        <v>37050</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="4">
         <v>455</v>
       </c>
       <c r="B461" s="10" t="s">
         <v>915</v>
       </c>
       <c r="C461" s="8" t="s">
         <v>916</v>
       </c>
       <c r="D461" s="12">
-        <v>28950</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="4">
         <v>456</v>
       </c>
       <c r="B462" s="10" t="s">
         <v>917</v>
       </c>
       <c r="C462" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D462" s="12">
         <v>39750</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="4">
         <v>457</v>
       </c>
       <c r="B463" s="10" t="s">
         <v>919</v>
       </c>
       <c r="C463" s="8" t="s">
         <v>920</v>
@@ -15877,65 +15877,65 @@
     <row r="471" spans="1:4">
       <c r="A471" s="4">
         <v>465</v>
       </c>
       <c r="B471" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C471" s="8" t="s">
         <v>936</v>
       </c>
       <c r="D471" s="12">
         <v>37050</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="4">
         <v>466</v>
       </c>
       <c r="B472" s="10" t="s">
         <v>937</v>
       </c>
       <c r="C472" s="8" t="s">
         <v>938</v>
       </c>
       <c r="D472" s="12">
-        <v>34350</v>
+        <v>26250</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="4">
         <v>467</v>
       </c>
       <c r="B473" s="10" t="s">
         <v>939</v>
       </c>
       <c r="C473" s="8" t="s">
         <v>940</v>
       </c>
       <c r="D473" s="12">
-        <v>26250</v>
+        <v>34350</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="4">
         <v>468</v>
       </c>
       <c r="B474" s="10" t="s">
         <v>941</v>
       </c>
       <c r="C474" s="8" t="s">
         <v>942</v>
       </c>
       <c r="D474" s="12">
         <v>51000</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="4">
         <v>469</v>
       </c>
       <c r="B475" s="10" t="s">
         <v>943</v>
       </c>
       <c r="C475" s="8" t="s">
         <v>944</v>
@@ -15975,65 +15975,65 @@
     <row r="478" spans="1:4">
       <c r="A478" s="4">
         <v>472</v>
       </c>
       <c r="B478" s="10" t="s">
         <v>949</v>
       </c>
       <c r="C478" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D478" s="12">
         <v>45600</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="4">
         <v>473</v>
       </c>
       <c r="B479" s="10" t="s">
         <v>951</v>
       </c>
       <c r="C479" s="8" t="s">
         <v>952</v>
       </c>
       <c r="D479" s="12">
-        <v>28950</v>
+        <v>30300</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="4">
         <v>474</v>
       </c>
       <c r="B480" s="10" t="s">
         <v>953</v>
       </c>
       <c r="C480" s="8" t="s">
         <v>954</v>
       </c>
       <c r="D480" s="12">
-        <v>30300</v>
+        <v>28950</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="4">
         <v>475</v>
       </c>
       <c r="B481" s="10" t="s">
         <v>955</v>
       </c>
       <c r="C481" s="8" t="s">
         <v>956</v>
       </c>
       <c r="D481" s="12">
         <v>41100</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="4">
         <v>476</v>
       </c>
       <c r="B482" s="10" t="s">
         <v>957</v>
       </c>
       <c r="C482" s="8" t="s">
         <v>958</v>
@@ -16115,65 +16115,65 @@
     <row r="488" spans="1:4">
       <c r="A488" s="4">
         <v>482</v>
       </c>
       <c r="B488" s="10" t="s">
         <v>969</v>
       </c>
       <c r="C488" s="8" t="s">
         <v>970</v>
       </c>
       <c r="D488" s="12">
         <v>48300</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="4">
         <v>483</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>971</v>
       </c>
       <c r="C489" s="8" t="s">
         <v>972</v>
       </c>
       <c r="D489" s="12">
-        <v>30600</v>
+        <v>32025</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="4">
         <v>484</v>
       </c>
       <c r="B490" s="10" t="s">
         <v>973</v>
       </c>
       <c r="C490" s="8" t="s">
         <v>974</v>
       </c>
       <c r="D490" s="12">
-        <v>32025</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="4">
         <v>485</v>
       </c>
       <c r="B491" s="10" t="s">
         <v>975</v>
       </c>
       <c r="C491" s="8" t="s">
         <v>976</v>
       </c>
       <c r="D491" s="12">
         <v>43425</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="4">
         <v>486</v>
       </c>
       <c r="B492" s="10" t="s">
         <v>977</v>
       </c>
       <c r="C492" s="8" t="s">
         <v>978</v>
@@ -16213,79 +16213,79 @@
     <row r="495" spans="1:4">
       <c r="A495" s="4">
         <v>489</v>
       </c>
       <c r="B495" s="10" t="s">
         <v>983</v>
       </c>
       <c r="C495" s="8" t="s">
         <v>984</v>
       </c>
       <c r="D495" s="12">
         <v>40575</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="4">
         <v>490</v>
       </c>
       <c r="B496" s="10" t="s">
         <v>985</v>
       </c>
       <c r="C496" s="8" t="s">
         <v>986</v>
       </c>
       <c r="D496" s="12">
-        <v>26325</v>
+        <v>37725</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="4">
         <v>491</v>
       </c>
       <c r="B497" s="10" t="s">
         <v>987</v>
       </c>
       <c r="C497" s="8" t="s">
         <v>988</v>
       </c>
       <c r="D497" s="12">
-        <v>37725</v>
+        <v>24875</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="4">
         <v>492</v>
       </c>
       <c r="B498" s="10" t="s">
         <v>989</v>
       </c>
       <c r="C498" s="8" t="s">
         <v>990</v>
       </c>
       <c r="D498" s="12">
-        <v>24875</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="4">
         <v>493</v>
       </c>
       <c r="B499" s="10" t="s">
         <v>991</v>
       </c>
       <c r="C499" s="8" t="s">
         <v>992</v>
       </c>
       <c r="D499" s="12">
         <v>43425</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="4">
         <v>494</v>
       </c>
       <c r="B500" s="10" t="s">
         <v>993</v>
       </c>
       <c r="C500" s="8" t="s">
         <v>994</v>
@@ -16297,65 +16297,65 @@
     <row r="501" spans="1:4">
       <c r="A501" s="4">
         <v>495</v>
       </c>
       <c r="B501" s="10" t="s">
         <v>995</v>
       </c>
       <c r="C501" s="8" t="s">
         <v>996</v>
       </c>
       <c r="D501" s="12">
         <v>42600</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="4">
         <v>496</v>
       </c>
       <c r="B502" s="10" t="s">
         <v>997</v>
       </c>
       <c r="C502" s="8" t="s">
         <v>998</v>
       </c>
       <c r="D502" s="12">
-        <v>27750</v>
+        <v>29175</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="4">
         <v>497</v>
       </c>
       <c r="B503" s="10" t="s">
         <v>999</v>
       </c>
       <c r="C503" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="D503" s="12">
-        <v>29175</v>
+        <v>27750</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="4">
         <v>498</v>
       </c>
       <c r="B504" s="10" t="s">
         <v>1001</v>
       </c>
       <c r="C504" s="8" t="s">
         <v>1002</v>
       </c>
       <c r="D504" s="12">
         <v>48750</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="4">
         <v>499</v>
       </c>
       <c r="B505" s="10" t="s">
         <v>1003</v>
       </c>
       <c r="C505" s="8" t="s">
         <v>1004</v>
@@ -16535,79 +16535,79 @@
     <row r="518" spans="1:4">
       <c r="A518" s="4">
         <v>512</v>
       </c>
       <c r="B518" s="10" t="s">
         <v>1029</v>
       </c>
       <c r="C518" s="8" t="s">
         <v>1030</v>
       </c>
       <c r="D518" s="12">
         <v>33450</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="4">
         <v>513</v>
       </c>
       <c r="B519" s="10" t="s">
         <v>1031</v>
       </c>
       <c r="C519" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="D519" s="12">
-        <v>29175</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="4">
         <v>514</v>
       </c>
       <c r="B520" s="10" t="s">
         <v>1033</v>
       </c>
       <c r="C520" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="D520" s="12">
-        <v>39150</v>
+        <v>29175</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="4">
         <v>515</v>
       </c>
       <c r="B521" s="10" t="s">
         <v>1035</v>
       </c>
       <c r="C521" s="8" t="s">
         <v>1036</v>
       </c>
       <c r="D521" s="12">
-        <v>30600</v>
+        <v>39150</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="4">
         <v>516</v>
       </c>
       <c r="B522" s="10" t="s">
         <v>1037</v>
       </c>
       <c r="C522" s="8" t="s">
         <v>1038</v>
       </c>
       <c r="D522" s="12">
         <v>42000</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="4">
         <v>517</v>
       </c>
       <c r="B523" s="10" t="s">
         <v>1039</v>
       </c>
       <c r="C523" s="8" t="s">
         <v>1040</v>
@@ -16717,65 +16717,65 @@
     <row r="531" spans="1:4">
       <c r="A531" s="4">
         <v>525</v>
       </c>
       <c r="B531" s="10" t="s">
         <v>1055</v>
       </c>
       <c r="C531" s="8" t="s">
         <v>1056</v>
       </c>
       <c r="D531" s="12">
         <v>39150</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="4">
         <v>526</v>
       </c>
       <c r="B532" s="10" t="s">
         <v>1057</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="D532" s="12">
-        <v>36300</v>
+        <v>27750</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="4">
         <v>527</v>
       </c>
       <c r="B533" s="10" t="s">
         <v>1059</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D533" s="12">
-        <v>27750</v>
+        <v>36300</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="4">
         <v>528</v>
       </c>
       <c r="B534" s="10" t="s">
         <v>1061</v>
       </c>
       <c r="C534" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D534" s="12">
         <v>54000</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="4">
         <v>529</v>
       </c>
       <c r="B535" s="10" t="s">
         <v>1063</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1064</v>
@@ -16801,65 +16801,65 @@
     <row r="537" spans="1:4">
       <c r="A537" s="4">
         <v>531</v>
       </c>
       <c r="B537" s="10" t="s">
         <v>1067</v>
       </c>
       <c r="C537" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="D537" s="12">
         <v>41250</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="4">
         <v>532</v>
       </c>
       <c r="B538" s="10" t="s">
         <v>1069</v>
       </c>
       <c r="C538" s="8" t="s">
         <v>1070</v>
       </c>
       <c r="D538" s="12">
-        <v>38250</v>
+        <v>29250</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="4">
         <v>533</v>
       </c>
       <c r="B539" s="10" t="s">
         <v>1071</v>
       </c>
       <c r="C539" s="8" t="s">
         <v>1072</v>
       </c>
       <c r="D539" s="12">
-        <v>29250</v>
+        <v>38250</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="4">
         <v>534</v>
       </c>
       <c r="B540" s="10" t="s">
         <v>1073</v>
       </c>
       <c r="C540" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="D540" s="12">
         <v>57000</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="4">
         <v>535</v>
       </c>
       <c r="B541" s="10" t="s">
         <v>1075</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>1076</v>
@@ -16899,65 +16899,65 @@
     <row r="544" spans="1:4">
       <c r="A544" s="4">
         <v>538</v>
       </c>
       <c r="B544" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D544" s="12">
         <v>51000</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="4">
         <v>539</v>
       </c>
       <c r="B545" s="10" t="s">
         <v>1083</v>
       </c>
       <c r="C545" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D545" s="12">
-        <v>32250</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="4">
         <v>540</v>
       </c>
       <c r="B546" s="10" t="s">
         <v>1085</v>
       </c>
       <c r="C546" s="8" t="s">
         <v>1086</v>
       </c>
       <c r="D546" s="12">
-        <v>33750</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="4">
         <v>541</v>
       </c>
       <c r="B547" s="10" t="s">
         <v>1087</v>
       </c>
       <c r="C547" s="8" t="s">
         <v>1088</v>
       </c>
       <c r="D547" s="12">
         <v>45750</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="4">
         <v>542</v>
       </c>
       <c r="B548" s="10" t="s">
         <v>1089</v>
       </c>
       <c r="C548" s="8" t="s">
         <v>1090</v>
@@ -16997,79 +16997,79 @@
     <row r="551" spans="1:4">
       <c r="A551" s="4">
         <v>545</v>
       </c>
       <c r="B551" s="10" t="s">
         <v>1095</v>
       </c>
       <c r="C551" s="8" t="s">
         <v>1096</v>
       </c>
       <c r="D551" s="12">
         <v>42750</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="4">
         <v>546</v>
       </c>
       <c r="B552" s="10" t="s">
         <v>1097</v>
       </c>
       <c r="C552" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="D552" s="12">
-        <v>27750</v>
+        <v>39750</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="4">
         <v>547</v>
       </c>
       <c r="B553" s="10" t="s">
         <v>1099</v>
       </c>
       <c r="C553" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="D553" s="12">
-        <v>39750</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="4">
         <v>548</v>
       </c>
       <c r="B554" s="10" t="s">
         <v>1101</v>
       </c>
       <c r="C554" s="8" t="s">
         <v>1102</v>
       </c>
       <c r="D554" s="12">
-        <v>36750</v>
+        <v>27750</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="4">
         <v>549</v>
       </c>
       <c r="B555" s="10" t="s">
         <v>1103</v>
       </c>
       <c r="C555" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D555" s="12">
         <v>45750</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="4">
         <v>550</v>
       </c>
       <c r="B556" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="C556" s="8" t="s">
         <v>1106</v>
@@ -17081,65 +17081,65 @@
     <row r="557" spans="1:4">
       <c r="A557" s="4">
         <v>551</v>
       </c>
       <c r="B557" s="10" t="s">
         <v>1107</v>
       </c>
       <c r="C557" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="D557" s="12">
         <v>45000</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="4">
         <v>552</v>
       </c>
       <c r="B558" s="10" t="s">
         <v>1109</v>
       </c>
       <c r="C558" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D558" s="12">
-        <v>29250</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="4">
         <v>553</v>
       </c>
       <c r="B559" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="C559" s="8" t="s">
         <v>1112</v>
       </c>
       <c r="D559" s="12">
-        <v>30750</v>
+        <v>29250</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="4">
         <v>554</v>
       </c>
       <c r="B560" s="10" t="s">
         <v>1113</v>
       </c>
       <c r="C560" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="D560" s="12">
         <v>53700</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="4">
         <v>555</v>
       </c>
       <c r="B561" s="10" t="s">
         <v>1115</v>
       </c>
       <c r="C561" s="8" t="s">
         <v>1116</v>
@@ -17333,79 +17333,79 @@
     <row r="575" spans="1:4">
       <c r="A575" s="4">
         <v>569</v>
       </c>
       <c r="B575" s="10" t="s">
         <v>1143</v>
       </c>
       <c r="C575" s="8" t="s">
         <v>1144</v>
       </c>
       <c r="D575" s="12">
         <v>35250</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="4">
         <v>570</v>
       </c>
       <c r="B576" s="10" t="s">
         <v>1145</v>
       </c>
       <c r="C576" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="D576" s="12">
-        <v>30750</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="4">
         <v>571</v>
       </c>
       <c r="B577" s="10" t="s">
         <v>1147</v>
       </c>
       <c r="C577" s="8" t="s">
         <v>1148</v>
       </c>
       <c r="D577" s="12">
-        <v>41250</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="4">
         <v>572</v>
       </c>
       <c r="B578" s="10" t="s">
         <v>1149</v>
       </c>
       <c r="C578" s="8" t="s">
         <v>1150</v>
       </c>
       <c r="D578" s="12">
-        <v>32250</v>
+        <v>41250</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="4">
         <v>573</v>
       </c>
       <c r="B579" s="10" t="s">
         <v>1151</v>
       </c>
       <c r="C579" s="8" t="s">
         <v>1152</v>
       </c>
       <c r="D579" s="12">
         <v>44250</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="4">
         <v>574</v>
       </c>
       <c r="B580" s="10" t="s">
         <v>1153</v>
       </c>
       <c r="C580" s="8" t="s">
         <v>1154</v>
@@ -17543,79 +17543,79 @@
     <row r="590" spans="1:4">
       <c r="A590" s="4">
         <v>584</v>
       </c>
       <c r="B590" s="10" t="s">
         <v>1173</v>
       </c>
       <c r="C590" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="D590" s="12">
         <v>38850</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="4">
         <v>585</v>
       </c>
       <c r="B591" s="10" t="s">
         <v>1175</v>
       </c>
       <c r="C591" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D591" s="12">
-        <v>33900</v>
+        <v>35550</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="4">
         <v>586</v>
       </c>
       <c r="B592" s="10" t="s">
         <v>1177</v>
       </c>
       <c r="C592" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="D592" s="12">
-        <v>45450</v>
+        <v>33900</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="4">
         <v>587</v>
       </c>
       <c r="B593" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="C593" s="8" t="s">
         <v>1180</v>
       </c>
       <c r="D593" s="12">
-        <v>35550</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="4">
         <v>588</v>
       </c>
       <c r="B594" s="10" t="s">
         <v>1181</v>
       </c>
       <c r="C594" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="D594" s="12">
         <v>48750</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="4">
         <v>589</v>
       </c>
       <c r="B595" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="C595" s="8" t="s">
         <v>1184</v>
@@ -17711,65 +17711,65 @@
     <row r="602" spans="1:4">
       <c r="A602" s="4">
         <v>596</v>
       </c>
       <c r="B602" s="10" t="s">
         <v>1197</v>
       </c>
       <c r="C602" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="D602" s="12">
         <v>45450</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="4">
         <v>597</v>
       </c>
       <c r="B603" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="C603" s="8" t="s">
         <v>1200</v>
       </c>
       <c r="D603" s="12">
-        <v>42150</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="4">
         <v>598</v>
       </c>
       <c r="B604" s="10" t="s">
         <v>1201</v>
       </c>
       <c r="C604" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="D604" s="12">
-        <v>32250</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="4">
         <v>599</v>
       </c>
       <c r="B605" s="10" t="s">
         <v>1203</v>
       </c>
       <c r="C605" s="8" t="s">
         <v>1204</v>
       </c>
       <c r="D605" s="12">
         <v>63000</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="4">
         <v>600</v>
       </c>
       <c r="B606" s="10" t="s">
         <v>1205</v>
       </c>
       <c r="C606" s="8" t="s">
         <v>1206</v>
@@ -17823,65 +17823,65 @@
     <row r="610" spans="1:4">
       <c r="A610" s="4">
         <v>604</v>
       </c>
       <c r="B610" s="10" t="s">
         <v>1213</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1214</v>
       </c>
       <c r="D610" s="12">
         <v>56400</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="4">
         <v>605</v>
       </c>
       <c r="B611" s="10" t="s">
         <v>1215</v>
       </c>
       <c r="C611" s="8" t="s">
         <v>1216</v>
       </c>
       <c r="D611" s="12">
-        <v>35550</v>
+        <v>37200</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="4">
         <v>606</v>
       </c>
       <c r="B612" s="10" t="s">
         <v>1217</v>
       </c>
       <c r="C612" s="8" t="s">
         <v>1218</v>
       </c>
       <c r="D612" s="12">
-        <v>37200</v>
+        <v>35550</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="4">
         <v>607</v>
       </c>
       <c r="B613" s="10" t="s">
         <v>1219</v>
       </c>
       <c r="C613" s="8" t="s">
         <v>1220</v>
       </c>
       <c r="D613" s="12">
         <v>50400</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="4">
         <v>608</v>
       </c>
       <c r="B614" s="10" t="s">
         <v>1221</v>
       </c>
       <c r="C614" s="8" t="s">
         <v>1222</v>
@@ -17907,79 +17907,79 @@
     <row r="616" spans="1:4">
       <c r="A616" s="4">
         <v>610</v>
       </c>
       <c r="B616" s="10" t="s">
         <v>1225</v>
       </c>
       <c r="C616" s="8" t="s">
         <v>1226</v>
       </c>
       <c r="D616" s="12">
         <v>47100</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="4">
         <v>611</v>
       </c>
       <c r="B617" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1228</v>
       </c>
       <c r="D617" s="12">
-        <v>30600</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="4">
         <v>612</v>
       </c>
       <c r="B618" s="10" t="s">
         <v>1229</v>
       </c>
       <c r="C618" s="8" t="s">
         <v>1230</v>
       </c>
       <c r="D618" s="12">
-        <v>43800</v>
+        <v>40500</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="4">
         <v>613</v>
       </c>
       <c r="B619" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="C619" s="8" t="s">
         <v>1232</v>
       </c>
       <c r="D619" s="12">
-        <v>40500</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="4">
         <v>614</v>
       </c>
       <c r="B620" s="10" t="s">
         <v>1233</v>
       </c>
       <c r="C620" s="8" t="s">
         <v>1234</v>
       </c>
       <c r="D620" s="12">
         <v>50400</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="4">
         <v>615</v>
       </c>
       <c r="B621" s="10" t="s">
         <v>1235</v>
       </c>
       <c r="C621" s="8" t="s">
         <v>1236</v>
@@ -17991,65 +17991,65 @@
     <row r="622" spans="1:4">
       <c r="A622" s="4">
         <v>616</v>
       </c>
       <c r="B622" s="10" t="s">
         <v>1237</v>
       </c>
       <c r="C622" s="8" t="s">
         <v>1238</v>
       </c>
       <c r="D622" s="12">
         <v>49800</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="4">
         <v>617</v>
       </c>
       <c r="B623" s="10" t="s">
         <v>1239</v>
       </c>
       <c r="C623" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="D623" s="12">
-        <v>32250</v>
+        <v>33900</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="4">
         <v>618</v>
       </c>
       <c r="B624" s="10" t="s">
         <v>1241</v>
       </c>
       <c r="C624" s="8" t="s">
         <v>1242</v>
       </c>
       <c r="D624" s="12">
-        <v>33900</v>
+        <v>32250</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="4">
         <v>619</v>
       </c>
       <c r="B625" s="10" t="s">
         <v>1243</v>
       </c>
       <c r="C625" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="D625" s="12">
         <v>58650</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="4">
         <v>620</v>
       </c>
       <c r="B626" s="10" t="s">
         <v>1245</v>
       </c>
       <c r="C626" s="8" t="s">
         <v>1246</v>
@@ -18229,65 +18229,65 @@
     <row r="639" spans="1:4">
       <c r="A639" s="4">
         <v>633</v>
       </c>
       <c r="B639" s="10" t="s">
         <v>1271</v>
       </c>
       <c r="C639" s="8" t="s">
         <v>1272</v>
       </c>
       <c r="D639" s="12">
         <v>49650</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="4">
         <v>634</v>
       </c>
       <c r="B640" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="C640" s="8" t="s">
         <v>1274</v>
       </c>
       <c r="D640" s="12">
-        <v>33450</v>
+        <v>72600</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="4">
         <v>635</v>
       </c>
       <c r="B641" s="10" t="s">
         <v>1275</v>
       </c>
       <c r="C641" s="8" t="s">
         <v>1276</v>
       </c>
       <c r="D641" s="12">
-        <v>72600</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="4">
         <v>636</v>
       </c>
       <c r="B642" s="10" t="s">
         <v>1277</v>
       </c>
       <c r="C642" s="8" t="s">
         <v>1278</v>
       </c>
       <c r="D642" s="12">
         <v>53250</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="4">
         <v>637</v>
       </c>
       <c r="B643" s="10" t="s">
         <v>1279</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1280</v>
@@ -18327,79 +18327,79 @@
     <row r="646" spans="1:4">
       <c r="A646" s="4">
         <v>640</v>
       </c>
       <c r="B646" s="10" t="s">
         <v>1285</v>
       </c>
       <c r="C646" s="8" t="s">
         <v>1286</v>
       </c>
       <c r="D646" s="12">
         <v>42450</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="4">
         <v>641</v>
       </c>
       <c r="B647" s="10" t="s">
         <v>1287</v>
       </c>
       <c r="C647" s="8" t="s">
         <v>1288</v>
       </c>
       <c r="D647" s="12">
-        <v>37050</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="4">
         <v>642</v>
       </c>
       <c r="B648" s="10" t="s">
         <v>1289</v>
       </c>
       <c r="C648" s="8" t="s">
         <v>1290</v>
       </c>
       <c r="D648" s="12">
-        <v>49650</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="4">
         <v>643</v>
       </c>
       <c r="B649" s="10" t="s">
         <v>1291</v>
       </c>
       <c r="C649" s="8" t="s">
         <v>1292</v>
       </c>
       <c r="D649" s="12">
-        <v>38850</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="4">
         <v>644</v>
       </c>
       <c r="B650" s="10" t="s">
         <v>1293</v>
       </c>
       <c r="C650" s="8" t="s">
         <v>1294</v>
       </c>
       <c r="D650" s="12">
         <v>60450</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="4">
         <v>645</v>
       </c>
       <c r="B651" s="10" t="s">
         <v>1295</v>
       </c>
       <c r="C651" s="8" t="s">
         <v>1296</v>
@@ -18593,65 +18593,65 @@
     <row r="665" spans="1:4">
       <c r="A665" s="4">
         <v>659</v>
       </c>
       <c r="B665" s="10" t="s">
         <v>1323</v>
       </c>
       <c r="C665" s="8" t="s">
         <v>1324</v>
       </c>
       <c r="D665" s="12">
         <v>61800</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="4">
         <v>660</v>
       </c>
       <c r="B666" s="10" t="s">
         <v>1325</v>
       </c>
       <c r="C666" s="8" t="s">
         <v>1326</v>
       </c>
       <c r="D666" s="12">
-        <v>38850</v>
+        <v>40650</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="4">
         <v>661</v>
       </c>
       <c r="B667" s="10" t="s">
         <v>1327</v>
       </c>
       <c r="C667" s="8" t="s">
         <v>1328</v>
       </c>
       <c r="D667" s="12">
-        <v>40650</v>
+        <v>38850</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="4">
         <v>662</v>
       </c>
       <c r="B668" s="10" t="s">
         <v>1329</v>
       </c>
       <c r="C668" s="8" t="s">
         <v>1330</v>
       </c>
       <c r="D668" s="12">
         <v>55050</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="4">
         <v>663</v>
       </c>
       <c r="B669" s="10" t="s">
         <v>1331</v>
       </c>
       <c r="C669" s="8" t="s">
         <v>1332</v>
@@ -18747,65 +18747,65 @@
     <row r="676" spans="1:4">
       <c r="A676" s="4">
         <v>670</v>
       </c>
       <c r="B676" s="10" t="s">
         <v>1345</v>
       </c>
       <c r="C676" s="8" t="s">
         <v>1346</v>
       </c>
       <c r="D676" s="12">
         <v>54600</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="4">
         <v>671</v>
       </c>
       <c r="B677" s="10" t="s">
         <v>1347</v>
       </c>
       <c r="C677" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="D677" s="12">
-        <v>35250</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="4">
         <v>672</v>
       </c>
       <c r="B678" s="10" t="s">
         <v>1349</v>
       </c>
       <c r="C678" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="D678" s="12">
-        <v>37050</v>
+        <v>35250</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="4">
         <v>673</v>
       </c>
       <c r="B679" s="10" t="s">
         <v>1351</v>
       </c>
       <c r="C679" s="8" t="s">
         <v>1352</v>
       </c>
       <c r="D679" s="12">
         <v>63600</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="4">
         <v>674</v>
       </c>
       <c r="B680" s="10" t="s">
         <v>1353</v>
       </c>
       <c r="C680" s="8" t="s">
         <v>1354</v>
@@ -18887,79 +18887,79 @@
     <row r="686" spans="1:4">
       <c r="A686" s="4">
         <v>680</v>
       </c>
       <c r="B686" s="10" t="s">
         <v>1365</v>
       </c>
       <c r="C686" s="8" t="s">
         <v>1366</v>
       </c>
       <c r="D686" s="12">
         <v>62250</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="4">
         <v>681</v>
       </c>
       <c r="B687" s="10" t="s">
         <v>1367</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1368</v>
       </c>
       <c r="D687" s="12">
-        <v>40200</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="4">
         <v>682</v>
       </c>
       <c r="B688" s="10" t="s">
         <v>1369</v>
       </c>
       <c r="C688" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="D688" s="12">
-        <v>44100</v>
+        <v>59400</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="4">
         <v>683</v>
       </c>
       <c r="B689" s="10" t="s">
         <v>1371</v>
       </c>
       <c r="C689" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="D689" s="12">
-        <v>59400</v>
+        <v>40200</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="4">
         <v>684</v>
       </c>
       <c r="B690" s="10" t="s">
         <v>1373</v>
       </c>
       <c r="C690" s="8" t="s">
         <v>1374</v>
       </c>
       <c r="D690" s="12">
         <v>38250</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="4">
         <v>685</v>
       </c>
       <c r="B691" s="10" t="s">
         <v>1375</v>
       </c>
       <c r="C691" s="8" t="s">
         <v>1376</v>
@@ -19097,65 +19097,65 @@
     <row r="701" spans="1:4">
       <c r="A701" s="4">
         <v>695</v>
       </c>
       <c r="B701" s="10" t="s">
         <v>1395</v>
       </c>
       <c r="C701" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="D701" s="12">
         <v>53850</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="4">
         <v>696</v>
       </c>
       <c r="B702" s="10" t="s">
         <v>1397</v>
       </c>
       <c r="C702" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="D702" s="12">
-        <v>36300</v>
+        <v>78900</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="4">
         <v>697</v>
       </c>
       <c r="B703" s="10" t="s">
         <v>1399</v>
       </c>
       <c r="C703" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D703" s="12">
-        <v>78900</v>
+        <v>36300</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="4">
         <v>698</v>
       </c>
       <c r="B704" s="10" t="s">
         <v>1401</v>
       </c>
       <c r="C704" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="D704" s="12">
         <v>57750</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="4">
         <v>699</v>
       </c>
       <c r="B705" s="10" t="s">
         <v>1403</v>
       </c>
       <c r="C705" s="8" t="s">
         <v>1404</v>
@@ -19195,79 +19195,79 @@
     <row r="708" spans="1:4">
       <c r="A708" s="4">
         <v>702</v>
       </c>
       <c r="B708" s="10" t="s">
         <v>1409</v>
       </c>
       <c r="C708" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="D708" s="12">
         <v>46050</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="4">
         <v>703</v>
       </c>
       <c r="B709" s="10" t="s">
         <v>1411</v>
       </c>
       <c r="C709" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="D709" s="12">
-        <v>40200</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="4">
         <v>704</v>
       </c>
       <c r="B710" s="10" t="s">
         <v>1413</v>
       </c>
       <c r="C710" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="D710" s="12">
-        <v>53850</v>
+        <v>40200</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="4">
         <v>705</v>
       </c>
       <c r="B711" s="10" t="s">
         <v>1415</v>
       </c>
       <c r="C711" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="D711" s="12">
-        <v>42150</v>
+        <v>53850</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="4">
         <v>706</v>
       </c>
       <c r="B712" s="10" t="s">
         <v>1417</v>
       </c>
       <c r="C712" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="D712" s="12">
         <v>94500</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="4">
         <v>707</v>
       </c>
       <c r="B713" s="10" t="s">
         <v>1419</v>
       </c>
       <c r="C713" s="8" t="s">
         <v>1420</v>
@@ -19461,65 +19461,65 @@
     <row r="727" spans="1:4">
       <c r="A727" s="4">
         <v>721</v>
       </c>
       <c r="B727" s="10" t="s">
         <v>1447</v>
       </c>
       <c r="C727" s="8" t="s">
         <v>1448</v>
       </c>
       <c r="D727" s="12">
         <v>67200</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="4">
         <v>722</v>
       </c>
       <c r="B728" s="10" t="s">
         <v>1449</v>
       </c>
       <c r="C728" s="8" t="s">
         <v>1450</v>
       </c>
       <c r="D728" s="12">
-        <v>42150</v>
+        <v>44100</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="4">
         <v>723</v>
       </c>
       <c r="B729" s="10" t="s">
         <v>1451</v>
       </c>
       <c r="C729" s="8" t="s">
         <v>1452</v>
       </c>
       <c r="D729" s="12">
-        <v>44100</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="4">
         <v>724</v>
       </c>
       <c r="B730" s="10" t="s">
         <v>1453</v>
       </c>
       <c r="C730" s="8" t="s">
         <v>1454</v>
       </c>
       <c r="D730" s="12">
         <v>59700</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="4">
         <v>725</v>
       </c>
       <c r="B731" s="10" t="s">
         <v>1455</v>
       </c>
       <c r="C731" s="8" t="s">
         <v>1456</v>
@@ -19643,135 +19643,135 @@
     <row r="740" spans="1:4">
       <c r="A740" s="4">
         <v>734</v>
       </c>
       <c r="B740" s="10" t="s">
         <v>1473</v>
       </c>
       <c r="C740" s="8" t="s">
         <v>1474</v>
       </c>
       <c r="D740" s="12">
         <v>47550</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="4">
         <v>735</v>
       </c>
       <c r="B741" s="10" t="s">
         <v>1475</v>
       </c>
       <c r="C741" s="8" t="s">
         <v>1476</v>
       </c>
       <c r="D741" s="12">
-        <v>39150</v>
+        <v>55950</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="4">
         <v>736</v>
       </c>
       <c r="B742" s="10" t="s">
         <v>1477</v>
       </c>
       <c r="C742" s="8" t="s">
         <v>1478</v>
       </c>
       <c r="D742" s="12">
-        <v>55950</v>
+        <v>51750</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="4">
         <v>737</v>
       </c>
       <c r="B743" s="10" t="s">
         <v>1479</v>
       </c>
       <c r="C743" s="8" t="s">
         <v>1480</v>
       </c>
       <c r="D743" s="12">
-        <v>51750</v>
+        <v>39150</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="4">
         <v>738</v>
       </c>
       <c r="B744" s="10" t="s">
         <v>1481</v>
       </c>
       <c r="C744" s="8" t="s">
         <v>1482</v>
       </c>
       <c r="D744" s="12">
         <v>64350</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="4">
         <v>739</v>
       </c>
       <c r="B745" s="10" t="s">
         <v>1483</v>
       </c>
       <c r="C745" s="8" t="s">
         <v>1484</v>
       </c>
       <c r="D745" s="12">
-        <v>43350</v>
+        <v>47550</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="4">
         <v>740</v>
       </c>
       <c r="B746" s="10" t="s">
         <v>1485</v>
       </c>
       <c r="C746" s="8" t="s">
         <v>1486</v>
       </c>
       <c r="D746" s="12">
-        <v>47550</v>
+        <v>64200</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="4">
         <v>741</v>
       </c>
       <c r="B747" s="10" t="s">
         <v>1487</v>
       </c>
       <c r="C747" s="8" t="s">
         <v>1488</v>
       </c>
       <c r="D747" s="12">
-        <v>64200</v>
+        <v>43350</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="4">
         <v>742</v>
       </c>
       <c r="B748" s="10" t="s">
         <v>1489</v>
       </c>
       <c r="C748" s="8" t="s">
         <v>1490</v>
       </c>
       <c r="D748" s="12">
         <v>41250</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="4">
         <v>743</v>
       </c>
       <c r="B749" s="10" t="s">
         <v>1491</v>
       </c>
       <c r="C749" s="8" t="s">
         <v>1492</v>
@@ -19923,121 +19923,121 @@
     <row r="760" spans="1:4">
       <c r="A760" s="4">
         <v>754</v>
       </c>
       <c r="B760" s="10" t="s">
         <v>1513</v>
       </c>
       <c r="C760" s="8" t="s">
         <v>1514</v>
       </c>
       <c r="D760" s="12">
         <v>85200</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="4">
         <v>755</v>
       </c>
       <c r="B761" s="10" t="s">
         <v>1515</v>
       </c>
       <c r="C761" s="8" t="s">
         <v>1516</v>
       </c>
       <c r="D761" s="12">
-        <v>45450</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="4">
         <v>756</v>
       </c>
       <c r="B762" s="10" t="s">
         <v>1517</v>
       </c>
       <c r="C762" s="8" t="s">
         <v>1518</v>
       </c>
       <c r="D762" s="12">
-        <v>62250</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="4">
         <v>757</v>
       </c>
       <c r="B763" s="10" t="s">
         <v>1519</v>
       </c>
       <c r="C763" s="8" t="s">
         <v>1520</v>
       </c>
       <c r="D763" s="12">
-        <v>49650</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="4">
         <v>758</v>
       </c>
       <c r="B764" s="10" t="s">
         <v>1521</v>
       </c>
       <c r="C764" s="8" t="s">
         <v>1522</v>
       </c>
       <c r="D764" s="12">
-        <v>62250</v>
+        <v>68400</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="4">
         <v>759</v>
       </c>
       <c r="B765" s="10" t="s">
         <v>1523</v>
       </c>
       <c r="C765" s="8" t="s">
         <v>1524</v>
       </c>
       <c r="D765" s="12">
-        <v>68400</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="4">
         <v>760</v>
       </c>
       <c r="B766" s="10" t="s">
         <v>1525</v>
       </c>
       <c r="C766" s="8" t="s">
         <v>1526</v>
       </c>
       <c r="D766" s="12">
-        <v>49650</v>
+        <v>45450</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="4">
         <v>761</v>
       </c>
       <c r="B767" s="10" t="s">
         <v>1527</v>
       </c>
       <c r="C767" s="8" t="s">
         <v>1528</v>
       </c>
       <c r="D767" s="12">
         <v>43350</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="4">
         <v>762</v>
       </c>
       <c r="B768" s="10" t="s">
         <v>1529</v>
       </c>
       <c r="C768" s="8" t="s">
         <v>1530</v>
@@ -20357,107 +20357,107 @@
     <row r="791" spans="1:4">
       <c r="A791" s="4">
         <v>785</v>
       </c>
       <c r="B791" s="10" t="s">
         <v>1575</v>
       </c>
       <c r="C791" s="8" t="s">
         <v>1576</v>
       </c>
       <c r="D791" s="12">
         <v>55800</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="4">
         <v>786</v>
       </c>
       <c r="B792" s="10" t="s">
         <v>1577</v>
       </c>
       <c r="C792" s="8" t="s">
         <v>1578</v>
       </c>
       <c r="D792" s="12">
-        <v>49275</v>
+        <v>66675</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="4">
         <v>787</v>
       </c>
       <c r="B793" s="10" t="s">
         <v>1579</v>
       </c>
       <c r="C793" s="8" t="s">
         <v>1580</v>
       </c>
       <c r="D793" s="12">
-        <v>66675</v>
+        <v>53625</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="4">
         <v>788</v>
       </c>
       <c r="B794" s="10" t="s">
         <v>1581</v>
       </c>
       <c r="C794" s="8" t="s">
         <v>1582</v>
       </c>
       <c r="D794" s="12">
-        <v>53625</v>
+        <v>101400</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="4">
         <v>789</v>
       </c>
       <c r="B795" s="10" t="s">
         <v>1583</v>
       </c>
       <c r="C795" s="8" t="s">
         <v>1584</v>
       </c>
       <c r="D795" s="12">
-        <v>101400</v>
+        <v>75300</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="4">
         <v>790</v>
       </c>
       <c r="B796" s="10" t="s">
         <v>1585</v>
       </c>
       <c r="C796" s="8" t="s">
         <v>1586</v>
       </c>
       <c r="D796" s="12">
-        <v>75300</v>
+        <v>49275</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="4">
         <v>791</v>
       </c>
       <c r="B797" s="10" t="s">
         <v>1587</v>
       </c>
       <c r="C797" s="8" t="s">
         <v>1588</v>
       </c>
       <c r="D797" s="12">
         <v>47100</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="4">
         <v>792</v>
       </c>
       <c r="B798" s="10" t="s">
         <v>1589</v>
       </c>
       <c r="C798" s="8" t="s">
         <v>1590</v>
@@ -20483,149 +20483,149 @@
     <row r="800" spans="1:4">
       <c r="A800" s="4">
         <v>794</v>
       </c>
       <c r="B800" s="10" t="s">
         <v>1593</v>
       </c>
       <c r="C800" s="8" t="s">
         <v>1594</v>
       </c>
       <c r="D800" s="12">
         <v>92700</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="4">
         <v>795</v>
       </c>
       <c r="B801" s="10" t="s">
         <v>1595</v>
       </c>
       <c r="C801" s="8" t="s">
         <v>1596</v>
       </c>
       <c r="D801" s="12">
-        <v>53625</v>
+        <v>40575</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="4">
         <v>796</v>
       </c>
       <c r="B802" s="10" t="s">
         <v>1597</v>
       </c>
       <c r="C802" s="8" t="s">
         <v>1598</v>
       </c>
       <c r="D802" s="12">
-        <v>40575</v>
+        <v>57975</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="4">
         <v>797</v>
       </c>
       <c r="B803" s="10" t="s">
         <v>1599</v>
       </c>
       <c r="C803" s="8" t="s">
         <v>1600</v>
       </c>
       <c r="D803" s="12">
-        <v>57975</v>
+        <v>53625</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="4">
         <v>798</v>
       </c>
       <c r="B804" s="10" t="s">
         <v>1601</v>
       </c>
       <c r="C804" s="8" t="s">
         <v>1602</v>
       </c>
       <c r="D804" s="12">
         <v>66675</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="4">
         <v>799</v>
       </c>
       <c r="B805" s="10" t="s">
         <v>1603</v>
       </c>
       <c r="C805" s="8" t="s">
         <v>1604</v>
       </c>
       <c r="D805" s="12">
         <v>42750</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="4">
         <v>800</v>
       </c>
       <c r="B806" s="10" t="s">
         <v>1605</v>
       </c>
       <c r="C806" s="8" t="s">
         <v>1606</v>
       </c>
       <c r="D806" s="12">
-        <v>44925</v>
+        <v>49275</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="4">
         <v>801</v>
       </c>
       <c r="B807" s="10" t="s">
         <v>1607</v>
       </c>
       <c r="C807" s="8" t="s">
         <v>1608</v>
       </c>
       <c r="D807" s="12">
-        <v>49275</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="4">
         <v>802</v>
       </c>
       <c r="B808" s="10" t="s">
         <v>1609</v>
       </c>
       <c r="C808" s="8" t="s">
         <v>1610</v>
       </c>
       <c r="D808" s="12">
-        <v>66600</v>
+        <v>44925</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="4">
         <v>803</v>
       </c>
       <c r="B809" s="10" t="s">
         <v>1611</v>
       </c>
       <c r="C809" s="8" t="s">
         <v>1612</v>
       </c>
       <c r="D809" s="12">
         <v>73500</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="4">
         <v>804</v>
       </c>
       <c r="B810" s="10" t="s">
         <v>1613</v>
       </c>
       <c r="C810" s="8" t="s">
         <v>1614</v>
@@ -20777,121 +20777,121 @@
     <row r="821" spans="1:4">
       <c r="A821" s="4">
         <v>815</v>
       </c>
       <c r="B821" s="10" t="s">
         <v>1635</v>
       </c>
       <c r="C821" s="8" t="s">
         <v>1636</v>
       </c>
       <c r="D821" s="12">
         <v>60150</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="4">
         <v>816</v>
       </c>
       <c r="B822" s="10" t="s">
         <v>1637</v>
       </c>
       <c r="C822" s="8" t="s">
         <v>1638</v>
       </c>
       <c r="D822" s="12">
-        <v>47100</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="4">
         <v>817</v>
       </c>
       <c r="B823" s="10" t="s">
         <v>1639</v>
       </c>
       <c r="C823" s="8" t="s">
         <v>1640</v>
       </c>
       <c r="D823" s="12">
-        <v>64500</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="4">
         <v>818</v>
       </c>
       <c r="B824" s="10" t="s">
         <v>1641</v>
       </c>
       <c r="C824" s="8" t="s">
         <v>1642</v>
       </c>
       <c r="D824" s="12">
-        <v>51450</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="4">
         <v>819</v>
       </c>
       <c r="B825" s="10" t="s">
         <v>1643</v>
       </c>
       <c r="C825" s="8" t="s">
         <v>1644</v>
       </c>
       <c r="D825" s="12">
-        <v>64500</v>
+        <v>70950</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="4">
         <v>820</v>
       </c>
       <c r="B826" s="10" t="s">
         <v>1645</v>
       </c>
       <c r="C826" s="8" t="s">
         <v>1646</v>
       </c>
       <c r="D826" s="12">
-        <v>70950</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="4">
         <v>821</v>
       </c>
       <c r="B827" s="10" t="s">
         <v>1647</v>
       </c>
       <c r="C827" s="8" t="s">
         <v>1648</v>
       </c>
       <c r="D827" s="12">
-        <v>51450</v>
+        <v>47100</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="4">
         <v>822</v>
       </c>
       <c r="B828" s="10" t="s">
         <v>1649</v>
       </c>
       <c r="C828" s="8" t="s">
         <v>1650</v>
       </c>
       <c r="D828" s="12">
         <v>44925</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="4">
         <v>823</v>
       </c>
       <c r="B829" s="10" t="s">
         <v>1651</v>
       </c>
       <c r="C829" s="8" t="s">
         <v>1652</v>
@@ -21197,107 +21197,107 @@
     <row r="851" spans="1:4">
       <c r="A851" s="4">
         <v>845</v>
       </c>
       <c r="B851" s="10" t="s">
         <v>1695</v>
       </c>
       <c r="C851" s="8" t="s">
         <v>1696</v>
       </c>
       <c r="D851" s="12">
         <v>57750</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="4">
         <v>846</v>
       </c>
       <c r="B852" s="10" t="s">
         <v>1697</v>
       </c>
       <c r="C852" s="8" t="s">
         <v>1698</v>
       </c>
       <c r="D852" s="12">
-        <v>51000</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="4">
         <v>847</v>
       </c>
       <c r="B853" s="10" t="s">
         <v>1699</v>
       </c>
       <c r="C853" s="8" t="s">
         <v>1700</v>
       </c>
       <c r="D853" s="12">
-        <v>69000</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="4">
         <v>848</v>
       </c>
       <c r="B854" s="10" t="s">
         <v>1701</v>
       </c>
       <c r="C854" s="8" t="s">
         <v>1702</v>
       </c>
       <c r="D854" s="12">
-        <v>55500</v>
+        <v>105000</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="4">
         <v>849</v>
       </c>
       <c r="B855" s="10" t="s">
         <v>1703</v>
       </c>
       <c r="C855" s="8" t="s">
         <v>1704</v>
       </c>
       <c r="D855" s="12">
-        <v>105000</v>
+        <v>78000</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="4">
         <v>850</v>
       </c>
       <c r="B856" s="10" t="s">
         <v>1705</v>
       </c>
       <c r="C856" s="8" t="s">
         <v>1706</v>
       </c>
       <c r="D856" s="12">
-        <v>78000</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="4">
         <v>851</v>
       </c>
       <c r="B857" s="10" t="s">
         <v>1707</v>
       </c>
       <c r="C857" s="8" t="s">
         <v>1708</v>
       </c>
       <c r="D857" s="12">
         <v>48750</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="4">
         <v>852</v>
       </c>
       <c r="B858" s="10" t="s">
         <v>1709</v>
       </c>
       <c r="C858" s="8" t="s">
         <v>1710</v>
@@ -21323,149 +21323,149 @@
     <row r="860" spans="1:4">
       <c r="A860" s="4">
         <v>854</v>
       </c>
       <c r="B860" s="10" t="s">
         <v>1713</v>
       </c>
       <c r="C860" s="8" t="s">
         <v>1714</v>
       </c>
       <c r="D860" s="12">
         <v>96000</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="4">
         <v>855</v>
       </c>
       <c r="B861" s="10" t="s">
         <v>1715</v>
       </c>
       <c r="C861" s="8" t="s">
         <v>1716</v>
       </c>
       <c r="D861" s="12">
-        <v>55500</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="4">
         <v>856</v>
       </c>
       <c r="B862" s="10" t="s">
         <v>1717</v>
       </c>
       <c r="C862" s="8" t="s">
         <v>1718</v>
       </c>
       <c r="D862" s="12">
-        <v>42000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="4">
         <v>857</v>
       </c>
       <c r="B863" s="10" t="s">
         <v>1719</v>
       </c>
       <c r="C863" s="8" t="s">
         <v>1720</v>
       </c>
       <c r="D863" s="12">
-        <v>60000</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="4">
         <v>858</v>
       </c>
       <c r="B864" s="10" t="s">
         <v>1721</v>
       </c>
       <c r="C864" s="8" t="s">
         <v>1722</v>
       </c>
       <c r="D864" s="12">
         <v>69000</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="4">
         <v>859</v>
       </c>
       <c r="B865" s="10" t="s">
         <v>1723</v>
       </c>
       <c r="C865" s="8" t="s">
         <v>1724</v>
       </c>
       <c r="D865" s="12">
         <v>44250</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="4">
         <v>860</v>
       </c>
       <c r="B866" s="10" t="s">
         <v>1725</v>
       </c>
       <c r="C866" s="8" t="s">
         <v>1726</v>
       </c>
       <c r="D866" s="12">
-        <v>46500</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="4">
         <v>861</v>
       </c>
       <c r="B867" s="10" t="s">
         <v>1727</v>
       </c>
       <c r="C867" s="8" t="s">
         <v>1728</v>
       </c>
       <c r="D867" s="12">
-        <v>51000</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="4">
         <v>862</v>
       </c>
       <c r="B868" s="10" t="s">
         <v>1729</v>
       </c>
       <c r="C868" s="8" t="s">
         <v>1730</v>
       </c>
       <c r="D868" s="12">
-        <v>69000</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="4">
         <v>863</v>
       </c>
       <c r="B869" s="10" t="s">
         <v>1731</v>
       </c>
       <c r="C869" s="8" t="s">
         <v>1732</v>
       </c>
       <c r="D869" s="12">
         <v>78450</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="4">
         <v>864</v>
       </c>
       <c r="B870" s="10" t="s">
         <v>1733</v>
       </c>
       <c r="C870" s="8" t="s">
         <v>1734</v>
@@ -21701,177 +21701,177 @@
     <row r="887" spans="1:4">
       <c r="A887" s="4">
         <v>881</v>
       </c>
       <c r="B887" s="10" t="s">
         <v>1767</v>
       </c>
       <c r="C887" s="8" t="s">
         <v>1768</v>
       </c>
       <c r="D887" s="12">
         <v>66450</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="4">
         <v>882</v>
       </c>
       <c r="B888" s="10" t="s">
         <v>1769</v>
       </c>
       <c r="C888" s="8" t="s">
         <v>1770</v>
       </c>
       <c r="D888" s="12">
-        <v>44850</v>
+        <v>97800</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="4">
         <v>883</v>
       </c>
       <c r="B889" s="10" t="s">
         <v>1771</v>
       </c>
       <c r="C889" s="8" t="s">
         <v>1772</v>
       </c>
       <c r="D889" s="12">
-        <v>97800</v>
+        <v>44850</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="4">
         <v>884</v>
       </c>
       <c r="B890" s="10" t="s">
         <v>1773</v>
       </c>
       <c r="C890" s="8" t="s">
         <v>1774</v>
       </c>
       <c r="D890" s="12">
         <v>49650</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="4">
         <v>885</v>
       </c>
       <c r="B891" s="10" t="s">
         <v>1775</v>
       </c>
       <c r="C891" s="8" t="s">
         <v>1776</v>
       </c>
       <c r="D891" s="12">
         <v>66450</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="4">
         <v>886</v>
       </c>
       <c r="B892" s="10" t="s">
         <v>1777</v>
       </c>
       <c r="C892" s="8" t="s">
         <v>1778</v>
       </c>
       <c r="D892" s="12">
-        <v>52050</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="4">
         <v>887</v>
       </c>
       <c r="B893" s="10" t="s">
         <v>1779</v>
       </c>
       <c r="C893" s="8" t="s">
         <v>1780</v>
       </c>
       <c r="D893" s="12">
-        <v>71250</v>
+        <v>56850</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="4">
         <v>888</v>
       </c>
       <c r="B894" s="10" t="s">
         <v>1781</v>
       </c>
       <c r="C894" s="8" t="s">
         <v>1782</v>
       </c>
       <c r="D894" s="12">
-        <v>56850</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="4">
         <v>889</v>
       </c>
       <c r="B895" s="10" t="s">
         <v>1783</v>
       </c>
       <c r="C895" s="8" t="s">
         <v>1784</v>
       </c>
       <c r="D895" s="12">
-        <v>71250</v>
+        <v>78600</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="4">
         <v>890</v>
       </c>
       <c r="B896" s="10" t="s">
         <v>1785</v>
       </c>
       <c r="C896" s="8" t="s">
         <v>1786</v>
       </c>
       <c r="D896" s="12">
-        <v>78600</v>
+        <v>56850</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="4">
         <v>891</v>
       </c>
       <c r="B897" s="10" t="s">
         <v>1787</v>
       </c>
       <c r="C897" s="8" t="s">
         <v>1788</v>
       </c>
       <c r="D897" s="12">
-        <v>56850</v>
+        <v>52050</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="4">
         <v>892</v>
       </c>
       <c r="B898" s="10" t="s">
         <v>1789</v>
       </c>
       <c r="C898" s="8" t="s">
         <v>1790</v>
       </c>
       <c r="D898" s="12">
         <v>117000</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="4">
         <v>893</v>
       </c>
       <c r="B899" s="10" t="s">
         <v>1791</v>
       </c>
       <c r="C899" s="8" t="s">
         <v>1792</v>
@@ -22037,107 +22037,107 @@
     <row r="911" spans="1:4">
       <c r="A911" s="4">
         <v>905</v>
       </c>
       <c r="B911" s="10" t="s">
         <v>1815</v>
       </c>
       <c r="C911" s="8" t="s">
         <v>1816</v>
       </c>
       <c r="D911" s="12">
         <v>52050</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="4">
         <v>906</v>
       </c>
       <c r="B912" s="10" t="s">
         <v>1817</v>
       </c>
       <c r="C912" s="8" t="s">
         <v>1818</v>
       </c>
       <c r="D912" s="12">
-        <v>54450</v>
+        <v>73650</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="4">
         <v>907</v>
       </c>
       <c r="B913" s="10" t="s">
         <v>1819</v>
       </c>
       <c r="C913" s="8" t="s">
         <v>1820</v>
       </c>
       <c r="D913" s="12">
-        <v>73650</v>
+        <v>59250</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="4">
         <v>908</v>
       </c>
       <c r="B914" s="10" t="s">
         <v>1821</v>
       </c>
       <c r="C914" s="8" t="s">
         <v>1822</v>
       </c>
       <c r="D914" s="12">
-        <v>59250</v>
+        <v>112200</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="4">
         <v>909</v>
       </c>
       <c r="B915" s="10" t="s">
         <v>1823</v>
       </c>
       <c r="C915" s="8" t="s">
         <v>1824</v>
       </c>
       <c r="D915" s="12">
-        <v>112200</v>
+        <v>83400</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="4">
         <v>910</v>
       </c>
       <c r="B916" s="10" t="s">
         <v>1825</v>
       </c>
       <c r="C916" s="8" t="s">
         <v>1826</v>
       </c>
       <c r="D916" s="12">
-        <v>83400</v>
+        <v>54450</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="4">
         <v>911</v>
       </c>
       <c r="B917" s="10" t="s">
         <v>1827</v>
       </c>
       <c r="C917" s="8" t="s">
         <v>1828</v>
       </c>
       <c r="D917" s="12">
         <v>68850</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="4">
         <v>912</v>
       </c>
       <c r="B918" s="10" t="s">
         <v>1829</v>
       </c>
       <c r="C918" s="8" t="s">
         <v>1830</v>
@@ -22149,135 +22149,135 @@
     <row r="919" spans="1:4">
       <c r="A919" s="4">
         <v>913</v>
       </c>
       <c r="B919" s="10" t="s">
         <v>1831</v>
       </c>
       <c r="C919" s="8" t="s">
         <v>1832</v>
       </c>
       <c r="D919" s="12">
         <v>102600</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="4">
         <v>914</v>
       </c>
       <c r="B920" s="10" t="s">
         <v>1833</v>
       </c>
       <c r="C920" s="8" t="s">
         <v>1834</v>
       </c>
       <c r="D920" s="12">
-        <v>59250</v>
+        <v>64050</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="4">
         <v>915</v>
       </c>
       <c r="B921" s="10" t="s">
         <v>1835</v>
       </c>
       <c r="C921" s="8" t="s">
         <v>1836</v>
       </c>
       <c r="D921" s="12">
-        <v>64050</v>
+        <v>59250</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="4">
         <v>916</v>
       </c>
       <c r="B922" s="10" t="s">
         <v>1837</v>
       </c>
       <c r="C922" s="8" t="s">
         <v>1838</v>
       </c>
       <c r="D922" s="12">
         <v>73650</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="4">
         <v>917</v>
       </c>
       <c r="B923" s="10" t="s">
         <v>1839</v>
       </c>
       <c r="C923" s="8" t="s">
         <v>1840</v>
       </c>
       <c r="D923" s="12">
         <v>47250</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="4">
         <v>918</v>
       </c>
       <c r="B924" s="10" t="s">
         <v>1841</v>
       </c>
       <c r="C924" s="8" t="s">
         <v>1842</v>
       </c>
       <c r="D924" s="12">
-        <v>49650</v>
+        <v>54450</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="4">
         <v>919</v>
       </c>
       <c r="B925" s="10" t="s">
         <v>1843</v>
       </c>
       <c r="C925" s="8" t="s">
         <v>1844</v>
       </c>
       <c r="D925" s="12">
-        <v>54450</v>
+        <v>73800</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="4">
         <v>920</v>
       </c>
       <c r="B926" s="10" t="s">
         <v>1845</v>
       </c>
       <c r="C926" s="8" t="s">
         <v>1846</v>
       </c>
       <c r="D926" s="12">
-        <v>73800</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="4">
         <v>921</v>
       </c>
       <c r="B927" s="10" t="s">
         <v>1847</v>
       </c>
       <c r="C927" s="8" t="s">
         <v>1848</v>
       </c>
       <c r="D927" s="12">
         <v>83400</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="4">
         <v>922</v>
       </c>
       <c r="B928" s="10" t="s">
         <v>1849</v>
       </c>
       <c r="C928" s="8" t="s">
         <v>1850</v>
@@ -22555,177 +22555,177 @@
     <row r="948" spans="1:4">
       <c r="A948" s="4">
         <v>942</v>
       </c>
       <c r="B948" s="10" t="s">
         <v>1889</v>
       </c>
       <c r="C948" s="8" t="s">
         <v>1890</v>
       </c>
       <c r="D948" s="12">
         <v>70650</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="4">
         <v>943</v>
       </c>
       <c r="B949" s="10" t="s">
         <v>1891</v>
       </c>
       <c r="C949" s="8" t="s">
         <v>1892</v>
       </c>
       <c r="D949" s="12">
-        <v>47700</v>
+        <v>104100</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="4">
         <v>944</v>
       </c>
       <c r="B950" s="10" t="s">
         <v>1893</v>
       </c>
       <c r="C950" s="8" t="s">
         <v>1894</v>
       </c>
       <c r="D950" s="12">
-        <v>104100</v>
+        <v>47700</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="4">
         <v>945</v>
       </c>
       <c r="B951" s="10" t="s">
         <v>1895</v>
       </c>
       <c r="C951" s="8" t="s">
         <v>1896</v>
       </c>
       <c r="D951" s="12">
         <v>52800</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="4">
         <v>946</v>
       </c>
       <c r="B952" s="10" t="s">
         <v>1897</v>
       </c>
       <c r="C952" s="8" t="s">
         <v>1898</v>
       </c>
       <c r="D952" s="12">
         <v>70650</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="4">
         <v>947</v>
       </c>
       <c r="B953" s="10" t="s">
         <v>1899</v>
       </c>
       <c r="C953" s="8" t="s">
         <v>1900</v>
       </c>
       <c r="D953" s="12">
-        <v>55350</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="4">
         <v>948</v>
       </c>
       <c r="B954" s="10" t="s">
         <v>1901</v>
       </c>
       <c r="C954" s="8" t="s">
         <v>1902</v>
       </c>
       <c r="D954" s="12">
-        <v>75750</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="4">
         <v>949</v>
       </c>
       <c r="B955" s="10" t="s">
         <v>1903</v>
       </c>
       <c r="C955" s="8" t="s">
         <v>1904</v>
       </c>
       <c r="D955" s="12">
-        <v>60450</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="4">
         <v>950</v>
       </c>
       <c r="B956" s="10" t="s">
         <v>1905</v>
       </c>
       <c r="C956" s="8" t="s">
         <v>1906</v>
       </c>
       <c r="D956" s="12">
-        <v>75750</v>
+        <v>83700</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="4">
         <v>951</v>
       </c>
       <c r="B957" s="10" t="s">
         <v>1907</v>
       </c>
       <c r="C957" s="8" t="s">
         <v>1908</v>
       </c>
       <c r="D957" s="12">
-        <v>83700</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="4">
         <v>952</v>
       </c>
       <c r="B958" s="10" t="s">
         <v>1909</v>
       </c>
       <c r="C958" s="8" t="s">
         <v>1910</v>
       </c>
       <c r="D958" s="12">
-        <v>60450</v>
+        <v>55350</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="4">
         <v>953</v>
       </c>
       <c r="B959" s="10" t="s">
         <v>1911</v>
       </c>
       <c r="C959" s="8" t="s">
         <v>1912</v>
       </c>
       <c r="D959" s="12">
         <v>124500</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="4">
         <v>954</v>
       </c>
       <c r="B960" s="10" t="s">
         <v>1913</v>
       </c>
       <c r="C960" s="8" t="s">
         <v>1914</v>
@@ -22891,107 +22891,107 @@
     <row r="972" spans="1:4">
       <c r="A972" s="4">
         <v>966</v>
       </c>
       <c r="B972" s="10" t="s">
         <v>1937</v>
       </c>
       <c r="C972" s="8" t="s">
         <v>1938</v>
       </c>
       <c r="D972" s="12">
         <v>55350</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="4">
         <v>967</v>
       </c>
       <c r="B973" s="10" t="s">
         <v>1939</v>
       </c>
       <c r="C973" s="8" t="s">
         <v>1940</v>
       </c>
       <c r="D973" s="12">
-        <v>57900</v>
+        <v>78300</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="4">
         <v>968</v>
       </c>
       <c r="B974" s="10" t="s">
         <v>1941</v>
       </c>
       <c r="C974" s="8" t="s">
         <v>1942</v>
       </c>
       <c r="D974" s="12">
-        <v>78300</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="4">
         <v>969</v>
       </c>
       <c r="B975" s="10" t="s">
         <v>1943</v>
       </c>
       <c r="C975" s="8" t="s">
         <v>1944</v>
       </c>
       <c r="D975" s="12">
-        <v>63000</v>
+        <v>119400</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="4">
         <v>970</v>
       </c>
       <c r="B976" s="10" t="s">
         <v>1945</v>
       </c>
       <c r="C976" s="8" t="s">
         <v>1946</v>
       </c>
       <c r="D976" s="12">
-        <v>119400</v>
+        <v>88800</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="4">
         <v>971</v>
       </c>
       <c r="B977" s="10" t="s">
         <v>1947</v>
       </c>
       <c r="C977" s="8" t="s">
         <v>1948</v>
       </c>
       <c r="D977" s="12">
-        <v>88800</v>
+        <v>57900</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="4">
         <v>972</v>
       </c>
       <c r="B978" s="10" t="s">
         <v>1949</v>
       </c>
       <c r="C978" s="8" t="s">
         <v>1950</v>
       </c>
       <c r="D978" s="12">
         <v>73200</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="4">
         <v>973</v>
       </c>
       <c r="B979" s="10" t="s">
         <v>1951</v>
       </c>
       <c r="C979" s="8" t="s">
         <v>1952</v>
@@ -23003,65 +23003,65 @@
     <row r="980" spans="1:4">
       <c r="A980" s="4">
         <v>974</v>
       </c>
       <c r="B980" s="10" t="s">
         <v>1953</v>
       </c>
       <c r="C980" s="8" t="s">
         <v>1954</v>
       </c>
       <c r="D980" s="12">
         <v>109200</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="4">
         <v>975</v>
       </c>
       <c r="B981" s="10" t="s">
         <v>1955</v>
       </c>
       <c r="C981" s="8" t="s">
         <v>1956</v>
       </c>
       <c r="D981" s="12">
-        <v>63000</v>
+        <v>68100</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="4">
         <v>976</v>
       </c>
       <c r="B982" s="10" t="s">
         <v>1957</v>
       </c>
       <c r="C982" s="8" t="s">
         <v>1958</v>
       </c>
       <c r="D982" s="12">
-        <v>68100</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="4">
         <v>977</v>
       </c>
       <c r="B983" s="10" t="s">
         <v>1959</v>
       </c>
       <c r="C983" s="8" t="s">
         <v>1960</v>
       </c>
       <c r="D983" s="12">
         <v>78300</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="4">
         <v>978</v>
       </c>
       <c r="B984" s="10" t="s">
         <v>1961</v>
       </c>
       <c r="C984" s="8" t="s">
         <v>1962</v>
@@ -23087,149 +23087,149 @@
     <row r="986" spans="1:4">
       <c r="A986" s="4">
         <v>980</v>
       </c>
       <c r="B986" s="10" t="s">
         <v>1965</v>
       </c>
       <c r="C986" s="8" t="s">
         <v>1966</v>
       </c>
       <c r="D986" s="12">
         <v>78600</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="4">
         <v>981</v>
       </c>
       <c r="B987" s="10" t="s">
         <v>1967</v>
       </c>
       <c r="C987" s="8" t="s">
         <v>1968</v>
       </c>
       <c r="D987" s="12">
-        <v>66750</v>
+        <v>50550</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="4">
         <v>982</v>
       </c>
       <c r="B988" s="10" t="s">
         <v>1969</v>
       </c>
       <c r="C988" s="8" t="s">
         <v>1970</v>
       </c>
       <c r="D988" s="12">
-        <v>50550</v>
+        <v>72150</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="4">
         <v>983</v>
       </c>
       <c r="B989" s="10" t="s">
         <v>1971</v>
       </c>
       <c r="C989" s="8" t="s">
         <v>1972</v>
       </c>
       <c r="D989" s="12">
-        <v>72150</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="4">
         <v>984</v>
       </c>
       <c r="B990" s="10" t="s">
         <v>1973</v>
       </c>
       <c r="C990" s="8" t="s">
         <v>1974</v>
       </c>
       <c r="D990" s="12">
         <v>82950</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="4">
         <v>985</v>
       </c>
       <c r="B991" s="10" t="s">
         <v>1975</v>
       </c>
       <c r="C991" s="8" t="s">
         <v>1976</v>
       </c>
       <c r="D991" s="12">
         <v>53250</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="4">
         <v>986</v>
       </c>
       <c r="B992" s="10" t="s">
         <v>1977</v>
       </c>
       <c r="C992" s="8" t="s">
         <v>1978</v>
       </c>
       <c r="D992" s="12">
-        <v>55950</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="4">
         <v>987</v>
       </c>
       <c r="B993" s="10" t="s">
         <v>1979</v>
       </c>
       <c r="C993" s="8" t="s">
         <v>1980</v>
       </c>
       <c r="D993" s="12">
-        <v>61350</v>
+        <v>83400</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="4">
         <v>988</v>
       </c>
       <c r="B994" s="10" t="s">
         <v>1981</v>
       </c>
       <c r="C994" s="8" t="s">
         <v>1982</v>
       </c>
       <c r="D994" s="12">
-        <v>83400</v>
+        <v>55950</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="4">
         <v>989</v>
       </c>
       <c r="B995" s="10" t="s">
         <v>1983</v>
       </c>
       <c r="C995" s="8" t="s">
         <v>1984</v>
       </c>
       <c r="D995" s="12">
         <v>66750</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="4">
         <v>990</v>
       </c>
       <c r="B996" s="10" t="s">
         <v>1985</v>
       </c>
       <c r="C996" s="8" t="s">
         <v>1986</v>
@@ -23395,121 +23395,121 @@
     <row r="1008" spans="1:4">
       <c r="A1008" s="4">
         <v>1002</v>
       </c>
       <c r="B1008" s="10" t="s">
         <v>2009</v>
       </c>
       <c r="C1008" s="8" t="s">
         <v>2010</v>
       </c>
       <c r="D1008" s="12">
         <v>74850</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" s="4">
         <v>1003</v>
       </c>
       <c r="B1009" s="10" t="s">
         <v>2011</v>
       </c>
       <c r="C1009" s="8" t="s">
         <v>2012</v>
       </c>
       <c r="D1009" s="12">
-        <v>58650</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" s="4">
         <v>1004</v>
       </c>
       <c r="B1010" s="10" t="s">
         <v>2013</v>
       </c>
       <c r="C1010" s="8" t="s">
         <v>2014</v>
       </c>
       <c r="D1010" s="12">
-        <v>80250</v>
+        <v>64050</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="4">
         <v>1005</v>
       </c>
       <c r="B1011" s="10" t="s">
         <v>2015</v>
       </c>
       <c r="C1011" s="8" t="s">
         <v>2016</v>
       </c>
       <c r="D1011" s="12">
-        <v>64050</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="4">
         <v>1006</v>
       </c>
       <c r="B1012" s="10" t="s">
         <v>2017</v>
       </c>
       <c r="C1012" s="8" t="s">
         <v>2018</v>
       </c>
       <c r="D1012" s="12">
-        <v>80250</v>
+        <v>88800</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="4">
         <v>1007</v>
       </c>
       <c r="B1013" s="10" t="s">
         <v>2019</v>
       </c>
       <c r="C1013" s="8" t="s">
         <v>2020</v>
       </c>
       <c r="D1013" s="12">
-        <v>88800</v>
+        <v>64050</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="4">
         <v>1008</v>
       </c>
       <c r="B1014" s="10" t="s">
         <v>2021</v>
       </c>
       <c r="C1014" s="8" t="s">
         <v>2022</v>
       </c>
       <c r="D1014" s="12">
-        <v>64050</v>
+        <v>58650</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="4">
         <v>1009</v>
       </c>
       <c r="B1015" s="10" t="s">
         <v>2023</v>
       </c>
       <c r="C1015" s="8" t="s">
         <v>2024</v>
       </c>
       <c r="D1015" s="12">
         <v>85650</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="4">
         <v>1010</v>
       </c>
       <c r="B1016" s="10" t="s">
         <v>2025</v>
       </c>
       <c r="C1016" s="8" t="s">
         <v>2026</v>
@@ -23675,107 +23675,107 @@
     <row r="1028" spans="1:4">
       <c r="A1028" s="4">
         <v>1022</v>
       </c>
       <c r="B1028" s="10" t="s">
         <v>2049</v>
       </c>
       <c r="C1028" s="8" t="s">
         <v>2050</v>
       </c>
       <c r="D1028" s="12">
         <v>58650</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="4">
         <v>1023</v>
       </c>
       <c r="B1029" s="10" t="s">
         <v>2051</v>
       </c>
       <c r="C1029" s="8" t="s">
         <v>2052</v>
       </c>
       <c r="D1029" s="12">
-        <v>61350</v>
+        <v>82950</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="4">
         <v>1024</v>
       </c>
       <c r="B1030" s="10" t="s">
         <v>2053</v>
       </c>
       <c r="C1030" s="8" t="s">
         <v>2054</v>
       </c>
       <c r="D1030" s="12">
-        <v>82950</v>
+        <v>66750</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="4">
         <v>1025</v>
       </c>
       <c r="B1031" s="10" t="s">
         <v>2055</v>
       </c>
       <c r="C1031" s="8" t="s">
         <v>2056</v>
       </c>
       <c r="D1031" s="12">
-        <v>66750</v>
+        <v>126600</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="4">
         <v>1026</v>
       </c>
       <c r="B1032" s="10" t="s">
         <v>2057</v>
       </c>
       <c r="C1032" s="8" t="s">
         <v>2058</v>
       </c>
       <c r="D1032" s="12">
-        <v>126600</v>
+        <v>94200</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="4">
         <v>1027</v>
       </c>
       <c r="B1033" s="10" t="s">
         <v>2059</v>
       </c>
       <c r="C1033" s="8" t="s">
         <v>2060</v>
       </c>
       <c r="D1033" s="12">
-        <v>94200</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="4">
         <v>1028</v>
       </c>
       <c r="B1034" s="10" t="s">
         <v>2061</v>
       </c>
       <c r="C1034" s="8" t="s">
         <v>2062</v>
       </c>
       <c r="D1034" s="12">
         <v>77550</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="4">
         <v>1029</v>
       </c>
       <c r="B1035" s="10" t="s">
         <v>2063</v>
       </c>
       <c r="C1035" s="8" t="s">
         <v>2064</v>
@@ -23857,107 +23857,107 @@
     <row r="1041" spans="1:4">
       <c r="A1041" s="4">
         <v>1035</v>
       </c>
       <c r="B1041" s="10" t="s">
         <v>2075</v>
       </c>
       <c r="C1041" s="8" t="s">
         <v>2076</v>
       </c>
       <c r="D1041" s="12">
         <v>61950</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="4">
         <v>1036</v>
       </c>
       <c r="B1042" s="10" t="s">
         <v>2077</v>
       </c>
       <c r="C1042" s="8" t="s">
         <v>2078</v>
       </c>
       <c r="D1042" s="12">
-        <v>64800</v>
+        <v>87600</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="4">
         <v>1037</v>
       </c>
       <c r="B1043" s="10" t="s">
         <v>2079</v>
       </c>
       <c r="C1043" s="8" t="s">
         <v>2080</v>
       </c>
       <c r="D1043" s="12">
-        <v>87600</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="4">
         <v>1038</v>
       </c>
       <c r="B1044" s="10" t="s">
         <v>2081</v>
       </c>
       <c r="C1044" s="8" t="s">
         <v>2082</v>
       </c>
       <c r="D1044" s="12">
-        <v>70500</v>
+        <v>133800</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="4">
         <v>1039</v>
       </c>
       <c r="B1045" s="10" t="s">
         <v>2083</v>
       </c>
       <c r="C1045" s="8" t="s">
         <v>2084</v>
       </c>
       <c r="D1045" s="12">
-        <v>133800</v>
+        <v>99600</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="4">
         <v>1040</v>
       </c>
       <c r="B1046" s="10" t="s">
         <v>2085</v>
       </c>
       <c r="C1046" s="8" t="s">
         <v>2086</v>
       </c>
       <c r="D1046" s="12">
-        <v>99600</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="4">
         <v>1041</v>
       </c>
       <c r="B1047" s="10" t="s">
         <v>2087</v>
       </c>
       <c r="C1047" s="8" t="s">
         <v>2088</v>
       </c>
       <c r="D1047" s="12">
         <v>81900</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="4">
         <v>1042</v>
       </c>
       <c r="B1048" s="10" t="s">
         <v>2089</v>
       </c>
       <c r="C1048" s="8" t="s">
         <v>2090</v>
@@ -23969,149 +23969,149 @@
     <row r="1049" spans="1:4">
       <c r="A1049" s="4">
         <v>1043</v>
       </c>
       <c r="B1049" s="10" t="s">
         <v>2091</v>
       </c>
       <c r="C1049" s="8" t="s">
         <v>2092</v>
       </c>
       <c r="D1049" s="12">
         <v>122400</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="4">
         <v>1044</v>
       </c>
       <c r="B1050" s="10" t="s">
         <v>2093</v>
       </c>
       <c r="C1050" s="8" t="s">
         <v>2094</v>
       </c>
       <c r="D1050" s="12">
-        <v>70500</v>
+        <v>53400</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="4">
         <v>1045</v>
       </c>
       <c r="B1051" s="10" t="s">
         <v>2095</v>
       </c>
       <c r="C1051" s="8" t="s">
         <v>2096</v>
       </c>
       <c r="D1051" s="12">
-        <v>53400</v>
+        <v>76200</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="4">
         <v>1046</v>
       </c>
       <c r="B1052" s="10" t="s">
         <v>2097</v>
       </c>
       <c r="C1052" s="8" t="s">
         <v>2098</v>
       </c>
       <c r="D1052" s="12">
-        <v>76200</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="4">
         <v>1047</v>
       </c>
       <c r="B1053" s="10" t="s">
         <v>2099</v>
       </c>
       <c r="C1053" s="8" t="s">
         <v>2100</v>
       </c>
       <c r="D1053" s="12">
         <v>87600</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="4">
         <v>1048</v>
       </c>
       <c r="B1054" s="10" t="s">
         <v>2101</v>
       </c>
       <c r="C1054" s="8" t="s">
         <v>2102</v>
       </c>
       <c r="D1054" s="12">
         <v>56250</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="4">
         <v>1049</v>
       </c>
       <c r="B1055" s="10" t="s">
         <v>2103</v>
       </c>
       <c r="C1055" s="8" t="s">
         <v>2104</v>
       </c>
       <c r="D1055" s="12">
-        <v>59100</v>
+        <v>64800</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="4">
         <v>1050</v>
       </c>
       <c r="B1056" s="10" t="s">
         <v>2105</v>
       </c>
       <c r="C1056" s="8" t="s">
         <v>2106</v>
       </c>
       <c r="D1056" s="12">
-        <v>64800</v>
+        <v>88200</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="4">
         <v>1051</v>
       </c>
       <c r="B1057" s="10" t="s">
         <v>2107</v>
       </c>
       <c r="C1057" s="8" t="s">
         <v>2108</v>
       </c>
       <c r="D1057" s="12">
-        <v>88200</v>
+        <v>59100</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="4">
         <v>1052</v>
       </c>
       <c r="B1058" s="10" t="s">
         <v>2109</v>
       </c>
       <c r="C1058" s="8" t="s">
         <v>2110</v>
       </c>
       <c r="D1058" s="12">
         <v>70500</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="4">
         <v>1053</v>
       </c>
       <c r="B1059" s="10" t="s">
         <v>2111</v>
       </c>
       <c r="C1059" s="8" t="s">
         <v>2112</v>
@@ -24277,121 +24277,121 @@
     <row r="1071" spans="1:4">
       <c r="A1071" s="4">
         <v>1065</v>
       </c>
       <c r="B1071" s="10" t="s">
         <v>2135</v>
       </c>
       <c r="C1071" s="8" t="s">
         <v>2136</v>
       </c>
       <c r="D1071" s="12">
         <v>79050</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="4">
         <v>1066</v>
       </c>
       <c r="B1072" s="10" t="s">
         <v>2137</v>
       </c>
       <c r="C1072" s="8" t="s">
         <v>2138</v>
       </c>
       <c r="D1072" s="12">
-        <v>61950</v>
+        <v>84750</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="4">
         <v>1067</v>
       </c>
       <c r="B1073" s="10" t="s">
         <v>2139</v>
       </c>
       <c r="C1073" s="8" t="s">
         <v>2140</v>
       </c>
       <c r="D1073" s="12">
-        <v>84750</v>
+        <v>67650</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="4">
         <v>1068</v>
       </c>
       <c r="B1074" s="10" t="s">
         <v>2141</v>
       </c>
       <c r="C1074" s="8" t="s">
         <v>2142</v>
       </c>
       <c r="D1074" s="12">
-        <v>67650</v>
+        <v>84750</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="4">
         <v>1069</v>
       </c>
       <c r="B1075" s="10" t="s">
         <v>2143</v>
       </c>
       <c r="C1075" s="8" t="s">
         <v>2144</v>
       </c>
       <c r="D1075" s="12">
-        <v>84750</v>
+        <v>93900</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="4">
         <v>1070</v>
       </c>
       <c r="B1076" s="10" t="s">
         <v>2145</v>
       </c>
       <c r="C1076" s="8" t="s">
         <v>2146</v>
       </c>
       <c r="D1076" s="12">
-        <v>93900</v>
+        <v>67650</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="4">
         <v>1071</v>
       </c>
       <c r="B1077" s="10" t="s">
         <v>2147</v>
       </c>
       <c r="C1077" s="8" t="s">
         <v>2148</v>
       </c>
       <c r="D1077" s="12">
-        <v>67650</v>
+        <v>61950</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="4">
         <v>1072</v>
       </c>
       <c r="B1078" s="10" t="s">
         <v>2149</v>
       </c>
       <c r="C1078" s="8" t="s">
         <v>2150</v>
       </c>
       <c r="D1078" s="12">
         <v>90450</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="4">
         <v>1073</v>
       </c>
       <c r="B1079" s="10" t="s">
         <v>2151</v>
       </c>
       <c r="C1079" s="8" t="s">
         <v>2152</v>
@@ -24543,65 +24543,65 @@
     <row r="1090" spans="1:4">
       <c r="A1090" s="4">
         <v>1084</v>
       </c>
       <c r="B1090" s="10" t="s">
         <v>2173</v>
       </c>
       <c r="C1090" s="8" t="s">
         <v>2174</v>
       </c>
       <c r="D1090" s="12">
         <v>83250</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="4">
         <v>1085</v>
       </c>
       <c r="B1091" s="10" t="s">
         <v>2175</v>
       </c>
       <c r="C1091" s="8" t="s">
         <v>2176</v>
       </c>
       <c r="D1091" s="12">
-        <v>77250</v>
+        <v>57750</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="4">
         <v>1086</v>
       </c>
       <c r="B1092" s="10" t="s">
         <v>2177</v>
       </c>
       <c r="C1092" s="8" t="s">
         <v>2178</v>
       </c>
       <c r="D1092" s="12">
-        <v>57750</v>
+        <v>77250</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="4">
         <v>1087</v>
       </c>
       <c r="B1093" s="10" t="s">
         <v>2179</v>
       </c>
       <c r="C1093" s="8" t="s">
         <v>2180</v>
       </c>
       <c r="D1093" s="12">
         <v>78225</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="4">
         <v>1088</v>
       </c>
       <c r="B1094" s="10" t="s">
         <v>2181</v>
       </c>
       <c r="C1094" s="8" t="s">
         <v>2182</v>
@@ -24627,107 +24627,107 @@
     <row r="1096" spans="1:4">
       <c r="A1096" s="4">
         <v>1090</v>
       </c>
       <c r="B1096" s="10" t="s">
         <v>2185</v>
       </c>
       <c r="C1096" s="8" t="s">
         <v>2186</v>
       </c>
       <c r="D1096" s="12">
         <v>65250</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="4">
         <v>1091</v>
       </c>
       <c r="B1097" s="10" t="s">
         <v>2187</v>
       </c>
       <c r="C1097" s="8" t="s">
         <v>2188</v>
       </c>
       <c r="D1097" s="12">
-        <v>66525</v>
+        <v>89925</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="4">
         <v>1092</v>
       </c>
       <c r="B1098" s="10" t="s">
         <v>2189</v>
       </c>
       <c r="C1098" s="8" t="s">
         <v>2190</v>
       </c>
       <c r="D1098" s="12">
-        <v>89925</v>
+        <v>72375</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="4">
         <v>1093</v>
       </c>
       <c r="B1099" s="10" t="s">
         <v>2191</v>
       </c>
       <c r="C1099" s="8" t="s">
         <v>2192</v>
       </c>
       <c r="D1099" s="12">
-        <v>72375</v>
+        <v>137400</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="4">
         <v>1094</v>
       </c>
       <c r="B1100" s="10" t="s">
         <v>2193</v>
       </c>
       <c r="C1100" s="8" t="s">
         <v>2194</v>
       </c>
       <c r="D1100" s="12">
-        <v>137400</v>
+        <v>102300</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="4">
         <v>1095</v>
       </c>
       <c r="B1101" s="10" t="s">
         <v>2195</v>
       </c>
       <c r="C1101" s="8" t="s">
         <v>2196</v>
       </c>
       <c r="D1101" s="12">
-        <v>102300</v>
+        <v>66525</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="4">
         <v>1096</v>
       </c>
       <c r="B1102" s="10" t="s">
         <v>2197</v>
       </c>
       <c r="C1102" s="8" t="s">
         <v>2198</v>
       </c>
       <c r="D1102" s="12">
         <v>84075</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="4">
         <v>1097</v>
       </c>
       <c r="B1103" s="10" t="s">
         <v>2199</v>
       </c>
       <c r="C1103" s="8" t="s">
         <v>2200</v>
@@ -24739,121 +24739,121 @@
     <row r="1104" spans="1:4">
       <c r="A1104" s="4">
         <v>1098</v>
       </c>
       <c r="B1104" s="10" t="s">
         <v>2201</v>
       </c>
       <c r="C1104" s="8" t="s">
         <v>2202</v>
       </c>
       <c r="D1104" s="12">
         <v>125700</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="4">
         <v>1099</v>
       </c>
       <c r="B1105" s="10" t="s">
         <v>2203</v>
       </c>
       <c r="C1105" s="8" t="s">
         <v>2204</v>
       </c>
       <c r="D1105" s="12">
-        <v>72375</v>
+        <v>54825</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="4">
         <v>1100</v>
       </c>
       <c r="B1106" s="10" t="s">
         <v>2205</v>
       </c>
       <c r="C1106" s="8" t="s">
         <v>2206</v>
       </c>
       <c r="D1106" s="12">
-        <v>54825</v>
+        <v>78225</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="4">
         <v>1101</v>
       </c>
       <c r="B1107" s="10" t="s">
         <v>2207</v>
       </c>
       <c r="C1107" s="8" t="s">
         <v>2208</v>
       </c>
       <c r="D1107" s="12">
-        <v>78225</v>
+        <v>72375</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="4">
         <v>1102</v>
       </c>
       <c r="B1108" s="10" t="s">
         <v>2209</v>
       </c>
       <c r="C1108" s="8" t="s">
         <v>2210</v>
       </c>
       <c r="D1108" s="12">
         <v>92250</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="4">
         <v>1103</v>
       </c>
       <c r="B1109" s="10" t="s">
         <v>2211</v>
       </c>
       <c r="C1109" s="8" t="s">
         <v>2212</v>
       </c>
       <c r="D1109" s="12">
-        <v>59250</v>
+        <v>60675</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="4">
         <v>1104</v>
       </c>
       <c r="B1110" s="10" t="s">
         <v>2213</v>
       </c>
       <c r="C1110" s="8" t="s">
         <v>2214</v>
       </c>
       <c r="D1110" s="12">
-        <v>60675</v>
+        <v>59250</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="4">
         <v>1105</v>
       </c>
       <c r="B1111" s="10" t="s">
         <v>2215</v>
       </c>
       <c r="C1111" s="8" t="s">
         <v>2216</v>
       </c>
       <c r="D1111" s="12">
         <v>66525</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="4">
         <v>1106</v>
       </c>
       <c r="B1112" s="10" t="s">
         <v>2217</v>
       </c>
       <c r="C1112" s="8" t="s">
         <v>2218</v>
@@ -25047,121 +25047,121 @@
     <row r="1126" spans="1:4">
       <c r="A1126" s="4">
         <v>1120</v>
       </c>
       <c r="B1126" s="10" t="s">
         <v>2245</v>
       </c>
       <c r="C1126" s="8" t="s">
         <v>2246</v>
       </c>
       <c r="D1126" s="12">
         <v>81150</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="4">
         <v>1121</v>
       </c>
       <c r="B1127" s="10" t="s">
         <v>2247</v>
       </c>
       <c r="C1127" s="8" t="s">
         <v>2248</v>
       </c>
       <c r="D1127" s="12">
-        <v>63600</v>
+        <v>87000</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="4">
         <v>1122</v>
       </c>
       <c r="B1128" s="10" t="s">
         <v>2249</v>
       </c>
       <c r="C1128" s="8" t="s">
         <v>2250</v>
       </c>
       <c r="D1128" s="12">
-        <v>87000</v>
+        <v>69450</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="4">
         <v>1123</v>
       </c>
       <c r="B1129" s="10" t="s">
         <v>2251</v>
       </c>
       <c r="C1129" s="8" t="s">
         <v>2252</v>
       </c>
       <c r="D1129" s="12">
-        <v>69450</v>
+        <v>89250</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="4">
         <v>1124</v>
       </c>
       <c r="B1130" s="10" t="s">
         <v>2253</v>
       </c>
       <c r="C1130" s="8" t="s">
         <v>2254</v>
       </c>
       <c r="D1130" s="12">
-        <v>89250</v>
+        <v>96450</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="4">
         <v>1125</v>
       </c>
       <c r="B1131" s="10" t="s">
         <v>2255</v>
       </c>
       <c r="C1131" s="8" t="s">
         <v>2256</v>
       </c>
       <c r="D1131" s="12">
-        <v>96450</v>
+        <v>69450</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="4">
         <v>1126</v>
       </c>
       <c r="B1132" s="10" t="s">
         <v>2257</v>
       </c>
       <c r="C1132" s="8" t="s">
         <v>2258</v>
       </c>
       <c r="D1132" s="12">
-        <v>69450</v>
+        <v>63600</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="4">
         <v>1127</v>
       </c>
       <c r="B1133" s="10" t="s">
         <v>2259</v>
       </c>
       <c r="C1133" s="8" t="s">
         <v>2260</v>
       </c>
       <c r="D1133" s="12">
         <v>92850</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="4">
         <v>1128</v>
       </c>
       <c r="B1134" s="10" t="s">
         <v>2261</v>
       </c>
       <c r="C1134" s="8" t="s">
         <v>2262</v>
@@ -25201,79 +25201,79 @@
     <row r="1137" spans="1:4">
       <c r="A1137" s="4">
         <v>1131</v>
       </c>
       <c r="B1137" s="10" t="s">
         <v>2267</v>
       </c>
       <c r="C1137" s="8" t="s">
         <v>2268</v>
       </c>
       <c r="D1137" s="12">
         <v>56250</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="4">
         <v>1132</v>
       </c>
       <c r="B1138" s="10" t="s">
         <v>2269</v>
       </c>
       <c r="C1138" s="8" t="s">
         <v>2270</v>
       </c>
       <c r="D1138" s="12">
-        <v>65400</v>
+        <v>65250</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="4">
         <v>1133</v>
       </c>
       <c r="B1139" s="10" t="s">
         <v>2271</v>
       </c>
       <c r="C1139" s="8" t="s">
         <v>2272</v>
       </c>
       <c r="D1139" s="12">
-        <v>83250</v>
+        <v>65400</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="4">
         <v>1134</v>
       </c>
       <c r="B1140" s="10" t="s">
         <v>2273</v>
       </c>
       <c r="C1140" s="8" t="s">
         <v>2274</v>
       </c>
       <c r="D1140" s="12">
-        <v>65250</v>
+        <v>83250</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="4">
         <v>1135</v>
       </c>
       <c r="B1141" s="10" t="s">
         <v>2275</v>
       </c>
       <c r="C1141" s="8" t="s">
         <v>2276</v>
       </c>
       <c r="D1141" s="12">
         <v>89250</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="4">
         <v>1136</v>
       </c>
       <c r="B1142" s="10" t="s">
         <v>2277</v>
       </c>
       <c r="C1142" s="8" t="s">
         <v>2278</v>
@@ -25425,65 +25425,65 @@
     <row r="1153" spans="1:4">
       <c r="A1153" s="4">
         <v>1147</v>
       </c>
       <c r="B1153" s="10" t="s">
         <v>2299</v>
       </c>
       <c r="C1153" s="8" t="s">
         <v>2300</v>
       </c>
       <c r="D1153" s="12">
         <v>87450</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="4">
         <v>1148</v>
       </c>
       <c r="B1154" s="10" t="s">
         <v>2301</v>
       </c>
       <c r="C1154" s="8" t="s">
         <v>2302</v>
       </c>
       <c r="D1154" s="12">
-        <v>81150</v>
+        <v>59250</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="4">
         <v>1149</v>
       </c>
       <c r="B1155" s="10" t="s">
         <v>2303</v>
       </c>
       <c r="C1155" s="8" t="s">
         <v>2304</v>
       </c>
       <c r="D1155" s="12">
-        <v>59250</v>
+        <v>81150</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="4">
         <v>1150</v>
       </c>
       <c r="B1156" s="10" t="s">
         <v>2305</v>
       </c>
       <c r="C1156" s="8" t="s">
         <v>2306</v>
       </c>
       <c r="D1156" s="12">
         <v>80250</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="4">
         <v>1151</v>
       </c>
       <c r="B1157" s="10" t="s">
         <v>2307</v>
       </c>
       <c r="C1157" s="8" t="s">
         <v>2308</v>
@@ -25509,107 +25509,107 @@
     <row r="1159" spans="1:4">
       <c r="A1159" s="4">
         <v>1153</v>
       </c>
       <c r="B1159" s="10" t="s">
         <v>2311</v>
       </c>
       <c r="C1159" s="8" t="s">
         <v>2312</v>
       </c>
       <c r="D1159" s="12">
         <v>68550</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="4">
         <v>1154</v>
       </c>
       <c r="B1160" s="10" t="s">
         <v>2313</v>
       </c>
       <c r="C1160" s="8" t="s">
         <v>2314</v>
       </c>
       <c r="D1160" s="12">
-        <v>68250</v>
+        <v>92250</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="4">
         <v>1155</v>
       </c>
       <c r="B1161" s="10" t="s">
         <v>2315</v>
       </c>
       <c r="C1161" s="8" t="s">
         <v>2316</v>
       </c>
       <c r="D1161" s="12">
-        <v>92250</v>
+        <v>74250</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="4">
         <v>1156</v>
       </c>
       <c r="B1162" s="10" t="s">
         <v>2317</v>
       </c>
       <c r="C1162" s="8" t="s">
         <v>2318</v>
       </c>
       <c r="D1162" s="12">
-        <v>74250</v>
+        <v>141000</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="4">
         <v>1157</v>
       </c>
       <c r="B1163" s="10" t="s">
         <v>2319</v>
       </c>
       <c r="C1163" s="8" t="s">
         <v>2320</v>
       </c>
       <c r="D1163" s="12">
-        <v>141000</v>
+        <v>105000</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="4">
         <v>1158</v>
       </c>
       <c r="B1164" s="10" t="s">
         <v>2321</v>
       </c>
       <c r="C1164" s="8" t="s">
         <v>2322</v>
       </c>
       <c r="D1164" s="12">
-        <v>105000</v>
+        <v>68250</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="4">
         <v>1159</v>
       </c>
       <c r="B1165" s="10" t="s">
         <v>2323</v>
       </c>
       <c r="C1165" s="8" t="s">
         <v>2324</v>
       </c>
       <c r="D1165" s="12">
         <v>86250</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="4">
         <v>1160</v>
       </c>
       <c r="B1166" s="10" t="s">
         <v>2325</v>
       </c>
       <c r="C1166" s="8" t="s">
         <v>2326</v>
@@ -25621,65 +25621,65 @@
     <row r="1167" spans="1:4">
       <c r="A1167" s="4">
         <v>1161</v>
       </c>
       <c r="B1167" s="10" t="s">
         <v>2327</v>
       </c>
       <c r="C1167" s="8" t="s">
         <v>2328</v>
       </c>
       <c r="D1167" s="12">
         <v>129000</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="4">
         <v>1162</v>
       </c>
       <c r="B1168" s="10" t="s">
         <v>2329</v>
       </c>
       <c r="C1168" s="8" t="s">
         <v>2330</v>
       </c>
       <c r="D1168" s="12">
-        <v>74250</v>
+        <v>80250</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="4">
         <v>1163</v>
       </c>
       <c r="B1169" s="10" t="s">
         <v>2331</v>
       </c>
       <c r="C1169" s="8" t="s">
         <v>2332</v>
       </c>
       <c r="D1169" s="12">
-        <v>80250</v>
+        <v>74250</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="4">
         <v>1164</v>
       </c>
       <c r="B1170" s="10" t="s">
         <v>2333</v>
       </c>
       <c r="C1170" s="8" t="s">
         <v>2334</v>
       </c>
       <c r="D1170" s="12">
         <v>96900</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="4">
         <v>1165</v>
       </c>
       <c r="B1171" s="10" t="s">
         <v>2335</v>
       </c>
       <c r="C1171" s="8" t="s">
         <v>2336</v>
@@ -25985,65 +25985,65 @@
     <row r="1193" spans="1:4">
       <c r="A1193" s="4">
         <v>1187</v>
       </c>
       <c r="B1193" s="10" t="s">
         <v>2378</v>
       </c>
       <c r="C1193" s="8" t="s">
         <v>2379</v>
       </c>
       <c r="D1193" s="12">
         <v>141900</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="4">
         <v>1188</v>
       </c>
       <c r="B1194" s="10" t="s">
         <v>2380</v>
       </c>
       <c r="C1194" s="8" t="s">
         <v>2381</v>
       </c>
       <c r="D1194" s="12">
-        <v>87450</v>
+        <v>59100</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="4">
         <v>1189</v>
       </c>
       <c r="B1195" s="10" t="s">
         <v>2382</v>
       </c>
       <c r="C1195" s="8" t="s">
         <v>2383</v>
       </c>
       <c r="D1195" s="12">
-        <v>59100</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="4">
         <v>1190</v>
       </c>
       <c r="B1196" s="10" t="s">
         <v>2384</v>
       </c>
       <c r="C1196" s="8" t="s">
         <v>2385</v>
       </c>
       <c r="D1196" s="12">
         <v>129300</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="4">
         <v>1191</v>
       </c>
       <c r="B1197" s="10" t="s">
         <v>2386</v>
       </c>
       <c r="C1197" s="8" t="s">
         <v>2387</v>
@@ -26055,65 +26055,65 @@
     <row r="1198" spans="1:4">
       <c r="A1198" s="4">
         <v>1192</v>
       </c>
       <c r="B1198" s="10" t="s">
         <v>2388</v>
       </c>
       <c r="C1198" s="8" t="s">
         <v>2389</v>
       </c>
       <c r="D1198" s="12">
         <v>68550</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="4">
         <v>1193</v>
       </c>
       <c r="B1199" s="10" t="s">
         <v>2390</v>
       </c>
       <c r="C1199" s="8" t="s">
         <v>2391</v>
       </c>
       <c r="D1199" s="12">
-        <v>87450</v>
+        <v>68550</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="4">
         <v>1194</v>
       </c>
       <c r="B1200" s="10" t="s">
         <v>2392</v>
       </c>
       <c r="C1200" s="8" t="s">
         <v>2393</v>
       </c>
       <c r="D1200" s="12">
-        <v>68550</v>
+        <v>87450</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="4">
         <v>1195</v>
       </c>
       <c r="B1201" s="10" t="s">
         <v>2394</v>
       </c>
       <c r="C1201" s="8" t="s">
         <v>2395</v>
       </c>
       <c r="D1201" s="12">
         <v>93750</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="4">
         <v>1196</v>
       </c>
       <c r="B1202" s="10" t="s">
         <v>2396</v>
       </c>
       <c r="C1202" s="8" t="s">
         <v>2397</v>
@@ -26251,65 +26251,65 @@
     <row r="1212" spans="1:4">
       <c r="A1212" s="4">
         <v>1206</v>
       </c>
       <c r="B1212" s="10" t="s">
         <v>2416</v>
       </c>
       <c r="C1212" s="8" t="s">
         <v>2417</v>
       </c>
       <c r="D1212" s="12">
         <v>91650</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="4">
         <v>1207</v>
       </c>
       <c r="B1213" s="10" t="s">
         <v>2418</v>
       </c>
       <c r="C1213" s="8" t="s">
         <v>2419</v>
       </c>
       <c r="D1213" s="12">
-        <v>85050</v>
+        <v>62250</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="4">
         <v>1208</v>
       </c>
       <c r="B1214" s="10" t="s">
         <v>2420</v>
       </c>
       <c r="C1214" s="8" t="s">
         <v>2421</v>
       </c>
       <c r="D1214" s="12">
-        <v>62250</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="4">
         <v>1209</v>
       </c>
       <c r="B1215" s="10" t="s">
         <v>2422</v>
       </c>
       <c r="C1215" s="8" t="s">
         <v>2423</v>
       </c>
       <c r="D1215" s="12">
         <v>84300</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="4">
         <v>1210</v>
       </c>
       <c r="B1216" s="10" t="s">
         <v>2424</v>
       </c>
       <c r="C1216" s="8" t="s">
         <v>2425</v>
@@ -26321,65 +26321,65 @@
     <row r="1217" spans="1:4">
       <c r="A1217" s="4">
         <v>1211</v>
       </c>
       <c r="B1217" s="10" t="s">
         <v>2426</v>
       </c>
       <c r="C1217" s="8" t="s">
         <v>2427</v>
       </c>
       <c r="D1217" s="12">
         <v>85050</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="4">
         <v>1212</v>
       </c>
       <c r="B1218" s="10" t="s">
         <v>2428</v>
       </c>
       <c r="C1218" s="8" t="s">
         <v>2429</v>
       </c>
       <c r="D1218" s="12">
-        <v>71850</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="4">
         <v>1213</v>
       </c>
       <c r="B1219" s="10" t="s">
         <v>2430</v>
       </c>
       <c r="C1219" s="8" t="s">
         <v>2431</v>
       </c>
       <c r="D1219" s="12">
-        <v>71700</v>
+        <v>71850</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="4">
         <v>1214</v>
       </c>
       <c r="B1220" s="10" t="s">
         <v>2432</v>
       </c>
       <c r="C1220" s="8" t="s">
         <v>2433</v>
       </c>
       <c r="D1220" s="12">
         <v>96900</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="4">
         <v>1215</v>
       </c>
       <c r="B1221" s="10" t="s">
         <v>2434</v>
       </c>
       <c r="C1221" s="8" t="s">
         <v>2435</v>
@@ -26489,65 +26489,65 @@
     <row r="1229" spans="1:4">
       <c r="A1229" s="4">
         <v>1223</v>
       </c>
       <c r="B1229" s="10" t="s">
         <v>2450</v>
       </c>
       <c r="C1229" s="8" t="s">
         <v>2451</v>
       </c>
       <c r="D1229" s="12">
         <v>101550</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="4">
         <v>1224</v>
       </c>
       <c r="B1230" s="10" t="s">
         <v>2452</v>
       </c>
       <c r="C1230" s="8" t="s">
         <v>2453</v>
       </c>
       <c r="D1230" s="12">
-        <v>65250</v>
+        <v>65400</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="4">
         <v>1225</v>
       </c>
       <c r="B1231" s="10" t="s">
         <v>2454</v>
       </c>
       <c r="C1231" s="8" t="s">
         <v>2455</v>
       </c>
       <c r="D1231" s="12">
-        <v>65400</v>
+        <v>65250</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="4">
         <v>1226</v>
       </c>
       <c r="B1232" s="10" t="s">
         <v>2456</v>
       </c>
       <c r="C1232" s="8" t="s">
         <v>2457</v>
       </c>
       <c r="D1232" s="12">
         <v>71700</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="4">
         <v>1227</v>
       </c>
       <c r="B1233" s="10" t="s">
         <v>2458</v>
       </c>
       <c r="C1233" s="8" t="s">
         <v>2459</v>
@@ -26629,65 +26629,65 @@
     <row r="1239" spans="1:4">
       <c r="A1239" s="4">
         <v>1233</v>
       </c>
       <c r="B1239" s="10" t="s">
         <v>2470</v>
       </c>
       <c r="C1239" s="8" t="s">
         <v>2471</v>
       </c>
       <c r="D1239" s="12">
         <v>102600</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="4">
         <v>1234</v>
       </c>
       <c r="B1240" s="10" t="s">
         <v>2472</v>
       </c>
       <c r="C1240" s="8" t="s">
         <v>2473</v>
       </c>
       <c r="D1240" s="12">
-        <v>68250</v>
+        <v>68550</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="4">
         <v>1235</v>
       </c>
       <c r="B1241" s="10" t="s">
         <v>2474</v>
       </c>
       <c r="C1241" s="8" t="s">
         <v>2475</v>
       </c>
       <c r="D1241" s="12">
-        <v>68550</v>
+        <v>68250</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="4">
         <v>1236</v>
       </c>
       <c r="B1242" s="10" t="s">
         <v>2476</v>
       </c>
       <c r="C1242" s="8" t="s">
         <v>2477</v>
       </c>
       <c r="D1242" s="12">
         <v>75150</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="4">
         <v>1237</v>
       </c>
       <c r="B1243" s="10" t="s">
         <v>2478</v>
       </c>
       <c r="C1243" s="8" t="s">
         <v>2479</v>
@@ -26811,135 +26811,135 @@
     <row r="1252" spans="1:4">
       <c r="A1252" s="4">
         <v>1246</v>
       </c>
       <c r="B1252" s="10" t="s">
         <v>2496</v>
       </c>
       <c r="C1252" s="8" t="s">
         <v>2497</v>
       </c>
       <c r="D1252" s="12">
         <v>148800</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="4">
         <v>1247</v>
       </c>
       <c r="B1253" s="10" t="s">
         <v>2498</v>
       </c>
       <c r="C1253" s="8" t="s">
         <v>2499</v>
       </c>
       <c r="D1253" s="12">
-        <v>91650</v>
+        <v>61950</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="4">
         <v>1248</v>
       </c>
       <c r="B1254" s="10" t="s">
         <v>2500</v>
       </c>
       <c r="C1254" s="8" t="s">
         <v>2501</v>
       </c>
       <c r="D1254" s="12">
-        <v>61950</v>
+        <v>91650</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="4">
         <v>1249</v>
       </c>
       <c r="B1255" s="10" t="s">
         <v>2502</v>
       </c>
       <c r="C1255" s="8" t="s">
         <v>2503</v>
       </c>
       <c r="D1255" s="12">
         <v>135600</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="4">
         <v>1250</v>
       </c>
       <c r="B1256" s="10" t="s">
         <v>2504</v>
       </c>
       <c r="C1256" s="8" t="s">
         <v>2505</v>
       </c>
       <c r="D1256" s="12">
         <v>78450</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="4">
         <v>1251</v>
       </c>
       <c r="B1257" s="10" t="s">
         <v>2506</v>
       </c>
       <c r="C1257" s="8" t="s">
         <v>2507</v>
       </c>
       <c r="D1257" s="12">
-        <v>71700</v>
+        <v>71850</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="4">
         <v>1252</v>
       </c>
       <c r="B1258" s="10" t="s">
         <v>2508</v>
       </c>
       <c r="C1258" s="8" t="s">
         <v>2509</v>
       </c>
       <c r="D1258" s="12">
-        <v>91650</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="4">
         <v>1253</v>
       </c>
       <c r="B1259" s="10" t="s">
         <v>2510</v>
       </c>
       <c r="C1259" s="8" t="s">
         <v>2511</v>
       </c>
       <c r="D1259" s="12">
-        <v>71850</v>
+        <v>91650</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="4">
         <v>1254</v>
       </c>
       <c r="B1260" s="10" t="s">
         <v>2512</v>
       </c>
       <c r="C1260" s="8" t="s">
         <v>2513</v>
       </c>
       <c r="D1260" s="12">
         <v>98250</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="4">
         <v>1255</v>
       </c>
       <c r="B1261" s="10" t="s">
         <v>2514</v>
       </c>
       <c r="C1261" s="8" t="s">
         <v>2515</v>
@@ -27077,65 +27077,65 @@
     <row r="1271" spans="1:4">
       <c r="A1271" s="4">
         <v>1265</v>
       </c>
       <c r="B1271" s="10" t="s">
         <v>2534</v>
       </c>
       <c r="C1271" s="8" t="s">
         <v>2535</v>
       </c>
       <c r="D1271" s="12">
         <v>95850</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="4">
         <v>1266</v>
       </c>
       <c r="B1272" s="10" t="s">
         <v>2536</v>
       </c>
       <c r="C1272" s="8" t="s">
         <v>2537</v>
       </c>
       <c r="D1272" s="12">
-        <v>88950</v>
+        <v>65250</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="4">
         <v>1267</v>
       </c>
       <c r="B1273" s="10" t="s">
         <v>2538</v>
       </c>
       <c r="C1273" s="8" t="s">
         <v>2539</v>
       </c>
       <c r="D1273" s="12">
-        <v>65250</v>
+        <v>88950</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="4">
         <v>1268</v>
       </c>
       <c r="B1274" s="10" t="s">
         <v>2540</v>
       </c>
       <c r="C1274" s="8" t="s">
         <v>2541</v>
       </c>
       <c r="D1274" s="12">
         <v>88350</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="4">
         <v>1269</v>
       </c>
       <c r="B1275" s="10" t="s">
         <v>2542</v>
       </c>
       <c r="C1275" s="8" t="s">
         <v>2543</v>
@@ -27287,65 +27287,65 @@
     <row r="1286" spans="1:4">
       <c r="A1286" s="4">
         <v>1280</v>
       </c>
       <c r="B1286" s="10" t="s">
         <v>2564</v>
       </c>
       <c r="C1286" s="8" t="s">
         <v>2565</v>
       </c>
       <c r="D1286" s="12">
         <v>88350</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="4">
         <v>1281</v>
       </c>
       <c r="B1287" s="10" t="s">
         <v>2566</v>
       </c>
       <c r="C1287" s="8" t="s">
         <v>2567</v>
       </c>
       <c r="D1287" s="12">
-        <v>78450</v>
+        <v>78600</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="4">
         <v>1282</v>
       </c>
       <c r="B1288" s="10" t="s">
         <v>2568</v>
       </c>
       <c r="C1288" s="8" t="s">
         <v>2569</v>
       </c>
       <c r="D1288" s="12">
-        <v>78600</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="4">
         <v>1283</v>
       </c>
       <c r="B1289" s="10" t="s">
         <v>2570</v>
       </c>
       <c r="C1289" s="8" t="s">
         <v>2571</v>
       </c>
       <c r="D1289" s="12">
         <v>106200</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="4">
         <v>1284</v>
       </c>
       <c r="B1290" s="10" t="s">
         <v>2572</v>
       </c>
       <c r="C1290" s="8" t="s">
         <v>2573</v>
@@ -27483,65 +27483,65 @@
     <row r="1300" spans="1:4">
       <c r="A1300" s="4">
         <v>1294</v>
       </c>
       <c r="B1300" s="10" t="s">
         <v>2592</v>
       </c>
       <c r="C1300" s="8" t="s">
         <v>2593</v>
       </c>
       <c r="D1300" s="12">
         <v>107400</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="4">
         <v>1295</v>
       </c>
       <c r="B1301" s="10" t="s">
         <v>2594</v>
       </c>
       <c r="C1301" s="8" t="s">
         <v>2595</v>
       </c>
       <c r="D1301" s="12">
-        <v>71250</v>
+        <v>71700</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="4">
         <v>1296</v>
       </c>
       <c r="B1302" s="10" t="s">
         <v>2596</v>
       </c>
       <c r="C1302" s="8" t="s">
         <v>2597</v>
       </c>
       <c r="D1302" s="12">
-        <v>71700</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="4">
         <v>1297</v>
       </c>
       <c r="B1303" s="10" t="s">
         <v>2598</v>
       </c>
       <c r="C1303" s="8" t="s">
         <v>2599</v>
       </c>
       <c r="D1303" s="12">
         <v>78600</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="4">
         <v>1298</v>
       </c>
       <c r="B1304" s="10" t="s">
         <v>2600</v>
       </c>
       <c r="C1304" s="8" t="s">
         <v>2601</v>
@@ -27721,79 +27721,79 @@
     <row r="1317" spans="1:4">
       <c r="A1317" s="4">
         <v>1311</v>
       </c>
       <c r="B1317" s="10" t="s">
         <v>2626</v>
       </c>
       <c r="C1317" s="8" t="s">
         <v>2627</v>
       </c>
       <c r="D1317" s="12">
         <v>82050</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="4">
         <v>1312</v>
       </c>
       <c r="B1318" s="10" t="s">
         <v>2628</v>
       </c>
       <c r="C1318" s="8" t="s">
         <v>2629</v>
       </c>
       <c r="D1318" s="12">
-        <v>74850</v>
+        <v>75150</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="4">
         <v>1313</v>
       </c>
       <c r="B1319" s="10" t="s">
         <v>2630</v>
       </c>
       <c r="C1319" s="8" t="s">
         <v>2631</v>
       </c>
       <c r="D1319" s="12">
-        <v>95850</v>
+        <v>74850</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="4">
         <v>1314</v>
       </c>
       <c r="B1320" s="10" t="s">
         <v>2632</v>
       </c>
       <c r="C1320" s="8" t="s">
         <v>2633</v>
       </c>
       <c r="D1320" s="12">
-        <v>75150</v>
+        <v>95850</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="4">
         <v>1315</v>
       </c>
       <c r="B1321" s="10" t="s">
         <v>2634</v>
       </c>
       <c r="C1321" s="8" t="s">
         <v>2635</v>
       </c>
       <c r="D1321" s="12">
         <v>102750</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="4">
         <v>1316</v>
       </c>
       <c r="B1322" s="10" t="s">
         <v>2636</v>
       </c>
       <c r="C1322" s="8" t="s">
         <v>2637</v>
@@ -27917,65 +27917,65 @@
     <row r="1331" spans="1:4">
       <c r="A1331" s="4">
         <v>1325</v>
       </c>
       <c r="B1331" s="10" t="s">
         <v>2654</v>
       </c>
       <c r="C1331" s="8" t="s">
         <v>2655</v>
       </c>
       <c r="D1331" s="12">
         <v>100050</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="4">
         <v>1326</v>
       </c>
       <c r="B1332" s="10" t="s">
         <v>2656</v>
       </c>
       <c r="C1332" s="8" t="s">
         <v>2657</v>
       </c>
       <c r="D1332" s="12">
-        <v>92850</v>
+        <v>68250</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="4">
         <v>1327</v>
       </c>
       <c r="B1333" s="10" t="s">
         <v>2658</v>
       </c>
       <c r="C1333" s="8" t="s">
         <v>2659</v>
       </c>
       <c r="D1333" s="12">
-        <v>68250</v>
+        <v>92850</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="4">
         <v>1328</v>
       </c>
       <c r="B1334" s="10" t="s">
         <v>2660</v>
       </c>
       <c r="C1334" s="8" t="s">
         <v>2661</v>
       </c>
       <c r="D1334" s="12">
         <v>92400</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="4">
         <v>1329</v>
       </c>
       <c r="B1335" s="10" t="s">
         <v>2662</v>
       </c>
       <c r="C1335" s="8" t="s">
         <v>2663</v>
@@ -28001,65 +28001,65 @@
     <row r="1337" spans="1:4">
       <c r="A1337" s="4">
         <v>1331</v>
       </c>
       <c r="B1337" s="10" t="s">
         <v>2666</v>
       </c>
       <c r="C1337" s="8" t="s">
         <v>2667</v>
       </c>
       <c r="D1337" s="12">
         <v>102150</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="4">
         <v>1332</v>
       </c>
       <c r="B1338" s="10" t="s">
         <v>2668</v>
       </c>
       <c r="C1338" s="8" t="s">
         <v>2669</v>
       </c>
       <c r="D1338" s="12">
-        <v>94800</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="4">
         <v>1333</v>
       </c>
       <c r="B1339" s="10" t="s">
         <v>2670</v>
       </c>
       <c r="C1339" s="8" t="s">
         <v>2671</v>
       </c>
       <c r="D1339" s="12">
-        <v>71250</v>
+        <v>94800</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="4">
         <v>1334</v>
       </c>
       <c r="B1340" s="10" t="s">
         <v>2672</v>
       </c>
       <c r="C1340" s="8" t="s">
         <v>2673</v>
       </c>
       <c r="D1340" s="12">
         <v>94800</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="4">
         <v>1335</v>
       </c>
       <c r="B1341" s="10" t="s">
         <v>2674</v>
       </c>
       <c r="C1341" s="8" t="s">
         <v>2675</v>
@@ -28085,65 +28085,65 @@
     <row r="1343" spans="1:4">
       <c r="A1343" s="4">
         <v>1337</v>
       </c>
       <c r="B1343" s="10" t="s">
         <v>2678</v>
       </c>
       <c r="C1343" s="8" t="s">
         <v>2679</v>
       </c>
       <c r="D1343" s="12">
         <v>126600</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="4">
         <v>1338</v>
       </c>
       <c r="B1344" s="10" t="s">
         <v>2680</v>
       </c>
       <c r="C1344" s="8" t="s">
         <v>2681</v>
       </c>
       <c r="D1344" s="12">
-        <v>80100</v>
+        <v>82050</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="4">
         <v>1339</v>
       </c>
       <c r="B1345" s="10" t="s">
         <v>2682</v>
       </c>
       <c r="C1345" s="8" t="s">
         <v>2683</v>
       </c>
       <c r="D1345" s="12">
-        <v>82050</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="4">
         <v>1340</v>
       </c>
       <c r="B1346" s="10" t="s">
         <v>2684</v>
       </c>
       <c r="C1346" s="8" t="s">
         <v>2685</v>
       </c>
       <c r="D1346" s="12">
         <v>110850</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="4">
         <v>1341</v>
       </c>
       <c r="B1347" s="10" t="s">
         <v>2686</v>
       </c>
       <c r="C1347" s="8" t="s">
         <v>2687</v>
@@ -28267,65 +28267,65 @@
     <row r="1356" spans="1:4">
       <c r="A1356" s="4">
         <v>1350</v>
       </c>
       <c r="B1356" s="10" t="s">
         <v>2704</v>
       </c>
       <c r="C1356" s="8" t="s">
         <v>2705</v>
       </c>
       <c r="D1356" s="12">
         <v>112200</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="4">
         <v>1351</v>
       </c>
       <c r="B1357" s="10" t="s">
         <v>2706</v>
       </c>
       <c r="C1357" s="8" t="s">
         <v>2707</v>
       </c>
       <c r="D1357" s="12">
-        <v>72750</v>
+        <v>74850</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="4">
         <v>1352</v>
       </c>
       <c r="B1358" s="10" t="s">
         <v>2708</v>
       </c>
       <c r="C1358" s="8" t="s">
         <v>2709</v>
       </c>
       <c r="D1358" s="12">
-        <v>74850</v>
+        <v>72750</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="4">
         <v>1353</v>
       </c>
       <c r="B1359" s="10" t="s">
         <v>2710</v>
       </c>
       <c r="C1359" s="8" t="s">
         <v>2711</v>
       </c>
       <c r="D1359" s="12">
         <v>82050</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="4">
         <v>1354</v>
       </c>
       <c r="B1360" s="10" t="s">
         <v>2712</v>
       </c>
       <c r="C1360" s="8" t="s">
         <v>2713</v>
@@ -28491,79 +28491,79 @@
     <row r="1372" spans="1:4">
       <c r="A1372" s="4">
         <v>1366</v>
       </c>
       <c r="B1372" s="10" t="s">
         <v>2736</v>
       </c>
       <c r="C1372" s="8" t="s">
         <v>2737</v>
       </c>
       <c r="D1372" s="12">
         <v>85650</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="4">
         <v>1367</v>
       </c>
       <c r="B1373" s="10" t="s">
         <v>2738</v>
       </c>
       <c r="C1373" s="8" t="s">
         <v>2739</v>
       </c>
       <c r="D1373" s="12">
-        <v>76425</v>
+        <v>78450</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="4">
         <v>1368</v>
       </c>
       <c r="B1374" s="10" t="s">
         <v>2740</v>
       </c>
       <c r="C1374" s="8" t="s">
         <v>2741</v>
       </c>
       <c r="D1374" s="12">
-        <v>100050</v>
+        <v>76425</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="4">
         <v>1369</v>
       </c>
       <c r="B1375" s="10" t="s">
         <v>2742</v>
       </c>
       <c r="C1375" s="8" t="s">
         <v>2743</v>
       </c>
       <c r="D1375" s="12">
-        <v>78450</v>
+        <v>100050</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="4">
         <v>1370</v>
       </c>
       <c r="B1376" s="10" t="s">
         <v>2744</v>
       </c>
       <c r="C1376" s="8" t="s">
         <v>2745</v>
       </c>
       <c r="D1376" s="12">
         <v>107250</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="4">
         <v>1371</v>
       </c>
       <c r="B1377" s="10" t="s">
         <v>2746</v>
       </c>
       <c r="C1377" s="8" t="s">
         <v>2747</v>
@@ -28701,65 +28701,65 @@
     <row r="1387" spans="1:4">
       <c r="A1387" s="4">
         <v>1381</v>
       </c>
       <c r="B1387" s="10" t="s">
         <v>2766</v>
       </c>
       <c r="C1387" s="8" t="s">
         <v>2767</v>
       </c>
       <c r="D1387" s="12">
         <v>89250</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="4">
         <v>1382</v>
       </c>
       <c r="B1388" s="10" t="s">
         <v>2768</v>
       </c>
       <c r="C1388" s="8" t="s">
         <v>2769</v>
       </c>
       <c r="D1388" s="12">
-        <v>104250</v>
+        <v>81750</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="4">
         <v>1383</v>
       </c>
       <c r="B1389" s="10" t="s">
         <v>2770</v>
       </c>
       <c r="C1389" s="8" t="s">
         <v>2771</v>
       </c>
       <c r="D1389" s="12">
-        <v>81750</v>
+        <v>104250</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="4">
         <v>1384</v>
       </c>
       <c r="B1390" s="10" t="s">
         <v>2772</v>
       </c>
       <c r="C1390" s="8" t="s">
         <v>2773</v>
       </c>
       <c r="D1390" s="12">
         <v>111750</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="4">
         <v>1385</v>
       </c>
       <c r="B1391" s="10" t="s">
         <v>2774</v>
       </c>
       <c r="C1391" s="8" t="s">
         <v>2775</v>
@@ -29121,121 +29121,121 @@
     <row r="1417" spans="1:4">
       <c r="A1417" s="4">
         <v>1411</v>
       </c>
       <c r="B1417" s="10" t="s">
         <v>2826</v>
       </c>
       <c r="C1417" s="8" t="s">
         <v>2827</v>
       </c>
       <c r="D1417" s="12">
         <v>160800</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="4">
         <v>1412</v>
       </c>
       <c r="B1418" s="10" t="s">
         <v>2828</v>
       </c>
       <c r="C1418" s="8" t="s">
         <v>2829</v>
       </c>
       <c r="D1418" s="12">
-        <v>108450</v>
+        <v>73350</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="4">
         <v>1413</v>
       </c>
       <c r="B1419" s="10" t="s">
         <v>2830</v>
       </c>
       <c r="C1419" s="8" t="s">
         <v>2831</v>
       </c>
       <c r="D1419" s="12">
-        <v>73350</v>
+        <v>108450</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="4">
         <v>1414</v>
       </c>
       <c r="B1420" s="10" t="s">
         <v>2832</v>
       </c>
       <c r="C1420" s="8" t="s">
         <v>2833</v>
       </c>
       <c r="D1420" s="12">
         <v>129600</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="4">
         <v>1415</v>
       </c>
       <c r="B1421" s="10" t="s">
         <v>2834</v>
       </c>
       <c r="C1421" s="8" t="s">
         <v>2835</v>
       </c>
       <c r="D1421" s="12">
         <v>92850</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="4">
         <v>1416</v>
       </c>
       <c r="B1422" s="10" t="s">
         <v>2836</v>
       </c>
       <c r="C1422" s="8" t="s">
         <v>2837</v>
       </c>
       <c r="D1422" s="12">
-        <v>108450</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="4">
         <v>1417</v>
       </c>
       <c r="B1423" s="10" t="s">
         <v>2838</v>
       </c>
       <c r="C1423" s="8" t="s">
         <v>2839</v>
       </c>
       <c r="D1423" s="12">
-        <v>85050</v>
+        <v>108450</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="4">
         <v>1418</v>
       </c>
       <c r="B1424" s="10" t="s">
         <v>2840</v>
       </c>
       <c r="C1424" s="8" t="s">
         <v>2841</v>
       </c>
       <c r="D1424" s="12">
         <v>116250</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="4">
         <v>1419</v>
       </c>
       <c r="B1425" s="10" t="s">
         <v>2842</v>
       </c>
       <c r="C1425" s="8" t="s">
         <v>2843</v>
@@ -29835,65 +29835,65 @@
     <row r="1471" spans="1:4">
       <c r="A1471" s="4">
         <v>18</v>
       </c>
       <c r="B1471" s="10" t="s">
         <v>2925</v>
       </c>
       <c r="C1471" s="8" t="s">
         <v>2926</v>
       </c>
       <c r="D1471" s="12">
         <v>36300</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="4">
         <v>19</v>
       </c>
       <c r="B1472" s="10" t="s">
         <v>2927</v>
       </c>
       <c r="C1472" s="8" t="s">
         <v>2928</v>
       </c>
       <c r="D1472" s="12">
-        <v>18750</v>
+        <v>73350</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="4">
         <v>20</v>
       </c>
       <c r="B1473" s="10" t="s">
         <v>2929</v>
       </c>
       <c r="C1473" s="8" t="s">
         <v>2930</v>
       </c>
       <c r="D1473" s="12">
-        <v>73350</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="4">
         <v>21</v>
       </c>
       <c r="B1474" s="10" t="s">
         <v>2931</v>
       </c>
       <c r="C1474" s="8" t="s">
         <v>2932</v>
       </c>
       <c r="D1474" s="12">
         <v>55800</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="4">
         <v>22</v>
       </c>
       <c r="B1475" s="10" t="s">
         <v>2933</v>
       </c>
       <c r="C1475" s="8" t="s">
         <v>2934</v>