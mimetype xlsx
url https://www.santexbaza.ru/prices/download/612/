--- v0 (2026-05-26)
+++ v1 (2026-07-27)
@@ -949,104 +949,104 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/120/4800</t>
   </si>
   <si>
     <t>КВП 150/120/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/120/4800</t>
   </si>
   <si>
     <t>КВП 90/120/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/120/4800</t>
   </si>
   <si>
     <t>Ширина 150 мм</t>
   </si>
   <si>
     <t>КВП 100/150/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/500</t>
   </si>
   <si>
+    <t>КВП 90/150/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/500</t>
+  </si>
+  <si>
     <t>КВП 65/150/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/500</t>
   </si>
   <si>
-    <t>КВП 90/150/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/500</t>
   </si>
   <si>
     <t>КВП 80/150/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/500</t>
   </si>
   <si>
     <t>КВП 130/150/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/500</t>
   </si>
   <si>
     <t>КВП 130/150/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/600</t>
   </si>
   <si>
     <t>КВП 100/150/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/600</t>
   </si>
   <si>
+    <t>КВП 90/150/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/600</t>
+  </si>
+  <si>
     <t>КВП 65/150/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/600</t>
   </si>
   <si>
-    <t>КВП 90/150/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/600</t>
   </si>
   <si>
     <t>КВП 80/150/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/600</t>
   </si>
   <si>
     <t>КВП 80/150/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/800</t>
   </si>
   <si>
     <t>КВП 130/150/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/800</t>
   </si>
   <si>
     <t>КВП 100/150/800</t>
@@ -1291,242 +1291,242 @@
   <si>
     <t>КВП 150/150/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2000</t>
   </si>
   <si>
     <t>КВП 80/150/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2000</t>
   </si>
   <si>
     <t>КВП 130/150/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2000</t>
   </si>
   <si>
     <t>КВП 100/150/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2000</t>
   </si>
   <si>
+    <t>КВП 65/150/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/150/2000</t>
+  </si>
+  <si>
     <t>КВП 90/150/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2000</t>
   </si>
   <si>
-    <t>КВП 65/150/2000</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/150/2000</t>
+    <t>КВП 65/150/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/150/2200</t>
   </si>
   <si>
     <t>КВП 90/150/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2200</t>
   </si>
   <si>
-    <t>КВП 65/150/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2200</t>
   </si>
   <si>
     <t>КВП 80/150/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2200</t>
   </si>
   <si>
     <t>КВП 130/150/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2200</t>
   </si>
   <si>
     <t>КВП 100/150/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2200</t>
   </si>
   <si>
     <t>КВП 100/150/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2400</t>
   </si>
   <si>
+    <t>КВП 65/150/2400</t>
+  </si>
+  <si>
+    <t>Конвектор  внутрипольный ASKON КВП 65/150/2400</t>
+  </si>
+  <si>
     <t>КВП 90/150/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2400</t>
   </si>
   <si>
-    <t>КВП 65/150/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2400</t>
   </si>
   <si>
     <t>КВП 80/150/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2400</t>
   </si>
   <si>
     <t>КВП 130/150/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2400</t>
   </si>
   <si>
     <t>КВП 130/150/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2500</t>
   </si>
   <si>
     <t>КВП 100/150/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2500</t>
   </si>
   <si>
+    <t>КВП 65/150/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/150/2500</t>
+  </si>
+  <si>
     <t>КВП 90/150/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2500</t>
   </si>
   <si>
-    <t>КВП 65/150/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2500</t>
   </si>
   <si>
     <t>КВП 80/150/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2500</t>
   </si>
   <si>
     <t>КВП 80/150/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2600</t>
   </si>
   <si>
     <t>КВП 130/150/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2600</t>
   </si>
   <si>
     <t>КВП 100/150/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2600</t>
   </si>
   <si>
+    <t>КВП 65/150/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/150/2600</t>
+  </si>
+  <si>
     <t>КВП 90/150/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2600</t>
   </si>
   <si>
-    <t>КВП 65/150/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2600</t>
   </si>
   <si>
     <t>КВП 150/150/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/2800</t>
   </si>
   <si>
     <t>КВП 80/150/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/2800</t>
   </si>
   <si>
     <t>КВП 130/150/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/2800</t>
   </si>
   <si>
     <t>КВП 100/150/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/2800</t>
   </si>
   <si>
+    <t>КВП 65/150/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/150/2800</t>
+  </si>
+  <si>
     <t>КВП 90/150/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/150/2800</t>
   </si>
   <si>
-    <t>КВП 65/150/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/150/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/3000</t>
   </si>
   <si>
     <t>КВП 150/150/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/3000</t>
   </si>
   <si>
     <t>КВП 80/150/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/3000</t>
   </si>
   <si>
     <t>КВП 130/150/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/3000</t>
   </si>
   <si>
     <t>КВП 100/150/3000</t>
@@ -1567,242 +1567,242 @@
   <si>
     <t>КВП 80/150/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/3200</t>
   </si>
   <si>
     <t>КВП 130/150/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/3200</t>
   </si>
   <si>
     <t>КВП 130/150/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/3400</t>
   </si>
   <si>
     <t>КВП 100/150/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/3400</t>
   </si>
   <si>
+    <t>КВП 90/150/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/3400</t>
+  </si>
+  <si>
     <t>КВП 65/150/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/3400</t>
   </si>
   <si>
-    <t>КВП 90/150/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/3400</t>
   </si>
   <si>
     <t>КВП 80/150/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/3400</t>
   </si>
   <si>
     <t>КВП 80/150/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/3600</t>
   </si>
   <si>
     <t>КВП 130/150/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/3600</t>
   </si>
   <si>
     <t>КВП 100/150/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/3500</t>
   </si>
   <si>
+    <t>КВП 90/150/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/3500</t>
+  </si>
+  <si>
     <t>КВП 65/150/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/3600</t>
   </si>
   <si>
-    <t>КВП 90/150/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/3500</t>
   </si>
   <si>
     <t>КВП 80/150/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/3800</t>
   </si>
   <si>
     <t>КВП 130/150/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/3800</t>
   </si>
   <si>
     <t>КВП 100/150/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/3600</t>
   </si>
   <si>
+    <t>КВП 90/150/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/3600</t>
+  </si>
+  <si>
     <t>КВП 65/150/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/3800</t>
   </si>
   <si>
-    <t>КВП 90/150/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/3600</t>
   </si>
   <si>
     <t>КВП 150/150/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/3800</t>
   </si>
   <si>
     <t>КВП 80/150/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/4000</t>
   </si>
   <si>
     <t>КВП 130/150/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/4000</t>
   </si>
   <si>
     <t>КВП 100/150/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/3800</t>
   </si>
   <si>
+    <t>КВП 90/150/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/3800</t>
+  </si>
+  <si>
     <t>КВП 65/150/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/4000</t>
   </si>
   <si>
-    <t>КВП 90/150/3800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/150/3800</t>
+    <t>КВП 90/150/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/4000</t>
   </si>
   <si>
     <t>КВП 65/150/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/4200</t>
   </si>
   <si>
-    <t>КВП 90/150/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/4000</t>
   </si>
   <si>
     <t>КВП 80/150/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/4200</t>
   </si>
   <si>
     <t>КВП 130/150/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/4200</t>
   </si>
   <si>
     <t>КВП 100/150/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/4000</t>
   </si>
   <si>
     <t>КВП 130/150/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/4400</t>
   </si>
   <si>
     <t>КВП 100/150/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/4200</t>
   </si>
   <si>
+    <t>КВП 90/150/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/150/4200</t>
+  </si>
+  <si>
     <t>КВП 65/150/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/150/4400</t>
   </si>
   <si>
-    <t>КВП 90/150/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/150/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/150/4200</t>
   </si>
   <si>
     <t>КВП 80/150/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/150/4400</t>
   </si>
   <si>
     <t>КВП 130/150/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/150/4500</t>
   </si>
   <si>
     <t>КВП 100/150/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/150/4400</t>
   </si>
   <si>
     <t>КВП 65/150/4500</t>
@@ -2074,242 +2074,242 @@
   <si>
     <t>КВП 80/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/1400</t>
   </si>
   <si>
     <t>КВП 130/170/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/1400</t>
   </si>
   <si>
     <t>КВП 130/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/1500</t>
   </si>
   <si>
     <t>КВП 100/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/1500</t>
   </si>
   <si>
+    <t>КВП 65/170/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/1500</t>
+  </si>
+  <si>
     <t>КВП 90/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/1500</t>
   </si>
   <si>
-    <t>КВП 65/170/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/1500</t>
   </si>
   <si>
     <t>КВП 80/170/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/1500</t>
   </si>
   <si>
     <t>КВП 80/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/1600</t>
   </si>
   <si>
     <t>КВП 130/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/1600</t>
   </si>
   <si>
     <t>КВП 100/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/1600</t>
   </si>
   <si>
+    <t>КВП 65/170/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/1600</t>
+  </si>
+  <si>
     <t>КВП 90/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/1600</t>
   </si>
   <si>
-    <t>КВП 65/170/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/1600</t>
   </si>
   <si>
     <t>КВП 150/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/1800</t>
   </si>
   <si>
     <t>КВП 80/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/1800</t>
   </si>
   <si>
     <t>КВП 130/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/1800</t>
   </si>
   <si>
     <t>КВП 100/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/1800</t>
   </si>
   <si>
+    <t>КВП 65/170/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/1800</t>
+  </si>
+  <si>
     <t>КВП 90/170/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/1800</t>
   </si>
   <si>
-    <t>КВП 65/170/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/2000</t>
   </si>
   <si>
     <t>КВП 150/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2000</t>
   </si>
   <si>
     <t>КВП 80/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2000</t>
   </si>
   <si>
     <t>КВП 130/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2000</t>
   </si>
   <si>
     <t>КВП 100/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2000</t>
   </si>
   <si>
     <t>КВП 90/170/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2000</t>
   </si>
   <si>
     <t>КВП 100/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2200</t>
   </si>
   <si>
+    <t>КВП 65/170/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2200</t>
+  </si>
+  <si>
     <t>КВП 90/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2200</t>
   </si>
   <si>
-    <t>КВП 65/170/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2200</t>
   </si>
   <si>
     <t>КВП 80/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2200</t>
   </si>
   <si>
     <t>КВП 130/170/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2200</t>
   </si>
   <si>
     <t>КВП 130/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2400</t>
   </si>
   <si>
     <t>КВП 100/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2400</t>
   </si>
   <si>
+    <t>КВП 65/170/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/170/2400</t>
+  </si>
+  <si>
     <t>КВП 90/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/2400</t>
   </si>
   <si>
-    <t>КВП 65/170/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2400</t>
   </si>
   <si>
     <t>КВП 80/170/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2400</t>
   </si>
   <si>
     <t>КВП 80/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2500</t>
   </si>
   <si>
     <t>КВП 130/170/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2500</t>
   </si>
   <si>
     <t>КВП 100/170/2500</t>
@@ -2374,242 +2374,242 @@
   <si>
     <t>КВП 150/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/2800</t>
   </si>
   <si>
     <t>КВП 80/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/2800</t>
   </si>
   <si>
     <t>КВП 130/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/2800</t>
   </si>
   <si>
     <t>КВП 100/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/2800</t>
   </si>
   <si>
+    <t>КВП 90/170/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/2800</t>
+  </si>
+  <si>
     <t>КВП 65/170/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/2800</t>
   </si>
   <si>
-    <t>КВП 90/170/2800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/170/2800</t>
+    <t>КВП 90/170/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3000</t>
   </si>
   <si>
     <t>КВП 65/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3000</t>
   </si>
   <si>
-    <t>КВП 90/170/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3000</t>
   </si>
   <si>
     <t>КВП 80/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3000</t>
   </si>
   <si>
     <t>КВП 100/170/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3000</t>
   </si>
   <si>
     <t>КВП 130/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3200</t>
   </si>
   <si>
     <t>КВП 100/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3200</t>
   </si>
   <si>
+    <t>КВП 90/170/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3200</t>
+  </si>
+  <si>
     <t>КВП 65/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3200</t>
   </si>
   <si>
-    <t>КВП 90/170/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3200</t>
   </si>
   <si>
     <t>КВП 80/170/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3200</t>
   </si>
   <si>
     <t>КВП 130/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3400</t>
   </si>
   <si>
     <t>КВП 100/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3400</t>
   </si>
   <si>
+    <t>КВП 90/170/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3400</t>
+  </si>
+  <si>
     <t>КВП 65/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3400</t>
   </si>
   <si>
-    <t>КВП 90/170/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3400</t>
   </si>
   <si>
     <t>КВП 80/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3600</t>
   </si>
   <si>
     <t>КВП 130/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3600</t>
   </si>
   <si>
     <t>КВП 100/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3500</t>
   </si>
   <si>
+    <t>КВП 90/170/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3500</t>
+  </si>
+  <si>
     <t>КВП 65/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3600</t>
   </si>
   <si>
-    <t>КВП 90/170/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/170/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3500</t>
   </si>
   <si>
     <t>КВП 150/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3600</t>
   </si>
   <si>
     <t>КВП 80/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/3800</t>
   </si>
   <si>
     <t>КВП 130/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/170/3800</t>
   </si>
   <si>
     <t>КВП 100/170/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/170/3600</t>
   </si>
   <si>
+    <t>КВП 90/170/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/170/3600</t>
+  </si>
+  <si>
     <t>КВП 65/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/3800</t>
   </si>
   <si>
-    <t>КВП 90/170/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/170/4000</t>
   </si>
   <si>
     <t>КВП 90/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/170/3800</t>
   </si>
   <si>
     <t>КВП 150/170/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/170/3800</t>
   </si>
   <si>
     <t>КВП 80/170/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/170/4000</t>
   </si>
   <si>
     <t>КВП 130/170/4000</t>
@@ -2899,221 +2899,221 @@
   <si>
     <t>КВП 130/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1000</t>
   </si>
   <si>
     <t>КВП 100/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1000</t>
   </si>
   <si>
     <t>КВП 90/200/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1000</t>
   </si>
   <si>
     <t>КВП 100/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1200</t>
   </si>
   <si>
+    <t>КВП 65/200/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/200/1200</t>
+  </si>
+  <si>
     <t>КВП 90/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1200</t>
   </si>
   <si>
-    <t>КВП 65/200/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/1200</t>
   </si>
   <si>
     <t>КВП 130/200/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1200</t>
   </si>
   <si>
     <t>КВП 130/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1400</t>
   </si>
   <si>
     <t>КВП 100/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1400</t>
   </si>
   <si>
+    <t>КВП 65/200/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/200/1400</t>
+  </si>
+  <si>
     <t>КВП 90/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1400</t>
   </si>
   <si>
-    <t>КВП 65/200/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/1400</t>
   </si>
   <si>
     <t>КВП 80/200/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/1400</t>
   </si>
   <si>
     <t>КВП 80/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/1500</t>
   </si>
   <si>
     <t>КВП 130/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1500</t>
   </si>
   <si>
     <t>КВП 100/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1500</t>
   </si>
   <si>
+    <t>КВП 65/200/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/200/1500</t>
+  </si>
+  <si>
     <t>КВП 90/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1500</t>
   </si>
   <si>
-    <t>КВП 65/200/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/1500</t>
   </si>
   <si>
     <t>КВП 80/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/1600</t>
   </si>
   <si>
     <t>КВП 130/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1600</t>
   </si>
   <si>
     <t>КВП 100/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1600</t>
   </si>
   <si>
+    <t>КВП 65/200/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/200/1600</t>
+  </si>
+  <si>
     <t>КВП 90/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1600</t>
   </si>
   <si>
-    <t>КВП 65/200/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/1600</t>
   </si>
   <si>
     <t>КВП 150/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/1800</t>
   </si>
   <si>
     <t>КВП 80/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/1800</t>
   </si>
   <si>
     <t>КВП 130/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/1800</t>
   </si>
   <si>
     <t>КВП 100/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/1800</t>
   </si>
   <si>
+    <t>КВП 65/200/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/200/1800</t>
+  </si>
+  <si>
     <t>КВП 90/200/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/1800</t>
   </si>
   <si>
-    <t>КВП 65/200/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/2000</t>
   </si>
   <si>
     <t>КВП 90/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/200/2000</t>
   </si>
   <si>
     <t>КВП 150/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2000</t>
   </si>
   <si>
     <t>КВП 80/200/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2000</t>
   </si>
   <si>
     <t>КВП 130/200/2000</t>
@@ -3154,242 +3154,242 @@
   <si>
     <t>КВП 150/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2200</t>
   </si>
   <si>
     <t>КВП 80/200/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2200</t>
   </si>
   <si>
     <t>КВП 130/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/2400</t>
   </si>
   <si>
     <t>КВП 100/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/2400</t>
   </si>
   <si>
+    <t>КВП 90/200/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/2400</t>
+  </si>
+  <si>
     <t>КВП 65/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/2400</t>
   </si>
   <si>
-    <t>КВП 90/200/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2400</t>
   </si>
   <si>
     <t>КВП 80/200/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2400</t>
   </si>
   <si>
     <t>КВП 80/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2500</t>
   </si>
   <si>
     <t>КВП 130/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/2500</t>
   </si>
   <si>
     <t>КВП 100/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/2500</t>
   </si>
   <si>
+    <t>КВП 90/200/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/2500</t>
+  </si>
+  <si>
     <t>КВП 65/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/2500</t>
   </si>
   <si>
-    <t>КВП 90/200/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2500</t>
   </si>
   <si>
     <t>КВП 150/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2600</t>
   </si>
   <si>
     <t>КВП 80/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2600</t>
   </si>
   <si>
     <t>КВП 130/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/2600</t>
   </si>
   <si>
     <t>КВП 100/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/2600</t>
   </si>
   <si>
+    <t>КВП 90/200/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/2600</t>
+  </si>
+  <si>
     <t>КВП 65/200/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/2600</t>
   </si>
   <si>
-    <t>КВП 90/200/2600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/200/2600</t>
+    <t>КВП 90/200/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/2800</t>
   </si>
   <si>
     <t>КВП 65/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/2800</t>
   </si>
   <si>
-    <t>КВП 90/200/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/2800</t>
   </si>
   <si>
     <t>КВП 80/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/2800</t>
   </si>
   <si>
     <t>КВП 130/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/2800</t>
   </si>
   <si>
     <t>КВП 100/200/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/2800</t>
   </si>
   <si>
     <t>КВП 100/200/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/3000</t>
   </si>
   <si>
+    <t>КВП 90/200/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/3000</t>
+  </si>
+  <si>
     <t>КВП 65/200/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/3000</t>
   </si>
   <si>
-    <t>КВП 90/200/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/3000</t>
   </si>
   <si>
     <t>КВП 80/200/.3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/3000</t>
   </si>
   <si>
     <t>КВП 130/200/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/3000</t>
   </si>
   <si>
     <t>КВП 130/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/3200</t>
   </si>
   <si>
     <t>КВП 100/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/200/3200</t>
   </si>
   <si>
+    <t>КВП 90/200/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/200/3200</t>
+  </si>
+  <si>
     <t>КВП 65/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/200/3200</t>
   </si>
   <si>
-    <t>КВП 90/200/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/200/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/200/3200</t>
   </si>
   <si>
     <t>КВП 80/200/3200</t>
   </si>
   <si>
     <t>Конвектор  внутрипольный ASKON КВП 80/200/3200</t>
   </si>
   <si>
     <t>КВП 80/200/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/200/3400</t>
   </si>
   <si>
     <t>КВП 130/200/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/200/3400</t>
   </si>
   <si>
     <t>КВП 100/200/3400</t>
@@ -3691,398 +3691,398 @@
   <si>
     <t>КВП 150/220/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/500</t>
   </si>
   <si>
     <t>КВП 100/220/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/500</t>
   </si>
   <si>
     <t>КВП 100/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/600</t>
   </si>
   <si>
     <t>КВП 80/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/600</t>
   </si>
   <si>
+    <t>КВП 65/220/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/600</t>
+  </si>
+  <si>
     <t>КВП 90/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/600</t>
   </si>
   <si>
-    <t>КВП 65/220/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/600</t>
   </si>
   <si>
     <t>КВП 150/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/800</t>
   </si>
   <si>
     <t>КВП 100/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/800</t>
   </si>
   <si>
     <t>КВП 80/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/800</t>
   </si>
   <si>
+    <t>КВП 65/220/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/800</t>
+  </si>
+  <si>
     <t>КВП 90/220/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/800</t>
   </si>
   <si>
-    <t>КВП 65/220/800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/220/800</t>
+    <t>КВП 65/220/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/1000</t>
   </si>
   <si>
     <t>КВП 90/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1000</t>
   </si>
   <si>
-    <t>КВП 65/220/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1000</t>
   </si>
   <si>
     <t>КВП 100/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1000</t>
   </si>
   <si>
     <t>КВП 80/220/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1000</t>
   </si>
   <si>
+    <t>КВП 65/220/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/1200</t>
+  </si>
+  <si>
     <t>КВП 90/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1200</t>
   </si>
   <si>
-    <t>КВП 65/220/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1200</t>
   </si>
   <si>
     <t>КВП 100/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1200</t>
   </si>
   <si>
     <t>КВП 80/220/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1200</t>
   </si>
   <si>
+    <t>КВП 65/220/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/1400</t>
+  </si>
+  <si>
     <t>КВП 90/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1400</t>
   </si>
   <si>
-    <t>КВП 65/220/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1400</t>
   </si>
   <si>
     <t>КВП 100/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1400</t>
   </si>
   <si>
     <t>КВП 80/220/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1400</t>
   </si>
   <si>
     <t>КВП 100/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1500</t>
   </si>
   <si>
     <t>КВП 80/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1500</t>
   </si>
   <si>
+    <t>КВП 65/220/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/1500</t>
+  </si>
+  <si>
     <t>КВП 90/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1500</t>
   </si>
   <si>
-    <t>КВП 65/220/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1500</t>
   </si>
   <si>
     <t>КВП 150/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1600</t>
   </si>
   <si>
     <t>КВП 100/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1600</t>
   </si>
   <si>
     <t>КВП 80/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1600</t>
   </si>
   <si>
     <t>КВП 65/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/1600</t>
   </si>
   <si>
     <t>КВП 90/220/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/1600</t>
   </si>
   <si>
+    <t>КВП 90/220/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/1800</t>
+  </si>
+  <si>
     <t>КВП 65/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/1800</t>
   </si>
   <si>
-    <t>КВП 90/220/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/1800</t>
   </si>
   <si>
     <t>КВП 100/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/1800</t>
   </si>
   <si>
     <t>КВП 80/220/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/1800</t>
   </si>
   <si>
+    <t>КВП 90/220/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/2000</t>
+  </si>
+  <si>
     <t>КВП 65/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2000</t>
   </si>
   <si>
-    <t>КВП 90/220/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/2000</t>
   </si>
   <si>
     <t>КВП 100/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2000</t>
   </si>
   <si>
     <t>КВП 80/220/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2000</t>
   </si>
   <si>
+    <t>КВП 90/220/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/2200</t>
+  </si>
+  <si>
     <t>КВП 65/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2200</t>
   </si>
   <si>
-    <t>КВП 90/220/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/2200</t>
   </si>
   <si>
     <t>КВП 100/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2200</t>
   </si>
   <si>
     <t>КВП 80/220/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2200</t>
   </si>
   <si>
     <t>КВП 80/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2400</t>
   </si>
   <si>
+    <t>КВП 90/220/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/2400</t>
+  </si>
+  <si>
     <t>КВП 65/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2400</t>
   </si>
   <si>
-    <t>КВП 90/220/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/2400</t>
   </si>
   <si>
     <t>КВП 100/220/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2400</t>
   </si>
   <si>
     <t>КВП 150/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/2500</t>
   </si>
   <si>
     <t>КВП 100/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2500</t>
   </si>
   <si>
     <t>КВП 80/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2500</t>
   </si>
   <si>
+    <t>КВП 90/220/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/220/2500</t>
+  </si>
+  <si>
     <t>КВП 65/220/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2500</t>
   </si>
   <si>
-    <t>КВП 90/220/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/220/2600</t>
   </si>
   <si>
     <t>КВП 150/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/2600</t>
   </si>
   <si>
     <t>КВП 100/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/2600</t>
   </si>
   <si>
     <t>КВП 80/220/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/2600</t>
   </si>
   <si>
     <t>КВП 90/220/2600</t>
@@ -4321,98 +4321,98 @@
   <si>
     <t>КВП 100/220/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/4000</t>
   </si>
   <si>
     <t>КВП 80/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/4200</t>
   </si>
   <si>
     <t>КВП 100/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/4200</t>
   </si>
   <si>
     <t>КВП 80/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/4400</t>
   </si>
   <si>
+    <t>КВП 65/220/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/4400</t>
+  </si>
+  <si>
     <t>КВП 90/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/4200</t>
   </si>
   <si>
-    <t>КВП 65/220/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/220/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/4200</t>
   </si>
   <si>
     <t>КВП 150/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/4400</t>
   </si>
   <si>
     <t>КВП 100/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/4400</t>
   </si>
   <si>
     <t>КВП 80/220/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/220/4500</t>
   </si>
   <si>
+    <t>КВП 65/220/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/220/4500</t>
+  </si>
+  <si>
     <t>КВП 90/220/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/4400</t>
   </si>
   <si>
-    <t>КВП 65/220/4500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/4600</t>
   </si>
   <si>
     <t>КВП 150/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/220/4600</t>
   </si>
   <si>
     <t>КВП 100/220/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/220/4600</t>
   </si>
   <si>
     <t>КВП 90/220/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/220/4800</t>
   </si>
   <si>
     <t>КВП 150/220/4800</t>
@@ -4570,152 +4570,152 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/220/4500</t>
   </si>
   <si>
     <t>Ширина 250 мм</t>
   </si>
   <si>
     <t>КВП 80/250/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/500</t>
   </si>
   <si>
     <t>КВП 130/250/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/500</t>
   </si>
   <si>
     <t>КВП 100/250/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/500</t>
   </si>
   <si>
+    <t>КВП 65/250/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/500</t>
+  </si>
+  <si>
     <t>КВП 90/250/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/500</t>
   </si>
   <si>
-    <t>КВП 65/250/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/500</t>
   </si>
   <si>
     <t>КВП 80/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/600</t>
   </si>
   <si>
     <t>КВП 130/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/600</t>
   </si>
   <si>
     <t>КВП 100/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/600</t>
   </si>
   <si>
+    <t>КВП 65/250/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/600</t>
+  </si>
+  <si>
     <t>КВП 90/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/600</t>
   </si>
   <si>
-    <t>КВП 65/250/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/600</t>
   </si>
   <si>
+    <t>КВП 65/250/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/800</t>
+  </si>
+  <si>
     <t>КВП 90/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/800</t>
   </si>
   <si>
-    <t>КВП 65/250/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/800</t>
   </si>
   <si>
     <t>КВП 80/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/800</t>
   </si>
   <si>
     <t>КВП 130/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/800</t>
   </si>
   <si>
     <t>КВП 100/250/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/800</t>
   </si>
   <si>
+    <t>КВП 65/250/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/1000</t>
+  </si>
+  <si>
     <t>КВП 90/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/1000</t>
   </si>
   <si>
-    <t>КВП 65/250/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/1000</t>
   </si>
   <si>
     <t>КВП 80/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/1000</t>
   </si>
   <si>
     <t>КВП 130/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1000</t>
   </si>
   <si>
     <t>КВП 100/250/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/1000</t>
   </si>
   <si>
     <t>КВП 100/250/1200</t>
@@ -4750,242 +4750,242 @@
   <si>
     <t>КВП 130/250/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1200</t>
   </si>
   <si>
     <t>КВП 80/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/1400</t>
   </si>
   <si>
     <t>КВП 130/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1400</t>
   </si>
   <si>
     <t>КВП 100/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/1400</t>
   </si>
   <si>
+    <t>КВП 90/250/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/250/1400</t>
+  </si>
+  <si>
     <t>КВП 65/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/250/1400</t>
   </si>
   <si>
-    <t>КВП 90/250/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/1400</t>
   </si>
   <si>
     <t>КВП 80/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/1500</t>
   </si>
   <si>
     <t>КВП 130/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1500</t>
   </si>
   <si>
     <t>КВП 100/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/1500</t>
   </si>
   <si>
+    <t>КВП 90/250/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/250/1500</t>
+  </si>
+  <si>
     <t>КВП 65/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/250/1500</t>
   </si>
   <si>
-    <t>КВП 90/250/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/1500</t>
   </si>
   <si>
+    <t>КВП 65/250/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/1600</t>
+  </si>
+  <si>
     <t>КВП 150/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/1600</t>
   </si>
   <si>
-    <t>КВП 65/250/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 80/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/1600</t>
   </si>
   <si>
     <t>КВП 130/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1600</t>
   </si>
   <si>
     <t>КВП 100/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/1600</t>
   </si>
   <si>
     <t>КВП 90/250/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/1600</t>
   </si>
   <si>
+    <t>КВП 90/250/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/250/1800</t>
+  </si>
+  <si>
     <t>КВП 65/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/250/1800</t>
   </si>
   <si>
-    <t>КВП 90/250/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/1800</t>
   </si>
   <si>
     <t>КВП 80/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/1800</t>
   </si>
   <si>
     <t>КВП 130/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/1800</t>
   </si>
   <si>
     <t>КВП 100/250/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/1800</t>
   </si>
   <si>
     <t>КВП 100/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/2000</t>
   </si>
   <si>
+    <t>КВП 90/250/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/250/2000</t>
+  </si>
+  <si>
     <t>КВП 65/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/250/2000</t>
   </si>
   <si>
-    <t>КВП 90/250/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/2000</t>
   </si>
   <si>
     <t>КВП 80/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/2000</t>
   </si>
   <si>
     <t>КВП 130/250/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/2000</t>
   </si>
   <si>
     <t>КВП 80/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/2200</t>
   </si>
   <si>
     <t>КВП 130/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/2200</t>
   </si>
   <si>
     <t>КВП 100/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/2200</t>
   </si>
   <si>
+    <t>КВП 90/250/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/250/2200</t>
+  </si>
+  <si>
     <t>КВП 65/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/250/2200</t>
   </si>
   <si>
-    <t>КВП 90/250/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/2200</t>
   </si>
   <si>
     <t>КВП 80/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/2400</t>
   </si>
   <si>
     <t>КВП 130/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/2400</t>
   </si>
   <si>
     <t>КВП 100/250/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/2400</t>
   </si>
   <si>
     <t>КВП 65/250/2400</t>
@@ -5236,230 +5236,230 @@
   <si>
     <t>КВП 150/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/3500</t>
   </si>
   <si>
     <t>КВП 80/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/3600</t>
   </si>
   <si>
     <t>КВП 130/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/3600</t>
   </si>
   <si>
     <t>КВП 100/250/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/3500</t>
   </si>
   <si>
+    <t>КВП 65/250/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/3800</t>
+  </si>
+  <si>
     <t>КВП 90/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/3600</t>
   </si>
   <si>
-    <t>КВП 65/250/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/3600</t>
   </si>
   <si>
     <t>КВП 80/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/3800</t>
   </si>
   <si>
     <t>КВП 130/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/3800</t>
   </si>
   <si>
     <t>КВП 100/250/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/3600</t>
   </si>
   <si>
     <t>КВП 100/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/3800</t>
   </si>
   <si>
+    <t>КВП 65/250/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/4000</t>
+  </si>
+  <si>
     <t>КВП 90/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/3800</t>
   </si>
   <si>
-    <t>КВП 65/250/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/3800</t>
   </si>
   <si>
     <t>КВП 80/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/4000</t>
   </si>
   <si>
     <t>КВП 130/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/4000</t>
   </si>
   <si>
     <t>КВП 80/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/4200</t>
   </si>
   <si>
     <t>КВП 130/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/4200</t>
   </si>
   <si>
     <t>КВП 100/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/4000</t>
   </si>
   <si>
+    <t>КВП 65/250/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/4200</t>
+  </si>
+  <si>
     <t>КВП 90/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/4000</t>
   </si>
   <si>
-    <t>КВП 65/250/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/4000</t>
   </si>
   <si>
     <t>КВП 80/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/4400</t>
   </si>
   <si>
     <t>КВП 130/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/4400</t>
   </si>
   <si>
     <t>КВП 100/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/4200</t>
   </si>
   <si>
+    <t>КВП 65/250/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/4400</t>
+  </si>
+  <si>
     <t>КВП 90/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/4200</t>
   </si>
   <si>
-    <t>КВП 65/250/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/250/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/4200</t>
   </si>
   <si>
     <t>КВП 150/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/4400</t>
   </si>
   <si>
     <t>КВП 80/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/250/4500</t>
   </si>
   <si>
     <t>КВП 130/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/250/4500</t>
   </si>
   <si>
     <t>КВП 100/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/4400</t>
   </si>
   <si>
+    <t>КВП 65/250/4500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/250/4500</t>
+  </si>
+  <si>
     <t>КВП 90/250/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/4400</t>
   </si>
   <si>
-    <t>КВП 65/250/4500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/250/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/250/4500</t>
   </si>
   <si>
     <t>КВП 150/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/4600</t>
   </si>
   <si>
     <t>КВП 100/250/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/4600</t>
   </si>
   <si>
     <t>КВП 100/250/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/250/4800</t>
   </si>
   <si>
     <t>КВП 150/250/4800</t>
@@ -5467,332 +5467,332 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/250/4800</t>
   </si>
   <si>
     <t>Ширина 280 мм</t>
   </si>
   <si>
     <t>КВП 80/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/500</t>
   </si>
   <si>
     <t>КВП 130/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/500</t>
   </si>
   <si>
     <t>КВП 100/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/500</t>
   </si>
   <si>
+    <t>КВП 65/280/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/500</t>
+  </si>
+  <si>
     <t>КВП 90/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/500</t>
   </si>
   <si>
-    <t>КВП 65/280/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/500</t>
   </si>
   <si>
     <t>КВП 80/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/600</t>
   </si>
   <si>
     <t>КВП 130/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/600</t>
   </si>
   <si>
     <t>КВП 100/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/600</t>
   </si>
   <si>
+    <t>КВП 65/280/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/600</t>
+  </si>
+  <si>
     <t>КВП 90/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/600</t>
   </si>
   <si>
-    <t>КВП 65/280/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/600</t>
   </si>
   <si>
     <t>КВП 65/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/800</t>
   </si>
   <si>
     <t>КВП 150/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/800</t>
   </si>
   <si>
     <t>КВП 80/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/800</t>
   </si>
   <si>
     <t>КВП 130/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/800</t>
   </si>
   <si>
     <t>КВП 100/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/800</t>
   </si>
   <si>
     <t>КВП 90/280/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/800</t>
   </si>
   <si>
+    <t>КВП 90/280/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1000</t>
+  </si>
+  <si>
     <t>КВП 65/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1000</t>
   </si>
   <si>
-    <t>КВП 90/280/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1000</t>
   </si>
   <si>
     <t>КВП 80/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1000</t>
   </si>
   <si>
     <t>КВП 130/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1000</t>
   </si>
   <si>
     <t>КВП 100/280/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1000</t>
   </si>
   <si>
     <t>КВП 100/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1200</t>
   </si>
   <si>
+    <t>КВП 90/280/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1200</t>
+  </si>
+  <si>
     <t>КВП 65/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1200</t>
   </si>
   <si>
-    <t>КВП 90/280/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1200</t>
   </si>
   <si>
     <t>КВП 80/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1200</t>
   </si>
   <si>
     <t>КВП 130/280/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1200</t>
   </si>
   <si>
     <t>КВП 80/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1400</t>
   </si>
   <si>
     <t>КВП 130/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1400</t>
   </si>
   <si>
     <t>КВП 100/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1400</t>
   </si>
   <si>
+    <t>КВП 90/280/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1400</t>
+  </si>
+  <si>
     <t>КВП 65/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1400</t>
   </si>
   <si>
-    <t>КВП 90/280/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1400</t>
   </si>
   <si>
     <t>КВП 80/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1500</t>
   </si>
   <si>
     <t>КВП 130/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1500</t>
   </si>
   <si>
     <t>КВП 100/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1500</t>
   </si>
   <si>
+    <t>КВП 90/280/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1500</t>
+  </si>
+  <si>
     <t>КВП 65/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1500</t>
   </si>
   <si>
-    <t>КВП 90/280/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1500</t>
   </si>
   <si>
     <t>КВП 80/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1600</t>
   </si>
   <si>
     <t>КВП 130/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1600</t>
   </si>
   <si>
     <t>КВП 100/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1600</t>
   </si>
   <si>
+    <t>КВП 90/280/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1600</t>
+  </si>
+  <si>
     <t>КВП 65/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1600</t>
   </si>
   <si>
-    <t>КВП 90/280/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1600</t>
   </si>
   <si>
+    <t>КВП 90/280/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/280/1800</t>
+  </si>
+  <si>
     <t>КВП 65/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/1800</t>
   </si>
   <si>
-    <t>КВП 90/280/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/1800</t>
   </si>
   <si>
     <t>КВП 80/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/1800</t>
   </si>
   <si>
     <t>КВП 130/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/1800</t>
   </si>
   <si>
     <t>КВП 100/280/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/1800</t>
   </si>
   <si>
     <t>КВП 65/280/2000</t>
@@ -6079,242 +6079,242 @@
   <si>
     <t>КВП 150/280/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3200</t>
   </si>
   <si>
     <t>КВП 80/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3400</t>
   </si>
   <si>
     <t>КВП 130/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3400</t>
   </si>
   <si>
     <t>КВП 100/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3400</t>
   </si>
   <si>
+    <t>КВП 65/280/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3400</t>
+  </si>
+  <si>
     <t>КВП 90/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3400</t>
   </si>
   <si>
-    <t>КВП 65/280/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3400</t>
   </si>
   <si>
     <t>КВП 65/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/280/3600</t>
   </si>
   <si>
     <t>КВП 150/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3500</t>
   </si>
   <si>
     <t>КВП 80/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3600</t>
   </si>
   <si>
     <t>КВП 130/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3600</t>
   </si>
   <si>
     <t>КВП 100/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3500</t>
   </si>
   <si>
     <t>КВП 90/280/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3500</t>
   </si>
   <si>
+    <t>КВП 65/280/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/3800</t>
+  </si>
+  <si>
     <t>КВП 90/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3600</t>
   </si>
   <si>
-    <t>КВП 65/280/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3600</t>
   </si>
   <si>
     <t>КВП 80/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/3800</t>
   </si>
   <si>
     <t>КВП 130/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/3800</t>
   </si>
   <si>
     <t>КВП 100/280/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3600</t>
   </si>
   <si>
     <t>КВП 100/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/3800</t>
   </si>
   <si>
+    <t>КВП 65/280/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/4000</t>
+  </si>
+  <si>
     <t>КВП 90/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/3800</t>
   </si>
   <si>
-    <t>КВП 65/280/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/3800</t>
   </si>
   <si>
     <t>КВП 80/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4000</t>
   </si>
   <si>
     <t>КВП 130/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4000</t>
   </si>
   <si>
     <t>КВП 80/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4200</t>
   </si>
   <si>
     <t>КВП 130/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4200</t>
   </si>
   <si>
     <t>КВП 100/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4000</t>
   </si>
   <si>
+    <t>КВП 65/280/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/4200</t>
+  </si>
+  <si>
     <t>КВП 90/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/4000</t>
   </si>
   <si>
-    <t>КВП 65/280/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4000</t>
   </si>
   <si>
     <t>КВП 80/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4400</t>
   </si>
   <si>
     <t>КВП 130/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4400</t>
   </si>
   <si>
     <t>КВП 100/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4200</t>
   </si>
   <si>
+    <t>КВП 65/280/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/280/4400</t>
+  </si>
+  <si>
     <t>КВП 90/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/280/4200</t>
   </si>
   <si>
-    <t>КВП 65/280/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/280/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/280/4200</t>
   </si>
   <si>
     <t>КВП 80/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/280/4500</t>
   </si>
   <si>
     <t>КВП 130/280/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/280/4500</t>
   </si>
   <si>
     <t>КВП 100/280/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/280/4400</t>
   </si>
   <si>
     <t>КВП 65/280/4500</t>
@@ -6436,242 +6436,242 @@
   <si>
     <t>КВП 150/300/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/600</t>
   </si>
   <si>
     <t>КВП 80/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/800</t>
   </si>
   <si>
     <t>КВП 130/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/800</t>
   </si>
   <si>
     <t>КВП 100/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/800</t>
   </si>
   <si>
+    <t>КВП 90/300/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/800</t>
+  </si>
+  <si>
     <t>КВП 65/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/800</t>
   </si>
   <si>
-    <t>КВП 90/300/800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/800</t>
   </si>
   <si>
+    <t>КВП 90/300/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1000</t>
+  </si>
+  <si>
     <t>КВП 65/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1000</t>
   </si>
   <si>
-    <t>КВП 90/300/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1000</t>
   </si>
   <si>
     <t>КВП 80/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1000</t>
   </si>
   <si>
     <t>КВП 130/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1000</t>
   </si>
   <si>
     <t>КВП 100/300/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1000</t>
   </si>
   <si>
+    <t>КВП 90/300/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1200</t>
+  </si>
+  <si>
     <t>КВП 65/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1200</t>
   </si>
   <si>
-    <t>КВП 90/300/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1200</t>
   </si>
   <si>
     <t>КВП 80/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1200</t>
   </si>
   <si>
     <t>КВП 130/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1200</t>
   </si>
   <si>
     <t>КВП 100/300/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1200</t>
   </si>
   <si>
     <t>КВП 130/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1400</t>
   </si>
   <si>
     <t>КВП 100/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1400</t>
   </si>
   <si>
+    <t>КВП 90/300/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1400</t>
+  </si>
+  <si>
     <t>КВП 65/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1400</t>
   </si>
   <si>
-    <t>КВП 90/300/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1400</t>
   </si>
   <si>
     <t>КВП 80/300/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1400</t>
   </si>
   <si>
     <t>КВП 80/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1500</t>
   </si>
   <si>
     <t>КВП 130/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1500</t>
   </si>
   <si>
     <t>КВП 100/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1500</t>
   </si>
   <si>
+    <t>КВП 90/300/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1500</t>
+  </si>
+  <si>
     <t>КВП 65/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1500</t>
   </si>
   <si>
-    <t>КВП 90/300/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1500</t>
   </si>
   <si>
     <t>КВП 80/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/1600</t>
   </si>
   <si>
     <t>КВП 130/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/1600</t>
   </si>
   <si>
     <t>КВП 100/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/1600</t>
   </si>
   <si>
+    <t>КВП 90/300/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/1600</t>
+  </si>
+  <si>
     <t>КВП 65/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1600</t>
   </si>
   <si>
-    <t>КВП 90/300/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1600</t>
   </si>
   <si>
     <t>КВП 65/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/1800</t>
   </si>
   <si>
     <t>КВП 90/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/1800</t>
   </si>
   <si>
     <t>КВП 150/300/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/1800</t>
   </si>
   <si>
     <t>КВП 80/300/1800</t>
@@ -6889,233 +6889,233 @@
   <si>
     <t>КВП 80/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/2800</t>
   </si>
   <si>
     <t>КВП 130/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/2800</t>
   </si>
   <si>
     <t>КВП 100/300/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/2800</t>
   </si>
   <si>
     <t>КВП 100/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3000</t>
   </si>
   <si>
+    <t>КВП 65/300/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3000</t>
+  </si>
+  <si>
     <t>КВП 90/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3000</t>
   </si>
   <si>
-    <t>КВП 65/300/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3000</t>
   </si>
   <si>
     <t>КВП 80/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3000</t>
   </si>
   <si>
     <t>КВП 130/300/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3000</t>
   </si>
   <si>
     <t>КВП 80/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3200</t>
   </si>
   <si>
     <t>КВП 130/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3200</t>
   </si>
   <si>
     <t>КВП 100/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3200</t>
   </si>
   <si>
+    <t>КВП 65/300/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3200</t>
+  </si>
+  <si>
     <t>КВП 90/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3200</t>
   </si>
   <si>
-    <t>КВП 65/300/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3200</t>
   </si>
   <si>
     <t>КВП 80/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3400</t>
   </si>
   <si>
     <t>КВП 130/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3400</t>
   </si>
   <si>
     <t>КВП 100/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3400</t>
   </si>
   <si>
+    <t>КВП 65/300/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3400</t>
+  </si>
+  <si>
     <t>КВП 90/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3400</t>
   </si>
   <si>
-    <t>КВП 65/300/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3400</t>
   </si>
   <si>
     <t>КВП 80/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3600</t>
   </si>
   <si>
     <t>КВП 130/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3600</t>
   </si>
   <si>
     <t>КВП 100/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3500</t>
   </si>
   <si>
+    <t>КВП 65/300/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3600</t>
+  </si>
+  <si>
     <t>КВП 90/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3500</t>
   </si>
   <si>
-    <t>КВП 65/300/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3500</t>
   </si>
   <si>
+    <t>КВП 65/300/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/3800</t>
+  </si>
+  <si>
     <t>КВП 90/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3600</t>
   </si>
   <si>
-    <t>КВП 65/300/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3600</t>
   </si>
   <si>
     <t>КВП 80/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/3800</t>
   </si>
   <si>
     <t>КВП 130/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/3800</t>
   </si>
   <si>
     <t>КВП 100/300/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3600</t>
   </si>
   <si>
+    <t>КВП 65/300/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/300/4000</t>
+  </si>
+  <si>
     <t>КВП 90/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/3800</t>
   </si>
   <si>
-    <t>КВП 65/300/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/3800</t>
   </si>
   <si>
     <t>КВП 80/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/4000</t>
   </si>
   <si>
     <t>КВП 130/300/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/4000</t>
   </si>
   <si>
     <t>КВП 100/300/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/3800</t>
   </si>
   <si>
     <t>КВП 130/300/4200</t>
@@ -7186,62 +7186,62 @@
   <si>
     <t>КВП 150/300/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/4200</t>
   </si>
   <si>
     <t>КВП 80/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/300/4500</t>
   </si>
   <si>
     <t>КВП 130/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/300/4500</t>
   </si>
   <si>
     <t>КВП 100/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/4400</t>
   </si>
   <si>
+    <t>КВП 90/300/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/300/4400</t>
+  </si>
+  <si>
     <t>КВП 65/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/300/4500</t>
   </si>
   <si>
-    <t>КВП 90/300/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/300/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/4400</t>
   </si>
   <si>
     <t>КВП 90/300/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/300/4500</t>
   </si>
   <si>
     <t>КВП 150/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/4600</t>
   </si>
   <si>
     <t>КВП 100/300/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/4600</t>
   </si>
   <si>
     <t>КВП 150/300/4800</t>
@@ -7249,242 +7249,242 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/300/4800</t>
   </si>
   <si>
     <t>КВП 100/300/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/300/4800</t>
   </si>
   <si>
     <t>Ширина 330 мм</t>
   </si>
   <si>
     <t>КВП 130/330/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/500</t>
   </si>
   <si>
     <t>КВП 100/330/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/500</t>
   </si>
   <si>
+    <t>КВП 90/330/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/500</t>
+  </si>
+  <si>
     <t>КВП 65/330/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/500</t>
   </si>
   <si>
-    <t>КВП 90/330/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/500</t>
   </si>
   <si>
     <t>КВП 80/330/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/500</t>
   </si>
   <si>
     <t>КВП 80/330/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/600</t>
   </si>
   <si>
     <t>КВП 130/330/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/600</t>
   </si>
   <si>
     <t>КВП 100/330/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/600</t>
   </si>
   <si>
+    <t>КВП 90/330/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/600</t>
+  </si>
+  <si>
     <t>КВП 65/330/600</t>
   </si>
   <si>
     <t>Конвектор  внутрипольный ASKON КВП 65/330/600</t>
   </si>
   <si>
-    <t>КВП 90/330/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/600</t>
   </si>
   <si>
     <t>КВП 150/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/800</t>
   </si>
   <si>
     <t>КВП 80/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/800</t>
   </si>
   <si>
     <t>КВП 130/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/800</t>
   </si>
   <si>
     <t>КВП 100/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/800</t>
   </si>
   <si>
+    <t>КВП 90/330/800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/800</t>
+  </si>
+  <si>
     <t>КВП 65/330/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/800</t>
   </si>
   <si>
-    <t>КВП 90/330/800</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/330/800</t>
+    <t>КВП 90/330/1000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/1000</t>
   </si>
   <si>
     <t>КВП 65/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1000</t>
   </si>
   <si>
-    <t>КВП 90/330/1000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1000</t>
   </si>
   <si>
     <t>КВП 80/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1000</t>
   </si>
   <si>
     <t>КВП 130/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1000</t>
   </si>
   <si>
     <t>КВП 100/330/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/1000</t>
   </si>
   <si>
     <t>КВП 100/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/1200</t>
   </si>
   <si>
+    <t>КВП 90/330/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/1200</t>
+  </si>
+  <si>
     <t>КВП 65/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1200</t>
   </si>
   <si>
-    <t>КВП 90/330/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1200</t>
   </si>
   <si>
     <t>КВП 80/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1200</t>
   </si>
   <si>
     <t>КВП 130/330/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1200</t>
   </si>
   <si>
     <t>КВП 130/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1400</t>
   </si>
   <si>
     <t>КВП 100/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/1400</t>
   </si>
   <si>
+    <t>КВП 90/330/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/1400</t>
+  </si>
+  <si>
     <t>КВП 65/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/1400</t>
   </si>
   <si>
-    <t>КВП 90/330/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/1400</t>
   </si>
   <si>
     <t>КВП 80/330/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1400</t>
   </si>
   <si>
     <t>КВП 80/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/1500</t>
   </si>
   <si>
     <t>КВП 130/330/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/1500</t>
   </si>
   <si>
     <t>КВП 100/330/1500</t>
@@ -7729,239 +7729,239 @@
   <si>
     <t>КВП 150/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2600</t>
   </si>
   <si>
     <t>КВП 80/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/2600</t>
   </si>
   <si>
     <t>КВП 130/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/2600</t>
   </si>
   <si>
     <t>КВП 100/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/2600</t>
   </si>
   <si>
+    <t>КВП 65/330/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/2600</t>
+  </si>
+  <si>
     <t>КВП 90/330/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2600</t>
   </si>
   <si>
-    <t>КВП 65/330/2600</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/330/2600</t>
+    <t>КВП 65/330/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/2800</t>
   </si>
   <si>
     <t>КВП 90/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/2800</t>
   </si>
   <si>
-    <t>КВП 65/330/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/2800</t>
   </si>
   <si>
     <t>КВП 80/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/2800</t>
   </si>
   <si>
     <t>КВП 130/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/2800</t>
   </si>
   <si>
     <t>КВП 100/330/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/2800</t>
   </si>
   <si>
     <t>КВП 130/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3000</t>
   </si>
   <si>
     <t>КВП 100/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3000</t>
   </si>
   <si>
+    <t>КВП 65/330/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3000</t>
+  </si>
+  <si>
     <t>КВП 90/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3000</t>
   </si>
   <si>
-    <t>КВП 65/330/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3000</t>
   </si>
   <si>
     <t>КВП 80/330/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3000</t>
   </si>
   <si>
     <t>КВП 130/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3200</t>
   </si>
   <si>
     <t>КВП 100/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3200</t>
   </si>
   <si>
+    <t>КВП 65/330/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3200</t>
+  </si>
+  <si>
     <t>КВП 90/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3200</t>
   </si>
   <si>
-    <t>КВП 65/330/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3200</t>
   </si>
   <si>
     <t>КВП 80/330/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3200</t>
   </si>
   <si>
     <t>КВП 80/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3400</t>
   </si>
   <si>
     <t>КВП 130/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3400</t>
   </si>
   <si>
     <t>КВП 100/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3400</t>
   </si>
   <si>
+    <t>КВП 65/330/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3400</t>
+  </si>
+  <si>
     <t>КВП 90/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3400</t>
   </si>
   <si>
-    <t>КВП 65/330/3400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3400</t>
   </si>
   <si>
     <t>КВП 150/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3500</t>
   </si>
   <si>
     <t>КВП 80/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3600</t>
   </si>
   <si>
     <t>КВП 130/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/3600</t>
   </si>
   <si>
     <t>КВП 100/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/3500</t>
   </si>
   <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/330/3600</t>
+  </si>
+  <si>
     <t>КВП 90/330/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3500</t>
   </si>
   <si>
-    <t>Конвектор внутрипольный ASKON КВП 65/330/3600</t>
-[...1 lines deleted...]
-  <si>
     <t>КВП 65/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/3800</t>
   </si>
   <si>
     <t>КВП 90/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/3600</t>
   </si>
   <si>
     <t>КВП 150/330/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/3600</t>
   </si>
   <si>
     <t>КВП 80/330/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/3800</t>
   </si>
   <si>
     <t>КВП 130/330/3800</t>
@@ -8002,146 +8002,146 @@
   <si>
     <t>КВП 80/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/4000</t>
   </si>
   <si>
     <t>КВП 130/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/4000</t>
   </si>
   <si>
     <t>КВП 130/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/4200</t>
   </si>
   <si>
     <t>КВП 100/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/4000</t>
   </si>
   <si>
+    <t>КВП 90/330/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/4000</t>
+  </si>
+  <si>
     <t>КВП 65/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/4200</t>
   </si>
   <si>
-    <t>КВП 90/330/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/4000</t>
   </si>
   <si>
     <t>КВП 80/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/4200</t>
   </si>
   <si>
     <t>КВП 80/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/4400</t>
   </si>
   <si>
     <t>КВП 130/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/4400</t>
   </si>
   <si>
     <t>КВП 100/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/4200</t>
   </si>
   <si>
+    <t>КВП 90/330/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/4200</t>
+  </si>
+  <si>
     <t>КВП 65/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/4400</t>
   </si>
   <si>
-    <t>КВП 90/330/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/4200</t>
   </si>
   <si>
     <t>КВП 150/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/4400</t>
   </si>
   <si>
     <t>КВП 80/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/330/4500</t>
   </si>
   <si>
     <t>КВП 130/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/330/4500</t>
   </si>
   <si>
     <t>КВП 100/330/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/4400</t>
   </si>
   <si>
+    <t>КВП 90/330/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/330/4400</t>
+  </si>
+  <si>
     <t>КВП 65/330/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/330/4500</t>
   </si>
   <si>
-    <t>КВП 90/330/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/330/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/4600</t>
   </si>
   <si>
     <t>КВП 100/330/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/4600</t>
   </si>
   <si>
     <t>КВП 90/330/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/330/4600</t>
   </si>
   <si>
     <t>КВП 100/330/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/330/4800</t>
   </si>
   <si>
     <t>КВП 90/330/4800</t>
@@ -8155,104 +8155,104 @@
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/330/4800</t>
   </si>
   <si>
     <t>Ширина 350 мм</t>
   </si>
   <si>
     <t>КВП 80/350/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/500</t>
   </si>
   <si>
     <t>КВП 130/350/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/500</t>
   </si>
   <si>
     <t>КВП 100/350/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/500</t>
   </si>
   <si>
+    <t>КВП 90/350/500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/500</t>
+  </si>
+  <si>
     <t>КВП 65/350/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/500</t>
   </si>
   <si>
-    <t>КВП 90/350/500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/500</t>
   </si>
   <si>
     <t>КВП 150/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/600</t>
   </si>
   <si>
     <t>КВП 80/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/600</t>
   </si>
   <si>
     <t>КВП 130/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/600</t>
   </si>
   <si>
     <t>КВП 100/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/600</t>
   </si>
   <si>
+    <t>КВП 90/350/600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/600</t>
+  </si>
+  <si>
     <t>КВП 65/350/600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/600</t>
   </si>
   <si>
-    <t>КВП 90/350/600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/800</t>
   </si>
   <si>
     <t>КВП 150/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/800</t>
   </si>
   <si>
     <t>КВП 80/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/800</t>
   </si>
   <si>
     <t>КВП 130/350/800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/800</t>
   </si>
   <si>
     <t>КВП 100/350/800</t>
@@ -8509,242 +8509,242 @@
   <si>
     <t>КВП 150/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2000</t>
   </si>
   <si>
     <t>КВП 80/350/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2000</t>
   </si>
   <si>
     <t>КВП 130/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/2200</t>
   </si>
   <si>
     <t>КВП 100/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/2200</t>
   </si>
   <si>
+    <t>КВП 65/350/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/2200</t>
+  </si>
+  <si>
     <t>КВП 90/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/2200</t>
   </si>
   <si>
-    <t>КВП 65/350/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2200</t>
   </si>
   <si>
     <t>КВП 80/350/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2200</t>
   </si>
   <si>
     <t>КВП 80/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2400</t>
   </si>
   <si>
     <t>КВП 130/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/2400</t>
   </si>
   <si>
     <t>КВП 100/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/2400</t>
   </si>
   <si>
+    <t>КВП 65/350/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/2400</t>
+  </si>
+  <si>
     <t>КВП 90/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/2400</t>
   </si>
   <si>
-    <t>КВП 65/350/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2400</t>
   </si>
   <si>
     <t>КВП 150/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2500</t>
   </si>
   <si>
     <t>КВП 80/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2500</t>
   </si>
   <si>
     <t>КВП 130/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/2500</t>
   </si>
   <si>
     <t>КВП 100/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/2500</t>
   </si>
   <si>
+    <t>КВП 65/350/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/2500</t>
+  </si>
+  <si>
     <t>КВП 90/350/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/2500</t>
   </si>
   <si>
-    <t>КВП 65/350/2500</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 65/350/2500</t>
+    <t>КВП 65/350/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/2600</t>
   </si>
   <si>
     <t>КВП 90/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/2600</t>
   </si>
   <si>
-    <t>КВП 65/350/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2600</t>
   </si>
   <si>
     <t>КВП 80/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2600</t>
   </si>
   <si>
     <t>КВП 130/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/2600</t>
   </si>
   <si>
     <t>КВП 100/350/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/2600</t>
   </si>
   <si>
     <t>КВП 100/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/2800</t>
   </si>
   <si>
+    <t>КВП 65/350/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/2800</t>
+  </si>
+  <si>
     <t>КВП 90/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/2800</t>
   </si>
   <si>
-    <t>КВП 65/350/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/2800</t>
   </si>
   <si>
     <t>КВП 80/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/2800</t>
   </si>
   <si>
     <t>КВП 130/350/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/2800</t>
   </si>
   <si>
     <t>КВП 130/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3000</t>
   </si>
   <si>
     <t>КВП 100/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3000</t>
   </si>
   <si>
+    <t>КВП 65/350/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/350/3000</t>
+  </si>
+  <si>
     <t>КВП 90/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/3000</t>
   </si>
   <si>
-    <t>КВП 65/350/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3000</t>
   </si>
   <si>
     <t>КВП 80/350/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3000</t>
   </si>
   <si>
     <t>КВП 80/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3200</t>
   </si>
   <si>
     <t>КВП 130/350/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3200</t>
   </si>
   <si>
     <t>КВП 100/350/3200</t>
@@ -8827,221 +8827,221 @@
   <si>
     <t>КВП 130/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3600</t>
   </si>
   <si>
     <t>КВП 100/350/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3500</t>
   </si>
   <si>
     <t>КВП 90/350/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/3500</t>
   </si>
   <si>
     <t>КВП 100/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3600</t>
   </si>
   <si>
+    <t>КВП 90/350/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/3600</t>
+  </si>
+  <si>
     <t>КВП 65/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/3800</t>
   </si>
   <si>
-    <t>КВП 90/350/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3600</t>
   </si>
   <si>
     <t>КВП 80/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/3800</t>
   </si>
   <si>
     <t>КВП 130/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/3800</t>
   </si>
   <si>
     <t>КВП 130/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4000</t>
   </si>
   <si>
     <t>КВП 100/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/3800</t>
   </si>
   <si>
+    <t>КВП 90/350/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/3800</t>
+  </si>
+  <si>
     <t>КВП 65/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/4000</t>
   </si>
   <si>
-    <t>КВП 90/350/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/3800</t>
   </si>
   <si>
     <t>КВП 80/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4000</t>
   </si>
   <si>
     <t>КВП 80/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4200</t>
   </si>
   <si>
     <t>КВП 130/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4200</t>
   </si>
   <si>
     <t>КВП 100/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4000</t>
   </si>
   <si>
+    <t>КВП 90/350/4000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/4000</t>
+  </si>
+  <si>
     <t>КВП 65/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/4200</t>
   </si>
   <si>
-    <t>КВП 90/350/4000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4000</t>
   </si>
   <si>
     <t>КВП 80/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4400</t>
   </si>
   <si>
     <t>КВП 130/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4400</t>
   </si>
   <si>
     <t>КВП 100/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4200</t>
   </si>
   <si>
+    <t>КВП 90/350/4200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/4200</t>
+  </si>
+  <si>
     <t>КВП 65/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/4400</t>
   </si>
   <si>
-    <t>КВП 90/350/4200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/350/4200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4200</t>
   </si>
   <si>
     <t>КВП 150/350/4400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4400</t>
   </si>
   <si>
     <t>КВП 80/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/350/4500</t>
   </si>
   <si>
     <t>КВП 130/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4400</t>
   </si>
   <si>
+    <t>КВП 90/350/4400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/350/4400</t>
+  </si>
+  <si>
     <t>КВП 65/350/4500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/350/4500</t>
   </si>
   <si>
-    <t>КВП 90/350/4400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 90/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/350/4600</t>
   </si>
   <si>
     <t>КВП 150/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/350/4600</t>
   </si>
   <si>
     <t>КВП 100/350/4600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4600</t>
   </si>
   <si>
     <t>КВП 100/350/4800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/350/4800</t>
   </si>
   <si>
     <t>КВП 90/350/4800</t>
@@ -9289,230 +9289,230 @@
   <si>
     <t>КВП 80/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/1500</t>
   </si>
   <si>
     <t>КВП 130/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/1500</t>
   </si>
   <si>
     <t>КВП 65/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/1500</t>
   </si>
   <si>
     <t>КВП 100/380/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/1500</t>
   </si>
   <si>
+    <t>КВП 65/380/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/380/1600</t>
+  </si>
+  <si>
     <t>КВП 100/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/1600</t>
   </si>
   <si>
-    <t>КВП 65/380/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/1600</t>
   </si>
   <si>
     <t>КВП 90/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/1600</t>
   </si>
   <si>
     <t>КВП 80/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/1600</t>
   </si>
   <si>
     <t>КВП 130/380/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/1600</t>
   </si>
   <si>
     <t>КВП 130/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/1800</t>
   </si>
   <si>
+    <t>КВП 65/380/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/380/1800</t>
+  </si>
+  <si>
     <t>КВП 100/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/1800</t>
   </si>
   <si>
-    <t>КВП 65/380/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/1800</t>
   </si>
   <si>
     <t>КВП 90/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/1800</t>
   </si>
   <si>
     <t>КВП 80/380/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/1800</t>
   </si>
   <si>
     <t>КВП 130/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/2000</t>
   </si>
   <si>
+    <t>КВП 65/380/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/380/2000</t>
+  </si>
+  <si>
     <t>КВП 100/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/2000</t>
   </si>
   <si>
-    <t>КВП 65/380/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/2000</t>
   </si>
   <si>
     <t>КВП 90/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/2000</t>
   </si>
   <si>
     <t>КВП 80/380/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/2000</t>
   </si>
   <si>
     <t>КВП 80/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/2200</t>
   </si>
   <si>
     <t>КВП 130/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/2200</t>
   </si>
   <si>
+    <t>КВП 65/380/2200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/380/2200</t>
+  </si>
+  <si>
     <t>КВП 100/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/2200</t>
   </si>
   <si>
-    <t>КВП 65/380/2200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/2200</t>
   </si>
   <si>
     <t>КВП 90/380/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/2200</t>
   </si>
   <si>
     <t>КВП 150/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/2400</t>
   </si>
   <si>
     <t>КВП 90/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/2400</t>
   </si>
   <si>
     <t>КВП 80/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/2400</t>
   </si>
   <si>
     <t>КВП 130/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/2400</t>
   </si>
   <si>
+    <t>КВП 65/380/2400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/380/2400</t>
+  </si>
+  <si>
     <t>КВП 100/380/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/380/2400</t>
   </si>
   <si>
-    <t>КВП 65/380/2400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 65/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/2500</t>
   </si>
   <si>
     <t>КВП 150/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/2500</t>
   </si>
   <si>
     <t>КВП 90/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/2500</t>
   </si>
   <si>
     <t>КВП 80/380/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/2500</t>
   </si>
   <si>
     <t>КВП 130/380/2500</t>
@@ -9589,236 +9589,236 @@
   <si>
     <t>КВП 90/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/2800</t>
   </si>
   <si>
     <t>КВП 80/380/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/2800</t>
   </si>
   <si>
     <t>КВП 80/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/3000</t>
   </si>
   <si>
     <t>КВП 130/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/3000</t>
   </si>
   <si>
+    <t>КВП 100/380/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3000</t>
+  </si>
+  <si>
     <t>КВП 65/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/3000</t>
   </si>
   <si>
-    <t>КВП 100/380/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3000</t>
   </si>
   <si>
     <t>КВП 90/380/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3000</t>
   </si>
   <si>
     <t>КВП 90/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3200</t>
   </si>
   <si>
     <t>КВП 80/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/3200</t>
   </si>
   <si>
     <t>КВП 130/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/3200</t>
   </si>
   <si>
+    <t>КВП 100/380/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3200</t>
+  </si>
+  <si>
     <t>КВП 65/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/3200</t>
   </si>
   <si>
-    <t>КВП 100/380/3200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3200</t>
   </si>
   <si>
     <t>КВП 150/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3400</t>
   </si>
   <si>
     <t>КВП 90/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3400</t>
   </si>
   <si>
     <t>КВП 80/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/3400</t>
   </si>
   <si>
     <t>КВП 130/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/3400</t>
   </si>
   <si>
+    <t>КВП 100/380/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3400</t>
+  </si>
+  <si>
     <t>КВП 65/380/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/3400</t>
   </si>
   <si>
-    <t>КВП 100/380/3400</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 100/380/3400</t>
+    <t>КВП 100/380/3500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3500</t>
   </si>
   <si>
     <t>КВП 65/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/3600</t>
   </si>
   <si>
-    <t>КВП 100/380/3500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3500</t>
   </si>
   <si>
     <t>КВП 90/380/3500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3500</t>
   </si>
   <si>
     <t>КВП 80/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/3600</t>
   </si>
   <si>
     <t>КВП 130/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/3600</t>
   </si>
   <si>
     <t>КВП 130/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/3800</t>
   </si>
   <si>
+    <t>КВП 100/380/3600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3600</t>
+  </si>
+  <si>
     <t>КВП 65/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/3800</t>
   </si>
   <si>
-    <t>КВП 100/380/3600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3600</t>
   </si>
   <si>
     <t>КВП 90/380/3600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3600</t>
   </si>
   <si>
     <t>КВП 80/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/3800</t>
   </si>
   <si>
     <t>КВП 130/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/380/4000</t>
   </si>
   <si>
+    <t>КВП 100/380/3800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 100/380/3800</t>
+  </si>
+  <si>
     <t>КВП 65/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/380/4000</t>
   </si>
   <si>
-    <t>КВП 100/380/3800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/380/3800</t>
   </si>
   <si>
     <t>КВП 90/380/3800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/3800</t>
   </si>
   <si>
     <t>КВП 80/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/380/4000</t>
   </si>
   <si>
     <t>КВП 90/380/4000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/380/4000</t>
   </si>
   <si>
     <t>КВП 80/380/4200</t>
@@ -10102,242 +10102,242 @@
   <si>
     <t>КВП 80/400/1000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1000</t>
   </si>
   <si>
     <t>КВП 80/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1200</t>
   </si>
   <si>
     <t>КВП 130/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1200</t>
   </si>
   <si>
     <t>КВП 100/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1200</t>
   </si>
   <si>
+    <t>КВП 65/400/1200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1200</t>
+  </si>
+  <si>
     <t>КВП 90/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1200</t>
   </si>
   <si>
-    <t>КВП 65/400/1200</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1200</t>
   </si>
   <si>
     <t>КВП 150/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1400</t>
   </si>
   <si>
     <t>КВП 80/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1400</t>
   </si>
   <si>
     <t>КВП 130/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1400</t>
   </si>
   <si>
     <t>КВП 100/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1400</t>
   </si>
   <si>
+    <t>КВП 65/400/1400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1400</t>
+  </si>
+  <si>
     <t>КВП 90/400/1400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1400</t>
   </si>
   <si>
-    <t>КВП 65/400/1400</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1500</t>
   </si>
   <si>
     <t>КВП 80/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1500</t>
   </si>
   <si>
     <t>КВП 130/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1500</t>
   </si>
   <si>
     <t>КВП 100/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1500</t>
   </si>
   <si>
+    <t>КВП 65/400/1500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1500</t>
+  </si>
+  <si>
     <t>КВП 90/400/1500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1500</t>
   </si>
   <si>
-    <t>КВП 65/400/1500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 100/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1600</t>
   </si>
   <si>
+    <t>КВП 65/400/1600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1600</t>
+  </si>
+  <si>
     <t>КВП 90/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1600</t>
   </si>
   <si>
-    <t>КВП 65/400/1600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1600</t>
   </si>
   <si>
     <t>КВП 80/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1600</t>
   </si>
   <si>
     <t>КВП 130/400/1600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1600</t>
   </si>
   <si>
     <t>КВП 130/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/1800</t>
   </si>
   <si>
     <t>КВП 100/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/1800</t>
   </si>
   <si>
+    <t>КВП 65/400/1800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/1800</t>
+  </si>
+  <si>
     <t>КВП 90/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/1800</t>
   </si>
   <si>
-    <t>КВП 65/400/1800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/1800</t>
   </si>
   <si>
     <t>КВП 80/400/1800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/1800</t>
   </si>
   <si>
     <t>КВП 80/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2000</t>
   </si>
   <si>
     <t>КВП 130/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2000</t>
   </si>
   <si>
     <t>КВП 100/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2000</t>
   </si>
   <si>
+    <t>КВП 65/400/2000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 65/400/2000</t>
+  </si>
+  <si>
     <t>КВП 90/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/2000</t>
   </si>
   <si>
-    <t>КВП 65/400/2000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2000</t>
   </si>
   <si>
     <t>КВП 80/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2200</t>
   </si>
   <si>
     <t>КВП 130/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2200</t>
   </si>
   <si>
     <t>КВП 100/400/2200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2200</t>
   </si>
   <si>
     <t>КВП 65/400/2200</t>
@@ -10372,240 +10372,240 @@
   <si>
     <t>КВП 130/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2400</t>
   </si>
   <si>
     <t>КВП 100/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2400</t>
   </si>
   <si>
     <t>КВП 65/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2400</t>
   </si>
   <si>
     <t>КВП 90/400/2400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 90/400/2400</t>
   </si>
   <si>
+    <t>КВП 90/400/2500</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2500</t>
+  </si>
+  <si>
     <t>КВП 65/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2500</t>
   </si>
   <si>
-    <t>КВП 90/400/2500</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2500</t>
   </si>
   <si>
     <t>КВП 80/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2500</t>
   </si>
   <si>
     <t>КВП 130/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2500</t>
   </si>
   <si>
     <t>КВП 100/400/2500</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2500</t>
   </si>
   <si>
     <t>КВП 130/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2600</t>
   </si>
   <si>
     <t>КВП 100/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2600</t>
   </si>
   <si>
+    <t>КВП 90/400/2600</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2600</t>
+  </si>
+  <si>
     <t>КВП 65/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2600</t>
   </si>
   <si>
-    <t>КВП 90/400/2600</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2600</t>
   </si>
   <si>
     <t>КВП 80/400/2600</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2600</t>
   </si>
   <si>
     <t>КВП 130/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/2800</t>
   </si>
   <si>
     <t>КВП 100/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/2800</t>
   </si>
   <si>
+    <t>КВП 90/400/2800</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/2800</t>
+  </si>
+  <si>
     <t>КВП 65/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/2800</t>
   </si>
   <si>
-    <t>КВП 90/400/2800</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/2800</t>
   </si>
   <si>
     <t>КВП 80/400/2800</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/2800</t>
   </si>
   <si>
     <t>КВП 80/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3000</t>
   </si>
   <si>
     <t>КВП 130/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3000</t>
   </si>
   <si>
     <t>КВП 100/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3000</t>
   </si>
   <si>
+    <t>КВП 90/400/3000</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/3000</t>
+  </si>
+  <si>
     <t>КВП 65/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3000</t>
   </si>
   <si>
-    <t>КВП 90/400/3000</t>
-[...4 lines deleted...]
-  <si>
     <t>КВП 150/400/3000</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3000</t>
   </si>
   <si>
     <t>КВП 150/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3200</t>
   </si>
   <si>
     <t>КВП 80/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3200</t>
   </si>
   <si>
     <t>КВП 130/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3200</t>
   </si>
   <si>
     <t>КВП 100/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3200</t>
   </si>
   <si>
+    <t>КВП 90/400/3200</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/3200</t>
+  </si>
+  <si>
     <t>КВП 65/400/3200</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3200</t>
   </si>
   <si>
-    <t>КВП 90/400/3200</t>
-[...2 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/400/3200</t>
+    <t>КВП 90/400/3400</t>
+  </si>
+  <si>
+    <t>Конвектор внутрипольный ASKON КВП 90/400/3400</t>
   </si>
   <si>
     <t>КВП 65/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 65/400/3400</t>
-  </si>
-[...4 lines deleted...]
-    <t>Конвектор внутрипольный ASKON КВП 90/400/3400</t>
   </si>
   <si>
     <t>КВП 150/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 150/400/3400</t>
   </si>
   <si>
     <t>КВП 80/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 80/400/3400</t>
   </si>
   <si>
     <t>КВП 130/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 130/400/3400</t>
   </si>
   <si>
     <t>КВП 100/400/3400</t>
   </si>
   <si>
     <t>Конвектор внутрипольный ASKON КВП 100/400/3400</t>
   </si>
@@ -11267,51 +11267,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120500/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120600/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-130120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-90120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-100120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-65120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-150120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-80120800/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-651204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1301204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-801204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1001204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-askon-kvp-1501204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-120-mm/konvektor-vnutripolnyy-askon-kvp-901204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150500/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150600/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-80150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-130150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-100150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-65150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-90150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-150150800/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1301504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-651504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-801504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1501504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-askon-kvp-1001504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-150-mm/konvektor-vnutripolnyy-askon-kvp-901504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170500/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170600/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-80170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-130170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-100170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-65170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-90170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-150170800/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701000/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701200/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701400/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701500/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701600/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801701600_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901701800/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702000/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702200/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702400/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702500/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702600/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651702800/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703000/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703200/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703400/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703500/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703600/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001703800/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704000/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704200/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-801704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1301704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-651704500/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704400/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704600/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1501704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-askon-kvp-1001704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-170-mm/konvektor-vnutripolnyy-askon-kvp-901704800/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200500/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200600/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-150200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-80200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-130200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-100200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-65200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-90200800/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-802004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1302004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-652004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-vnutripolnyy-askon-kvp-902004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1502004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-200-mm/konvektor-askon-kvp-1002004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-150220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-100220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-80220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-65220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-90220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202200_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203500/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-802204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-652204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204600/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-vnutripolnyy-askon-kvp-902204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1502204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1002204800/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220500/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220600/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-130220800/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201000/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201200/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201400/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201500/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201600/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302201800/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202000/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202200/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202400/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202500/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202600/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302202800/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203000/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203200/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203400/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203600/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302203800/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204000/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204200/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204400/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-220-mm/konvektor-askon-kvp-1302204500/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250500/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250600/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-65250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-90250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-150250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-80250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-130250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-100250800/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-802504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1302504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-652504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-vnutripolnyy-askon-kvp-902504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1002504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-250-mm/konvektor-askon-kvp-1502504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280500/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280600/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-65280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-150280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-80280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-130280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-100280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-90280800/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-802804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1302804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-652804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-vnutripolnyy-askon-kvp-902804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1502804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-280-mm/konvektor-askon-kvp-1002804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-80300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-130300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-100300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-90300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-65300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-150300800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-803004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1303004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-653004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-vnutripolnyy-askon-kvp-903004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1503004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-300-mm/konvektor-askon-kvp-1003004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-150330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-80330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-130330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-100330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-90330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-65330800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903301800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003302800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503303800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-803304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1303304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-653304500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1003304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-vnutripolnyy-askon-kvp-903304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-330-mm/konvektor-askon-kvp-1503304800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-65350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-150350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-80350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-130350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-100350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-90350800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003501800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303502800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503503800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-803504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1303504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-653504500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1003504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-vnutripolnyy-askon-kvp-903504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-350-mm/konvektor-askon-kvp-1503504800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-65380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-100380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-150380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-90380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-80380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-130380800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803801800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803802800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903803800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-653804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-803804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1303804500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1003804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-askon-kvp-1503804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-380-mm/konvektor-vnutripolnyy-askon-kvp-903804800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-100400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-65400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-90400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-150400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-80400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-130400800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804001800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804002800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504003800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004000/" TargetMode="External"/><Relationship Id="rId_hyperlink_1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004200/" TargetMode="External"/><Relationship Id="rId_hyperlink_1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-654004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004400/" TargetMode="External"/><Relationship Id="rId_hyperlink_1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-804004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1304004500/" TargetMode="External"/><Relationship Id="rId_hyperlink_1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004600/" TargetMode="External"/><Relationship Id="rId_hyperlink_1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1004004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-vnutripolnyy-askon-kvp-904004800/" TargetMode="External"/><Relationship Id="rId_hyperlink_1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/konvektory-vnutripolnye-askon-kvp/shirina-400-mm/konvektor-askon-kvp-1504004800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D1826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1826" sqref="D1826"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -13482,65 +13482,65 @@
     <row r="160" spans="1:4">
       <c r="A160" s="5">
         <v>1</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>309</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>310</v>
       </c>
       <c r="D160" s="11">
         <v>9000</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
         <v>2</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>311</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>312</v>
       </c>
       <c r="D161" s="11">
-        <v>6750</v>
+        <v>8250</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
         <v>3</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>313</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D162" s="11">
-        <v>8250</v>
+        <v>6750</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
         <v>4</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>315</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D163" s="11">
         <v>12000</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
         <v>5</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>318</v>
@@ -13580,65 +13580,65 @@
     <row r="167" spans="1:4">
       <c r="A167" s="5">
         <v>8</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D167" s="11">
         <v>10275</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
         <v>9</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D168" s="11">
-        <v>7725</v>
+        <v>9375</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
         <v>10</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D169" s="11">
-        <v>9375</v>
+        <v>7725</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
         <v>11</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D170" s="11">
         <v>13650</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
         <v>12</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>332</v>
@@ -14280,93 +14280,93 @@
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>58</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>423</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>424</v>
       </c>
       <c r="D217" s="11">
         <v>28125</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>59</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>425</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>426</v>
       </c>
       <c r="D218" s="11">
-        <v>25125</v>
+        <v>21375</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>60</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>427</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>428</v>
       </c>
       <c r="D219" s="11">
-        <v>21375</v>
+        <v>25125</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>61</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>429</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>430</v>
       </c>
       <c r="D220" s="11">
-        <v>27375</v>
+        <v>23325</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>62</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>431</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D221" s="11">
-        <v>23325</v>
+        <v>27375</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>63</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>433</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>434</v>
       </c>
       <c r="D222" s="11">
         <v>40050</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>64</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>435</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>436</v>
@@ -14406,65 +14406,65 @@
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>67</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>441</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D226" s="11">
         <v>33225</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>68</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D227" s="11">
-        <v>29625</v>
+        <v>25275</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>69</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>445</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D228" s="11">
-        <v>25275</v>
+        <v>29625</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>70</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>447</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D229" s="11">
         <v>43350</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>71</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>450</v>
@@ -14504,65 +14504,65 @@
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>74</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>455</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>456</v>
       </c>
       <c r="D233" s="11">
         <v>34500</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>75</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>457</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>458</v>
       </c>
       <c r="D234" s="11">
-        <v>30750</v>
+        <v>26250</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
         <v>76</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>459</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>460</v>
       </c>
       <c r="D235" s="11">
-        <v>26250</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
         <v>77</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>461</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>462</v>
       </c>
       <c r="D236" s="11">
         <v>45000</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
         <v>78</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>463</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>464</v>
@@ -14602,65 +14602,65 @@
     <row r="240" spans="1:4">
       <c r="A240" s="5">
         <v>81</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>469</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>470</v>
       </c>
       <c r="D240" s="11">
         <v>35775</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
         <v>82</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>471</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>472</v>
       </c>
       <c r="D241" s="11">
-        <v>31875</v>
+        <v>27225</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
         <v>83</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>473</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>474</v>
       </c>
       <c r="D242" s="11">
-        <v>27225</v>
+        <v>31875</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
         <v>84</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>475</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>476</v>
       </c>
       <c r="D243" s="11">
         <v>46650</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
         <v>85</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>477</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>478</v>
@@ -14700,65 +14700,65 @@
     <row r="247" spans="1:4">
       <c r="A247" s="5">
         <v>88</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>483</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>484</v>
       </c>
       <c r="D247" s="11">
         <v>38325</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
         <v>89</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>485</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>486</v>
       </c>
       <c r="D248" s="11">
-        <v>34125</v>
+        <v>29175</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="5">
         <v>90</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>487</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D249" s="11">
-        <v>29175</v>
+        <v>34125</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="5">
         <v>91</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>489</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D250" s="11">
         <v>31125</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
         <v>92</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>492</v>
@@ -14924,65 +14924,65 @@
     <row r="263" spans="1:4">
       <c r="A263" s="5">
         <v>104</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>515</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>516</v>
       </c>
       <c r="D263" s="11">
         <v>45975</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
         <v>105</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>517</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>518</v>
       </c>
       <c r="D264" s="11">
-        <v>35025</v>
+        <v>40875</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
         <v>106</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>519</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>520</v>
       </c>
       <c r="D265" s="11">
-        <v>40875</v>
+        <v>35025</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
         <v>107</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>521</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>522</v>
       </c>
       <c r="D266" s="11">
         <v>59850</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="5">
         <v>108</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>523</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>524</v>
@@ -15022,65 +15022,65 @@
     <row r="270" spans="1:4">
       <c r="A270" s="5">
         <v>111</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>529</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>530</v>
       </c>
       <c r="D270" s="11">
         <v>47250</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
         <v>112</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>531</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>532</v>
       </c>
       <c r="D271" s="11">
-        <v>36975</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
         <v>113</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>533</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>534</v>
       </c>
       <c r="D272" s="11">
-        <v>42000</v>
+        <v>36975</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
         <v>114</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>535</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>536</v>
       </c>
       <c r="D273" s="11">
         <v>61500</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
         <v>115</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>537</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>538</v>
@@ -15106,65 +15106,65 @@
     <row r="276" spans="1:4">
       <c r="A276" s="5">
         <v>117</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>541</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>542</v>
       </c>
       <c r="D276" s="11">
         <v>48525</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="5">
         <v>118</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>543</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>544</v>
       </c>
       <c r="D277" s="11">
-        <v>38925</v>
+        <v>43125</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="5">
         <v>119</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>545</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>546</v>
       </c>
       <c r="D278" s="11">
-        <v>43125</v>
+        <v>38925</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="5">
         <v>120</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>547</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>548</v>
       </c>
       <c r="D279" s="11">
         <v>63150</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="5">
         <v>121</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>549</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>550</v>
@@ -15204,93 +15204,93 @@
     <row r="283" spans="1:4">
       <c r="A283" s="5">
         <v>124</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>555</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>556</v>
       </c>
       <c r="D283" s="11">
         <v>51075</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
         <v>125</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>557</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>558</v>
       </c>
       <c r="D284" s="11">
-        <v>40875</v>
+        <v>45375</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
         <v>126</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>559</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>560</v>
       </c>
       <c r="D285" s="11">
-        <v>45375</v>
+        <v>40875</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
         <v>127</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>561</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>562</v>
       </c>
       <c r="D286" s="11">
-        <v>42825</v>
+        <v>47625</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
         <v>128</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>563</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>564</v>
       </c>
       <c r="D287" s="11">
-        <v>47625</v>
+        <v>42825</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
         <v>129</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>565</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>566</v>
       </c>
       <c r="D288" s="11">
         <v>69750</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
         <v>130</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>567</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>568</v>
@@ -15344,65 +15344,65 @@
     <row r="293" spans="1:4">
       <c r="A293" s="5">
         <v>134</v>
       </c>
       <c r="B293" s="9" t="s">
         <v>575</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>576</v>
       </c>
       <c r="D293" s="11">
         <v>56175</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="5">
         <v>135</v>
       </c>
       <c r="B294" s="9" t="s">
         <v>577</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>578</v>
       </c>
       <c r="D294" s="11">
-        <v>44775</v>
+        <v>49875</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="5">
         <v>136</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>579</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>580</v>
       </c>
       <c r="D295" s="11">
-        <v>49875</v>
+        <v>44775</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="5">
         <v>137</v>
       </c>
       <c r="B296" s="9" t="s">
         <v>581</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>582</v>
       </c>
       <c r="D296" s="11">
         <v>73050</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="5">
         <v>138</v>
       </c>
       <c r="B297" s="9" t="s">
         <v>583</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>584</v>
@@ -16122,65 +16122,65 @@
     <row r="349" spans="1:4">
       <c r="A349" s="5">
         <v>38</v>
       </c>
       <c r="B349" s="9" t="s">
         <v>684</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>685</v>
       </c>
       <c r="D349" s="11">
         <v>23250</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="5">
         <v>39</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>686</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>687</v>
       </c>
       <c r="D350" s="11">
-        <v>21000</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="5">
         <v>40</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>688</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>689</v>
       </c>
       <c r="D351" s="11">
-        <v>18000</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="5">
         <v>41</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>690</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>691</v>
       </c>
       <c r="D352" s="11">
         <v>30000</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="5">
         <v>42</v>
       </c>
       <c r="B353" s="9" t="s">
         <v>692</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>693</v>
@@ -16220,65 +16220,65 @@
     <row r="356" spans="1:4">
       <c r="A356" s="5">
         <v>45</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>698</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>699</v>
       </c>
       <c r="D356" s="11">
         <v>24600</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="5">
         <v>46</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>700</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>701</v>
       </c>
       <c r="D357" s="11">
-        <v>22200</v>
+        <v>19050</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="5">
         <v>47</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>702</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>703</v>
       </c>
       <c r="D358" s="11">
-        <v>19050</v>
+        <v>22200</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="5">
         <v>48</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>704</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>705</v>
       </c>
       <c r="D359" s="11">
         <v>31725</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="5">
         <v>49</v>
       </c>
       <c r="B360" s="9" t="s">
         <v>706</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>707</v>
@@ -16318,65 +16318,65 @@
     <row r="363" spans="1:4">
       <c r="A363" s="5">
         <v>52</v>
       </c>
       <c r="B363" s="9" t="s">
         <v>712</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>713</v>
       </c>
       <c r="D363" s="11">
         <v>27300</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="5">
         <v>53</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>714</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>715</v>
       </c>
       <c r="D364" s="11">
-        <v>24600</v>
+        <v>21150</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="5">
         <v>54</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>716</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>717</v>
       </c>
       <c r="D365" s="11">
-        <v>21150</v>
+        <v>24600</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="5">
         <v>55</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>718</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>719</v>
       </c>
       <c r="D366" s="11">
         <v>23250</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="5">
         <v>56</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>720</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>721</v>
@@ -16444,65 +16444,65 @@
     <row r="372" spans="1:4">
       <c r="A372" s="5">
         <v>61</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>730</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>731</v>
       </c>
       <c r="D372" s="11">
         <v>32700</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="5">
         <v>62</v>
       </c>
       <c r="B373" s="9" t="s">
         <v>732</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>733</v>
       </c>
       <c r="D373" s="11">
-        <v>29400</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="5">
         <v>63</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>734</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>735</v>
       </c>
       <c r="D374" s="11">
-        <v>25350</v>
+        <v>29400</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="5">
         <v>64</v>
       </c>
       <c r="B375" s="9" t="s">
         <v>736</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>737</v>
       </c>
       <c r="D375" s="11">
         <v>42075</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="5">
         <v>65</v>
       </c>
       <c r="B376" s="9" t="s">
         <v>738</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>739</v>
@@ -16542,65 +16542,65 @@
     <row r="379" spans="1:4">
       <c r="A379" s="5">
         <v>68</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>744</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>745</v>
       </c>
       <c r="D379" s="11">
         <v>35400</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="5">
         <v>69</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>746</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>747</v>
       </c>
       <c r="D380" s="11">
-        <v>31800</v>
+        <v>27450</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="5">
         <v>70</v>
       </c>
       <c r="B381" s="9" t="s">
         <v>748</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>749</v>
       </c>
       <c r="D381" s="11">
-        <v>27450</v>
+        <v>31800</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="5">
         <v>71</v>
       </c>
       <c r="B382" s="9" t="s">
         <v>750</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>751</v>
       </c>
       <c r="D382" s="11">
         <v>45525</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="5">
         <v>72</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>752</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>753</v>
@@ -16822,93 +16822,93 @@
     <row r="399" spans="1:4">
       <c r="A399" s="5">
         <v>88</v>
       </c>
       <c r="B399" s="9" t="s">
         <v>784</v>
       </c>
       <c r="C399" s="7" t="s">
         <v>785</v>
       </c>
       <c r="D399" s="11">
         <v>40800</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="5">
         <v>89</v>
       </c>
       <c r="B400" s="9" t="s">
         <v>786</v>
       </c>
       <c r="C400" s="7" t="s">
         <v>787</v>
       </c>
       <c r="D400" s="11">
-        <v>31650</v>
+        <v>36600</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="5">
         <v>90</v>
       </c>
       <c r="B401" s="9" t="s">
         <v>788</v>
       </c>
       <c r="C401" s="7" t="s">
         <v>789</v>
       </c>
       <c r="D401" s="11">
-        <v>36600</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="5">
         <v>91</v>
       </c>
       <c r="B402" s="9" t="s">
         <v>790</v>
       </c>
       <c r="C402" s="7" t="s">
         <v>791</v>
       </c>
       <c r="D402" s="11">
-        <v>33750</v>
+        <v>39000</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="5">
         <v>92</v>
       </c>
       <c r="B403" s="9" t="s">
         <v>792</v>
       </c>
       <c r="C403" s="7" t="s">
         <v>793</v>
       </c>
       <c r="D403" s="11">
-        <v>39000</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="5">
         <v>93</v>
       </c>
       <c r="B404" s="9" t="s">
         <v>794</v>
       </c>
       <c r="C404" s="7" t="s">
         <v>795</v>
       </c>
       <c r="D404" s="11">
         <v>55875</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="5">
         <v>94</v>
       </c>
       <c r="B405" s="9" t="s">
         <v>796</v>
       </c>
       <c r="C405" s="7" t="s">
         <v>797</v>
@@ -16962,65 +16962,65 @@
     <row r="409" spans="1:4">
       <c r="A409" s="5">
         <v>98</v>
       </c>
       <c r="B409" s="9" t="s">
         <v>804</v>
       </c>
       <c r="C409" s="7" t="s">
         <v>805</v>
       </c>
       <c r="D409" s="11">
         <v>46200</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="5">
         <v>99</v>
       </c>
       <c r="B410" s="9" t="s">
         <v>806</v>
       </c>
       <c r="C410" s="7" t="s">
         <v>807</v>
       </c>
       <c r="D410" s="11">
-        <v>35850</v>
+        <v>41400</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="5">
         <v>100</v>
       </c>
       <c r="B411" s="9" t="s">
         <v>808</v>
       </c>
       <c r="C411" s="7" t="s">
         <v>809</v>
       </c>
       <c r="D411" s="11">
-        <v>41400</v>
+        <v>35850</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="5">
         <v>101</v>
       </c>
       <c r="B412" s="9" t="s">
         <v>810</v>
       </c>
       <c r="C412" s="7" t="s">
         <v>811</v>
       </c>
       <c r="D412" s="11">
         <v>59325</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="5">
         <v>102</v>
       </c>
       <c r="B413" s="9" t="s">
         <v>812</v>
       </c>
       <c r="C413" s="7" t="s">
         <v>813</v>
@@ -17046,65 +17046,65 @@
     <row r="415" spans="1:4">
       <c r="A415" s="5">
         <v>104</v>
       </c>
       <c r="B415" s="9" t="s">
         <v>816</v>
       </c>
       <c r="C415" s="7" t="s">
         <v>817</v>
       </c>
       <c r="D415" s="11">
         <v>48900</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="5">
         <v>105</v>
       </c>
       <c r="B416" s="9" t="s">
         <v>818</v>
       </c>
       <c r="C416" s="7" t="s">
         <v>819</v>
       </c>
       <c r="D416" s="11">
-        <v>37950</v>
+        <v>43800</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="5">
         <v>106</v>
       </c>
       <c r="B417" s="9" t="s">
         <v>820</v>
       </c>
       <c r="C417" s="7" t="s">
         <v>821</v>
       </c>
       <c r="D417" s="11">
-        <v>43800</v>
+        <v>37950</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="5">
         <v>107</v>
       </c>
       <c r="B418" s="9" t="s">
         <v>822</v>
       </c>
       <c r="C418" s="7" t="s">
         <v>823</v>
       </c>
       <c r="D418" s="11">
         <v>62775</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="5">
         <v>108</v>
       </c>
       <c r="B419" s="9" t="s">
         <v>824</v>
       </c>
       <c r="C419" s="7" t="s">
         <v>825</v>
@@ -17144,65 +17144,65 @@
     <row r="422" spans="1:4">
       <c r="A422" s="5">
         <v>111</v>
       </c>
       <c r="B422" s="9" t="s">
         <v>830</v>
       </c>
       <c r="C422" s="7" t="s">
         <v>831</v>
       </c>
       <c r="D422" s="11">
         <v>50250</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="5">
         <v>112</v>
       </c>
       <c r="B423" s="9" t="s">
         <v>832</v>
       </c>
       <c r="C423" s="7" t="s">
         <v>833</v>
       </c>
       <c r="D423" s="11">
-        <v>40050</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="5">
         <v>113</v>
       </c>
       <c r="B424" s="9" t="s">
         <v>834</v>
       </c>
       <c r="C424" s="7" t="s">
         <v>835</v>
       </c>
       <c r="D424" s="11">
-        <v>45000</v>
+        <v>40050</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="5">
         <v>114</v>
       </c>
       <c r="B425" s="9" t="s">
         <v>836</v>
       </c>
       <c r="C425" s="7" t="s">
         <v>837</v>
       </c>
       <c r="D425" s="11">
         <v>64500</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="5">
         <v>115</v>
       </c>
       <c r="B426" s="9" t="s">
         <v>838</v>
       </c>
       <c r="C426" s="7" t="s">
         <v>839</v>
@@ -17242,65 +17242,65 @@
     <row r="429" spans="1:4">
       <c r="A429" s="5">
         <v>118</v>
       </c>
       <c r="B429" s="9" t="s">
         <v>844</v>
       </c>
       <c r="C429" s="7" t="s">
         <v>845</v>
       </c>
       <c r="D429" s="11">
         <v>51600</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="5">
         <v>119</v>
       </c>
       <c r="B430" s="9" t="s">
         <v>846</v>
       </c>
       <c r="C430" s="7" t="s">
         <v>847</v>
       </c>
       <c r="D430" s="11">
-        <v>42150</v>
+        <v>46200</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="5">
         <v>120</v>
       </c>
       <c r="B431" s="9" t="s">
         <v>848</v>
       </c>
       <c r="C431" s="7" t="s">
         <v>849</v>
       </c>
       <c r="D431" s="11">
-        <v>46200</v>
+        <v>42150</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="5">
         <v>121</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>850</v>
       </c>
       <c r="C432" s="7" t="s">
         <v>851</v>
       </c>
       <c r="D432" s="11">
         <v>44250</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="5">
         <v>122</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>852</v>
       </c>
       <c r="C433" s="7" t="s">
         <v>853</v>
@@ -18062,65 +18062,65 @@
     <row r="488" spans="1:4">
       <c r="A488" s="5">
         <v>25</v>
       </c>
       <c r="B488" s="9" t="s">
         <v>959</v>
       </c>
       <c r="C488" s="7" t="s">
         <v>960</v>
       </c>
       <c r="D488" s="11">
         <v>20475</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="5">
         <v>26</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>961</v>
       </c>
       <c r="C489" s="7" t="s">
         <v>962</v>
       </c>
       <c r="D489" s="11">
-        <v>18675</v>
+        <v>16125</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="5">
         <v>27</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>963</v>
       </c>
       <c r="C490" s="7" t="s">
         <v>964</v>
       </c>
       <c r="D490" s="11">
-        <v>16125</v>
+        <v>18675</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="5">
         <v>28</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>965</v>
       </c>
       <c r="C491" s="7" t="s">
         <v>966</v>
       </c>
       <c r="D491" s="11">
         <v>26100</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="5">
         <v>29</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>951</v>
       </c>
       <c r="C492" s="7" t="s">
         <v>967</v>
@@ -18160,65 +18160,65 @@
     <row r="495" spans="1:4">
       <c r="A495" s="5">
         <v>32</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>972</v>
       </c>
       <c r="C495" s="7" t="s">
         <v>973</v>
       </c>
       <c r="D495" s="11">
         <v>23325</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="5">
         <v>33</v>
       </c>
       <c r="B496" s="9" t="s">
         <v>974</v>
       </c>
       <c r="C496" s="7" t="s">
         <v>975</v>
       </c>
       <c r="D496" s="11">
-        <v>21225</v>
+        <v>18375</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="5">
         <v>34</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>976</v>
       </c>
       <c r="C497" s="7" t="s">
         <v>977</v>
       </c>
       <c r="D497" s="11">
-        <v>18375</v>
+        <v>21225</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="5">
         <v>35</v>
       </c>
       <c r="B498" s="9" t="s">
         <v>978</v>
       </c>
       <c r="C498" s="7" t="s">
         <v>979</v>
       </c>
       <c r="D498" s="11">
         <v>29700</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="5">
         <v>36</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>980</v>
       </c>
       <c r="C499" s="7" t="s">
         <v>981</v>
@@ -18258,65 +18258,65 @@
     <row r="502" spans="1:4">
       <c r="A502" s="5">
         <v>39</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>986</v>
       </c>
       <c r="C502" s="7" t="s">
         <v>987</v>
       </c>
       <c r="D502" s="11">
         <v>24750</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="5">
         <v>40</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>988</v>
       </c>
       <c r="C503" s="7" t="s">
         <v>989</v>
       </c>
       <c r="D503" s="11">
-        <v>22500</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="5">
         <v>41</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>990</v>
       </c>
       <c r="C504" s="7" t="s">
         <v>991</v>
       </c>
       <c r="D504" s="11">
-        <v>19500</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="5">
         <v>42</v>
       </c>
       <c r="B505" s="9" t="s">
         <v>992</v>
       </c>
       <c r="C505" s="7" t="s">
         <v>993</v>
       </c>
       <c r="D505" s="11">
         <v>31500</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="5">
         <v>43</v>
       </c>
       <c r="B506" s="9" t="s">
         <v>994</v>
       </c>
       <c r="C506" s="7" t="s">
         <v>995</v>
@@ -18342,65 +18342,65 @@
     <row r="508" spans="1:4">
       <c r="A508" s="5">
         <v>45</v>
       </c>
       <c r="B508" s="9" t="s">
         <v>998</v>
       </c>
       <c r="C508" s="7" t="s">
         <v>999</v>
       </c>
       <c r="D508" s="11">
         <v>26175</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="5">
         <v>46</v>
       </c>
       <c r="B509" s="9" t="s">
         <v>1000</v>
       </c>
       <c r="C509" s="7" t="s">
         <v>1001</v>
       </c>
       <c r="D509" s="11">
-        <v>23775</v>
+        <v>20625</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="5">
         <v>47</v>
       </c>
       <c r="B510" s="9" t="s">
         <v>1002</v>
       </c>
       <c r="C510" s="7" t="s">
         <v>1003</v>
       </c>
       <c r="D510" s="11">
-        <v>20625</v>
+        <v>23775</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="5">
         <v>48</v>
       </c>
       <c r="B511" s="9" t="s">
         <v>1004</v>
       </c>
       <c r="C511" s="7" t="s">
         <v>1005</v>
       </c>
       <c r="D511" s="11">
         <v>33300</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="5">
         <v>49</v>
       </c>
       <c r="B512" s="9" t="s">
         <v>1006</v>
       </c>
       <c r="C512" s="7" t="s">
         <v>1007</v>
@@ -18440,65 +18440,65 @@
     <row r="515" spans="1:4">
       <c r="A515" s="5">
         <v>52</v>
       </c>
       <c r="B515" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>1013</v>
       </c>
       <c r="D515" s="11">
         <v>29025</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="5">
         <v>53</v>
       </c>
       <c r="B516" s="9" t="s">
         <v>1014</v>
       </c>
       <c r="C516" s="7" t="s">
         <v>1015</v>
       </c>
       <c r="D516" s="11">
-        <v>26325</v>
+        <v>22875</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="5">
         <v>54</v>
       </c>
       <c r="B517" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="C517" s="7" t="s">
         <v>1017</v>
       </c>
       <c r="D517" s="11">
-        <v>22875</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="5">
         <v>55</v>
       </c>
       <c r="B518" s="9" t="s">
         <v>1018</v>
       </c>
       <c r="C518" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="D518" s="11">
         <v>25125</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="5">
         <v>56</v>
       </c>
       <c r="B519" s="9" t="s">
         <v>1020</v>
       </c>
       <c r="C519" s="7" t="s">
         <v>1021</v>
@@ -18664,65 +18664,65 @@
     <row r="531" spans="1:4">
       <c r="A531" s="5">
         <v>68</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>1044</v>
       </c>
       <c r="C531" s="7" t="s">
         <v>1045</v>
       </c>
       <c r="D531" s="11">
         <v>37575</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="5">
         <v>69</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>1046</v>
       </c>
       <c r="C532" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="D532" s="11">
-        <v>29625</v>
+        <v>33975</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="5">
         <v>70</v>
       </c>
       <c r="B533" s="9" t="s">
         <v>1048</v>
       </c>
       <c r="C533" s="7" t="s">
         <v>1049</v>
       </c>
       <c r="D533" s="11">
-        <v>33975</v>
+        <v>29625</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="5">
         <v>71</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>1050</v>
       </c>
       <c r="C534" s="7" t="s">
         <v>1051</v>
       </c>
       <c r="D534" s="11">
         <v>47700</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="5">
         <v>72</v>
       </c>
       <c r="B535" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="C535" s="7" t="s">
         <v>1053</v>
@@ -18762,65 +18762,65 @@
     <row r="538" spans="1:4">
       <c r="A538" s="5">
         <v>75</v>
       </c>
       <c r="B538" s="9" t="s">
         <v>1058</v>
       </c>
       <c r="C538" s="7" t="s">
         <v>1059</v>
       </c>
       <c r="D538" s="11">
         <v>39000</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="5">
         <v>76</v>
       </c>
       <c r="B539" s="9" t="s">
         <v>1060</v>
       </c>
       <c r="C539" s="7" t="s">
         <v>1061</v>
       </c>
       <c r="D539" s="11">
-        <v>30725</v>
+        <v>35250</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="5">
         <v>77</v>
       </c>
       <c r="B540" s="9" t="s">
         <v>1062</v>
       </c>
       <c r="C540" s="7" t="s">
         <v>1063</v>
       </c>
       <c r="D540" s="11">
-        <v>35250</v>
+        <v>30725</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="5">
         <v>78</v>
       </c>
       <c r="B541" s="9" t="s">
         <v>1064</v>
       </c>
       <c r="C541" s="7" t="s">
         <v>1065</v>
       </c>
       <c r="D541" s="11">
         <v>49500</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="5">
         <v>79</v>
       </c>
       <c r="B542" s="9" t="s">
         <v>1066</v>
       </c>
       <c r="C542" s="7" t="s">
         <v>1067</v>
@@ -18860,93 +18860,93 @@
     <row r="545" spans="1:4">
       <c r="A545" s="5">
         <v>82</v>
       </c>
       <c r="B545" s="9" t="s">
         <v>1072</v>
       </c>
       <c r="C545" s="7" t="s">
         <v>1073</v>
       </c>
       <c r="D545" s="11">
         <v>40425</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="5">
         <v>83</v>
       </c>
       <c r="B546" s="9" t="s">
         <v>1074</v>
       </c>
       <c r="C546" s="7" t="s">
         <v>1075</v>
       </c>
       <c r="D546" s="11">
-        <v>31875</v>
+        <v>36525</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="5">
         <v>84</v>
       </c>
       <c r="B547" s="9" t="s">
         <v>1076</v>
       </c>
       <c r="C547" s="7" t="s">
         <v>1077</v>
       </c>
       <c r="D547" s="11">
-        <v>36525</v>
+        <v>31875</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="5">
         <v>85</v>
       </c>
       <c r="B548" s="9" t="s">
         <v>1078</v>
       </c>
       <c r="C548" s="7" t="s">
         <v>1079</v>
       </c>
       <c r="D548" s="11">
-        <v>34125</v>
+        <v>39075</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="5">
         <v>86</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>1080</v>
       </c>
       <c r="C549" s="7" t="s">
         <v>1081</v>
       </c>
       <c r="D549" s="11">
-        <v>39075</v>
+        <v>34125</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="5">
         <v>87</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>1082</v>
       </c>
       <c r="C550" s="7" t="s">
         <v>1083</v>
       </c>
       <c r="D550" s="11">
         <v>54900</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="5">
         <v>88</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>1084</v>
       </c>
       <c r="C551" s="7" t="s">
         <v>1085</v>
@@ -18986,65 +18986,65 @@
     <row r="554" spans="1:4">
       <c r="A554" s="5">
         <v>91</v>
       </c>
       <c r="B554" s="9" t="s">
         <v>1090</v>
       </c>
       <c r="C554" s="7" t="s">
         <v>1091</v>
       </c>
       <c r="D554" s="11">
         <v>46125</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="5">
         <v>92</v>
       </c>
       <c r="B555" s="9" t="s">
         <v>1092</v>
       </c>
       <c r="C555" s="7" t="s">
         <v>1093</v>
       </c>
       <c r="D555" s="11">
-        <v>36375</v>
+        <v>41625</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="5">
         <v>93</v>
       </c>
       <c r="B556" s="9" t="s">
         <v>1094</v>
       </c>
       <c r="C556" s="7" t="s">
         <v>1095</v>
       </c>
       <c r="D556" s="11">
-        <v>41625</v>
+        <v>36375</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="5">
         <v>94</v>
       </c>
       <c r="B557" s="9" t="s">
         <v>1096</v>
       </c>
       <c r="C557" s="7" t="s">
         <v>1097</v>
       </c>
       <c r="D557" s="11">
         <v>58500</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="5">
         <v>95</v>
       </c>
       <c r="B558" s="9" t="s">
         <v>1098</v>
       </c>
       <c r="C558" s="7" t="s">
         <v>1099</v>
@@ -19084,65 +19084,65 @@
     <row r="561" spans="1:4">
       <c r="A561" s="5">
         <v>98</v>
       </c>
       <c r="B561" s="9" t="s">
         <v>1104</v>
       </c>
       <c r="C561" s="7" t="s">
         <v>1105</v>
       </c>
       <c r="D561" s="11">
         <v>48975</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="5">
         <v>99</v>
       </c>
       <c r="B562" s="9" t="s">
         <v>1106</v>
       </c>
       <c r="C562" s="7" t="s">
         <v>1107</v>
       </c>
       <c r="D562" s="11">
-        <v>38625</v>
+        <v>44175</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="5">
         <v>100</v>
       </c>
       <c r="B563" s="9" t="s">
         <v>1108</v>
       </c>
       <c r="C563" s="7" t="s">
         <v>1109</v>
       </c>
       <c r="D563" s="11">
-        <v>44175</v>
+        <v>38625</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="5">
         <v>101</v>
       </c>
       <c r="B564" s="9" t="s">
         <v>1110</v>
       </c>
       <c r="C564" s="7" t="s">
         <v>1111</v>
       </c>
       <c r="D564" s="11">
         <v>62100</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="5">
         <v>102</v>
       </c>
       <c r="B565" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="C565" s="7" t="s">
         <v>1113</v>
@@ -19932,65 +19932,65 @@
     <row r="622" spans="1:4">
       <c r="A622" s="5">
         <v>7</v>
       </c>
       <c r="B622" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="C622" s="7" t="s">
         <v>1224</v>
       </c>
       <c r="D622" s="11">
         <v>11025</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="5">
         <v>8</v>
       </c>
       <c r="B623" s="9" t="s">
         <v>1225</v>
       </c>
       <c r="C623" s="7" t="s">
         <v>1226</v>
       </c>
       <c r="D623" s="11">
-        <v>11850</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="5">
         <v>9</v>
       </c>
       <c r="B624" s="9" t="s">
         <v>1227</v>
       </c>
       <c r="C624" s="7" t="s">
         <v>1228</v>
       </c>
       <c r="D624" s="11">
-        <v>10200</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="5">
         <v>10</v>
       </c>
       <c r="B625" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="C625" s="7" t="s">
         <v>1230</v>
       </c>
       <c r="D625" s="11">
         <v>16125</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="5">
         <v>11</v>
       </c>
       <c r="B626" s="9" t="s">
         <v>1231</v>
       </c>
       <c r="C626" s="7" t="s">
         <v>1232</v>
@@ -20016,93 +20016,93 @@
     <row r="628" spans="1:4">
       <c r="A628" s="5">
         <v>13</v>
       </c>
       <c r="B628" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="C628" s="7" t="s">
         <v>1236</v>
       </c>
       <c r="D628" s="11">
         <v>13575</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="5">
         <v>14</v>
       </c>
       <c r="B629" s="9" t="s">
         <v>1237</v>
       </c>
       <c r="C629" s="7" t="s">
         <v>1238</v>
       </c>
       <c r="D629" s="11">
-        <v>14550</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="5">
         <v>15</v>
       </c>
       <c r="B630" s="9" t="s">
         <v>1239</v>
       </c>
       <c r="C630" s="7" t="s">
         <v>1240</v>
       </c>
       <c r="D630" s="11">
-        <v>12600</v>
+        <v>14550</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="5">
         <v>16</v>
       </c>
       <c r="B631" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="C631" s="7" t="s">
         <v>1242</v>
       </c>
       <c r="D631" s="11">
-        <v>17250</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="5">
         <v>17</v>
       </c>
       <c r="B632" s="9" t="s">
         <v>1243</v>
       </c>
       <c r="C632" s="7" t="s">
         <v>1244</v>
       </c>
       <c r="D632" s="11">
-        <v>15000</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="5">
         <v>18</v>
       </c>
       <c r="B633" s="9" t="s">
         <v>1245</v>
       </c>
       <c r="C633" s="7" t="s">
         <v>1246</v>
       </c>
       <c r="D633" s="11">
         <v>23625</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="5">
         <v>19</v>
       </c>
       <c r="B634" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="C634" s="7" t="s">
         <v>1248</v>
@@ -20114,65 +20114,65 @@
     <row r="635" spans="1:4">
       <c r="A635" s="5">
         <v>20</v>
       </c>
       <c r="B635" s="9" t="s">
         <v>1249</v>
       </c>
       <c r="C635" s="7" t="s">
         <v>1250</v>
       </c>
       <c r="D635" s="11">
         <v>16125</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="5">
         <v>21</v>
       </c>
       <c r="B636" s="9" t="s">
         <v>1251</v>
       </c>
       <c r="C636" s="7" t="s">
         <v>1252</v>
       </c>
       <c r="D636" s="11">
-        <v>19950</v>
+        <v>17400</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="5">
         <v>22</v>
       </c>
       <c r="B637" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="C637" s="7" t="s">
         <v>1254</v>
       </c>
       <c r="D637" s="11">
-        <v>17400</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="5">
         <v>23</v>
       </c>
       <c r="B638" s="9" t="s">
         <v>1255</v>
       </c>
       <c r="C638" s="7" t="s">
         <v>1256</v>
       </c>
       <c r="D638" s="11">
         <v>27375</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="5">
         <v>24</v>
       </c>
       <c r="B639" s="9" t="s">
         <v>1257</v>
       </c>
       <c r="C639" s="7" t="s">
         <v>1258</v>
@@ -20184,65 +20184,65 @@
     <row r="640" spans="1:4">
       <c r="A640" s="5">
         <v>25</v>
       </c>
       <c r="B640" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="C640" s="7" t="s">
         <v>1260</v>
       </c>
       <c r="D640" s="11">
         <v>18675</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="5">
         <v>26</v>
       </c>
       <c r="B641" s="9" t="s">
         <v>1261</v>
       </c>
       <c r="C641" s="7" t="s">
         <v>1262</v>
       </c>
       <c r="D641" s="11">
-        <v>22650</v>
+        <v>19800</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="5">
         <v>27</v>
       </c>
       <c r="B642" s="9" t="s">
         <v>1263</v>
       </c>
       <c r="C642" s="7" t="s">
         <v>1264</v>
       </c>
       <c r="D642" s="11">
-        <v>19800</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="5">
         <v>28</v>
       </c>
       <c r="B643" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="C643" s="7" t="s">
         <v>1266</v>
       </c>
       <c r="D643" s="11">
         <v>31125</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="5">
         <v>29</v>
       </c>
       <c r="B644" s="9" t="s">
         <v>1267</v>
       </c>
       <c r="C644" s="7" t="s">
         <v>1268</v>
@@ -20282,65 +20282,65 @@
     <row r="647" spans="1:4">
       <c r="A647" s="5">
         <v>32</v>
       </c>
       <c r="B647" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="C647" s="7" t="s">
         <v>1274</v>
       </c>
       <c r="D647" s="11">
         <v>22500</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="5">
         <v>33</v>
       </c>
       <c r="B648" s="9" t="s">
         <v>1275</v>
       </c>
       <c r="C648" s="7" t="s">
         <v>1276</v>
       </c>
       <c r="D648" s="11">
-        <v>24000</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="5">
         <v>34</v>
       </c>
       <c r="B649" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="C649" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="D649" s="11">
-        <v>21000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="5">
         <v>35</v>
       </c>
       <c r="B650" s="9" t="s">
         <v>1279</v>
       </c>
       <c r="C650" s="7" t="s">
         <v>1280</v>
       </c>
       <c r="D650" s="11">
         <v>33000</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="5">
         <v>36</v>
       </c>
       <c r="B651" s="9" t="s">
         <v>1281</v>
       </c>
       <c r="C651" s="7" t="s">
         <v>1282</v>
@@ -20394,65 +20394,65 @@
     <row r="655" spans="1:4">
       <c r="A655" s="5">
         <v>40</v>
       </c>
       <c r="B655" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="C655" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="D655" s="11">
         <v>25350</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="5">
         <v>41</v>
       </c>
       <c r="B656" s="9" t="s">
         <v>1291</v>
       </c>
       <c r="C656" s="7" t="s">
         <v>1292</v>
       </c>
       <c r="D656" s="11">
-        <v>24600</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="5">
         <v>42</v>
       </c>
       <c r="B657" s="9" t="s">
         <v>1293</v>
       </c>
       <c r="C657" s="7" t="s">
         <v>1294</v>
       </c>
       <c r="D657" s="11">
-        <v>28050</v>
+        <v>24600</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="5">
         <v>43</v>
       </c>
       <c r="B658" s="9" t="s">
         <v>1295</v>
       </c>
       <c r="C658" s="7" t="s">
         <v>1296</v>
       </c>
       <c r="D658" s="11">
         <v>38625</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="5">
         <v>44</v>
       </c>
       <c r="B659" s="9" t="s">
         <v>1297</v>
       </c>
       <c r="C659" s="7" t="s">
         <v>1298</v>
@@ -20464,65 +20464,65 @@
     <row r="660" spans="1:4">
       <c r="A660" s="5">
         <v>45</v>
       </c>
       <c r="B660" s="9" t="s">
         <v>1299</v>
       </c>
       <c r="C660" s="7" t="s">
         <v>1300</v>
       </c>
       <c r="D660" s="11">
         <v>26325</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="5">
         <v>46</v>
       </c>
       <c r="B661" s="9" t="s">
         <v>1301</v>
       </c>
       <c r="C661" s="7" t="s">
         <v>1302</v>
       </c>
       <c r="D661" s="11">
-        <v>27000</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="5">
         <v>47</v>
       </c>
       <c r="B662" s="9" t="s">
         <v>1303</v>
       </c>
       <c r="C662" s="7" t="s">
         <v>1304</v>
       </c>
       <c r="D662" s="11">
-        <v>30750</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="5">
         <v>48</v>
       </c>
       <c r="B663" s="9" t="s">
         <v>1305</v>
       </c>
       <c r="C663" s="7" t="s">
         <v>1306</v>
       </c>
       <c r="D663" s="11">
         <v>42375</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="5">
         <v>49</v>
       </c>
       <c r="B664" s="9" t="s">
         <v>1307</v>
       </c>
       <c r="C664" s="7" t="s">
         <v>1308</v>
@@ -20534,65 +20534,65 @@
     <row r="665" spans="1:4">
       <c r="A665" s="5">
         <v>50</v>
       </c>
       <c r="B665" s="9" t="s">
         <v>1309</v>
       </c>
       <c r="C665" s="7" t="s">
         <v>1310</v>
       </c>
       <c r="D665" s="11">
         <v>28875</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="5">
         <v>51</v>
       </c>
       <c r="B666" s="9" t="s">
         <v>1311</v>
       </c>
       <c r="C666" s="7" t="s">
         <v>1312</v>
       </c>
       <c r="D666" s="11">
-        <v>29400</v>
+        <v>33450</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="5">
         <v>52</v>
       </c>
       <c r="B667" s="9" t="s">
         <v>1313</v>
       </c>
       <c r="C667" s="7" t="s">
         <v>1314</v>
       </c>
       <c r="D667" s="11">
-        <v>33450</v>
+        <v>29400</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="5">
         <v>53</v>
       </c>
       <c r="B668" s="9" t="s">
         <v>1315</v>
       </c>
       <c r="C668" s="7" t="s">
         <v>1316</v>
       </c>
       <c r="D668" s="11">
         <v>46125</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="5">
         <v>54</v>
       </c>
       <c r="B669" s="9" t="s">
         <v>1317</v>
       </c>
       <c r="C669" s="7" t="s">
         <v>1318</v>
@@ -20618,65 +20618,65 @@
     <row r="671" spans="1:4">
       <c r="A671" s="5">
         <v>56</v>
       </c>
       <c r="B671" s="9" t="s">
         <v>1321</v>
       </c>
       <c r="C671" s="7" t="s">
         <v>1322</v>
       </c>
       <c r="D671" s="11">
         <v>33975</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="5">
         <v>57</v>
       </c>
       <c r="B672" s="9" t="s">
         <v>1323</v>
       </c>
       <c r="C672" s="7" t="s">
         <v>1324</v>
       </c>
       <c r="D672" s="11">
-        <v>31800</v>
+        <v>36150</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="5">
         <v>58</v>
       </c>
       <c r="B673" s="9" t="s">
         <v>1325</v>
       </c>
       <c r="C673" s="7" t="s">
         <v>1326</v>
       </c>
       <c r="D673" s="11">
-        <v>36150</v>
+        <v>31800</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="5">
         <v>59</v>
       </c>
       <c r="B674" s="9" t="s">
         <v>1327</v>
       </c>
       <c r="C674" s="7" t="s">
         <v>1328</v>
       </c>
       <c r="D674" s="11">
         <v>49875</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="5">
         <v>60</v>
       </c>
       <c r="B675" s="9" t="s">
         <v>1329</v>
       </c>
       <c r="C675" s="7" t="s">
         <v>1330</v>
@@ -20716,65 +20716,65 @@
     <row r="678" spans="1:4">
       <c r="A678" s="5">
         <v>63</v>
       </c>
       <c r="B678" s="9" t="s">
         <v>1335</v>
       </c>
       <c r="C678" s="7" t="s">
         <v>1336</v>
       </c>
       <c r="D678" s="11">
         <v>35250</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="5">
         <v>64</v>
       </c>
       <c r="B679" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="C679" s="7" t="s">
         <v>1338</v>
       </c>
       <c r="D679" s="11">
-        <v>33000</v>
+        <v>37500</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="5">
         <v>65</v>
       </c>
       <c r="B680" s="9" t="s">
         <v>1339</v>
       </c>
       <c r="C680" s="7" t="s">
         <v>1340</v>
       </c>
       <c r="D680" s="11">
-        <v>37500</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="5">
         <v>66</v>
       </c>
       <c r="B681" s="9" t="s">
         <v>1341</v>
       </c>
       <c r="C681" s="7" t="s">
         <v>1342</v>
       </c>
       <c r="D681" s="11">
         <v>34200</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="5">
         <v>67</v>
       </c>
       <c r="B682" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="C682" s="7" t="s">
         <v>1344</v>
@@ -21402,65 +21402,65 @@
     <row r="727" spans="1:4">
       <c r="A727" s="5">
         <v>112</v>
       </c>
       <c r="B727" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="C727" s="7" t="s">
         <v>1434</v>
       </c>
       <c r="D727" s="11">
         <v>59475</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="5">
         <v>113</v>
       </c>
       <c r="B728" s="9" t="s">
         <v>1435</v>
       </c>
       <c r="C728" s="7" t="s">
         <v>1436</v>
       </c>
       <c r="D728" s="11">
-        <v>60450</v>
+        <v>55800</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="5">
         <v>114</v>
       </c>
       <c r="B729" s="9" t="s">
         <v>1437</v>
       </c>
       <c r="C729" s="7" t="s">
         <v>1438</v>
       </c>
       <c r="D729" s="11">
-        <v>55800</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="5">
         <v>115</v>
       </c>
       <c r="B730" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="C730" s="7" t="s">
         <v>1440</v>
       </c>
       <c r="D730" s="11">
         <v>83625</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="5">
         <v>116</v>
       </c>
       <c r="B731" s="9" t="s">
         <v>1441</v>
       </c>
       <c r="C731" s="7" t="s">
         <v>1442</v>
@@ -21486,65 +21486,65 @@
     <row r="733" spans="1:4">
       <c r="A733" s="5">
         <v>118</v>
       </c>
       <c r="B733" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="C733" s="7" t="s">
         <v>1446</v>
       </c>
       <c r="D733" s="11">
         <v>60750</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="5">
         <v>119</v>
       </c>
       <c r="B734" s="9" t="s">
         <v>1447</v>
       </c>
       <c r="C734" s="7" t="s">
         <v>1448</v>
       </c>
       <c r="D734" s="11">
-        <v>63150</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="5">
         <v>120</v>
       </c>
       <c r="B735" s="9" t="s">
         <v>1449</v>
       </c>
       <c r="C735" s="7" t="s">
         <v>1450</v>
       </c>
       <c r="D735" s="11">
-        <v>57000</v>
+        <v>63150</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="5">
         <v>121</v>
       </c>
       <c r="B736" s="9" t="s">
         <v>1451</v>
       </c>
       <c r="C736" s="7" t="s">
         <v>1452</v>
       </c>
       <c r="D736" s="11">
         <v>65850</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="5">
         <v>122</v>
       </c>
       <c r="B737" s="9" t="s">
         <v>1453</v>
       </c>
       <c r="C737" s="7" t="s">
         <v>1454</v>
@@ -21998,65 +21998,65 @@
     <row r="770" spans="1:4">
       <c r="A770" s="5">
         <v>3</v>
       </c>
       <c r="B770" s="9" t="s">
         <v>1516</v>
       </c>
       <c r="C770" s="7" t="s">
         <v>1517</v>
       </c>
       <c r="D770" s="11">
         <v>12000</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="5">
         <v>4</v>
       </c>
       <c r="B771" s="9" t="s">
         <v>1518</v>
       </c>
       <c r="C771" s="7" t="s">
         <v>1519</v>
       </c>
       <c r="D771" s="11">
-        <v>11250</v>
+        <v>9750</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="5">
         <v>5</v>
       </c>
       <c r="B772" s="9" t="s">
         <v>1520</v>
       </c>
       <c r="C772" s="7" t="s">
         <v>1521</v>
       </c>
       <c r="D772" s="11">
-        <v>9750</v>
+        <v>11250</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="5">
         <v>6</v>
       </c>
       <c r="B773" s="9" t="s">
         <v>1522</v>
       </c>
       <c r="C773" s="7" t="s">
         <v>1523</v>
       </c>
       <c r="D773" s="11">
         <v>15000</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="5">
         <v>7</v>
       </c>
       <c r="B774" s="9" t="s">
         <v>1524</v>
       </c>
       <c r="C774" s="7" t="s">
         <v>1525</v>
@@ -22082,107 +22082,107 @@
     <row r="776" spans="1:4">
       <c r="A776" s="5">
         <v>9</v>
       </c>
       <c r="B776" s="9" t="s">
         <v>1528</v>
       </c>
       <c r="C776" s="7" t="s">
         <v>1529</v>
       </c>
       <c r="D776" s="11">
         <v>13575</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="5">
         <v>10</v>
       </c>
       <c r="B777" s="9" t="s">
         <v>1530</v>
       </c>
       <c r="C777" s="7" t="s">
         <v>1531</v>
       </c>
       <c r="D777" s="11">
-        <v>12675</v>
+        <v>11025</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="5">
         <v>11</v>
       </c>
       <c r="B778" s="9" t="s">
         <v>1532</v>
       </c>
       <c r="C778" s="7" t="s">
         <v>1533</v>
       </c>
       <c r="D778" s="11">
-        <v>11025</v>
+        <v>12675</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="5">
         <v>12</v>
       </c>
       <c r="B779" s="9" t="s">
         <v>1534</v>
       </c>
       <c r="C779" s="7" t="s">
         <v>1535</v>
       </c>
       <c r="D779" s="11">
         <v>16950</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="5">
         <v>13</v>
       </c>
       <c r="B780" s="9" t="s">
         <v>1536</v>
       </c>
       <c r="C780" s="7" t="s">
         <v>1537</v>
       </c>
       <c r="D780" s="11">
-        <v>15525</v>
+        <v>13575</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="5">
         <v>14</v>
       </c>
       <c r="B781" s="9" t="s">
         <v>1538</v>
       </c>
       <c r="C781" s="7" t="s">
         <v>1539</v>
       </c>
       <c r="D781" s="11">
-        <v>13575</v>
+        <v>15525</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="5">
         <v>15</v>
       </c>
       <c r="B782" s="9" t="s">
         <v>1540</v>
       </c>
       <c r="C782" s="7" t="s">
         <v>1541</v>
       </c>
       <c r="D782" s="11">
         <v>20850</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="5">
         <v>16</v>
       </c>
       <c r="B783" s="9" t="s">
         <v>1542</v>
       </c>
       <c r="C783" s="7" t="s">
         <v>1543</v>
@@ -22208,65 +22208,65 @@
     <row r="785" spans="1:4">
       <c r="A785" s="5">
         <v>18</v>
       </c>
       <c r="B785" s="9" t="s">
         <v>1546</v>
       </c>
       <c r="C785" s="7" t="s">
         <v>1547</v>
       </c>
       <c r="D785" s="11">
         <v>16725</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="5">
         <v>19</v>
       </c>
       <c r="B786" s="9" t="s">
         <v>1548</v>
       </c>
       <c r="C786" s="7" t="s">
         <v>1549</v>
       </c>
       <c r="D786" s="11">
-        <v>18375</v>
+        <v>16125</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="5">
         <v>20</v>
       </c>
       <c r="B787" s="9" t="s">
         <v>1550</v>
       </c>
       <c r="C787" s="7" t="s">
         <v>1551</v>
       </c>
       <c r="D787" s="11">
-        <v>16125</v>
+        <v>18375</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="5">
         <v>21</v>
       </c>
       <c r="B788" s="9" t="s">
         <v>1552</v>
       </c>
       <c r="C788" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="D788" s="11">
         <v>24750</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="5">
         <v>22</v>
       </c>
       <c r="B789" s="9" t="s">
         <v>1554</v>
       </c>
       <c r="C789" s="7" t="s">
         <v>1555</v>
@@ -22418,65 +22418,65 @@
     <row r="800" spans="1:4">
       <c r="A800" s="5">
         <v>33</v>
       </c>
       <c r="B800" s="9" t="s">
         <v>1576</v>
       </c>
       <c r="C800" s="7" t="s">
         <v>1577</v>
       </c>
       <c r="D800" s="11">
         <v>26175</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="5">
         <v>34</v>
       </c>
       <c r="B801" s="9" t="s">
         <v>1578</v>
       </c>
       <c r="C801" s="7" t="s">
         <v>1579</v>
       </c>
       <c r="D801" s="11">
-        <v>21225</v>
+        <v>24075</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="5">
         <v>35</v>
       </c>
       <c r="B802" s="9" t="s">
         <v>1580</v>
       </c>
       <c r="C802" s="7" t="s">
         <v>1581</v>
       </c>
       <c r="D802" s="11">
-        <v>24075</v>
+        <v>21225</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="5">
         <v>36</v>
       </c>
       <c r="B803" s="9" t="s">
         <v>1582</v>
       </c>
       <c r="C803" s="7" t="s">
         <v>1583</v>
       </c>
       <c r="D803" s="11">
         <v>32550</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="5">
         <v>37</v>
       </c>
       <c r="B804" s="9" t="s">
         <v>1584</v>
       </c>
       <c r="C804" s="7" t="s">
         <v>1585</v>
@@ -22502,107 +22502,107 @@
     <row r="806" spans="1:4">
       <c r="A806" s="5">
         <v>39</v>
       </c>
       <c r="B806" s="9" t="s">
         <v>1588</v>
       </c>
       <c r="C806" s="7" t="s">
         <v>1589</v>
       </c>
       <c r="D806" s="11">
         <v>27750</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="5">
         <v>40</v>
       </c>
       <c r="B807" s="9" t="s">
         <v>1590</v>
       </c>
       <c r="C807" s="7" t="s">
         <v>1591</v>
       </c>
       <c r="D807" s="11">
-        <v>22500</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="5">
         <v>41</v>
       </c>
       <c r="B808" s="9" t="s">
         <v>1592</v>
       </c>
       <c r="C808" s="7" t="s">
         <v>1593</v>
       </c>
       <c r="D808" s="11">
-        <v>25500</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="5">
         <v>42</v>
       </c>
       <c r="B809" s="9" t="s">
         <v>1594</v>
       </c>
       <c r="C809" s="7" t="s">
         <v>1595</v>
       </c>
       <c r="D809" s="11">
         <v>34500</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="5">
         <v>43</v>
       </c>
       <c r="B810" s="9" t="s">
         <v>1596</v>
       </c>
       <c r="C810" s="7" t="s">
         <v>1597</v>
       </c>
       <c r="D810" s="11">
-        <v>36450</v>
+        <v>23775</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="5">
         <v>44</v>
       </c>
       <c r="B811" s="9" t="s">
         <v>1598</v>
       </c>
       <c r="C811" s="7" t="s">
         <v>1599</v>
       </c>
       <c r="D811" s="11">
-        <v>23775</v>
+        <v>36450</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="5">
         <v>45</v>
       </c>
       <c r="B812" s="9" t="s">
         <v>1600</v>
       </c>
       <c r="C812" s="7" t="s">
         <v>1601</v>
       </c>
       <c r="D812" s="11">
         <v>25350</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="5">
         <v>46</v>
       </c>
       <c r="B813" s="9" t="s">
         <v>1602</v>
       </c>
       <c r="C813" s="7" t="s">
         <v>1603</v>
@@ -22628,65 +22628,65 @@
     <row r="815" spans="1:4">
       <c r="A815" s="5">
         <v>48</v>
       </c>
       <c r="B815" s="9" t="s">
         <v>1606</v>
       </c>
       <c r="C815" s="7" t="s">
         <v>1607</v>
       </c>
       <c r="D815" s="11">
         <v>26925</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="5">
         <v>49</v>
       </c>
       <c r="B816" s="9" t="s">
         <v>1608</v>
       </c>
       <c r="C816" s="7" t="s">
         <v>1609</v>
       </c>
       <c r="D816" s="11">
-        <v>26325</v>
+        <v>29775</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="5">
         <v>50</v>
       </c>
       <c r="B817" s="9" t="s">
         <v>1610</v>
       </c>
       <c r="C817" s="7" t="s">
         <v>1611</v>
       </c>
       <c r="D817" s="11">
-        <v>29775</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="5">
         <v>51</v>
       </c>
       <c r="B818" s="9" t="s">
         <v>1612</v>
       </c>
       <c r="C818" s="7" t="s">
         <v>1613</v>
       </c>
       <c r="D818" s="11">
         <v>40350</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="5">
         <v>52</v>
       </c>
       <c r="B819" s="9" t="s">
         <v>1614</v>
       </c>
       <c r="C819" s="7" t="s">
         <v>1615</v>
@@ -22726,65 +22726,65 @@
     <row r="822" spans="1:4">
       <c r="A822" s="5">
         <v>55</v>
       </c>
       <c r="B822" s="9" t="s">
         <v>1620</v>
       </c>
       <c r="C822" s="7" t="s">
         <v>1621</v>
       </c>
       <c r="D822" s="11">
         <v>35625</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="5">
         <v>56</v>
       </c>
       <c r="B823" s="9" t="s">
         <v>1622</v>
       </c>
       <c r="C823" s="7" t="s">
         <v>1623</v>
       </c>
       <c r="D823" s="11">
-        <v>28875</v>
+        <v>32625</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="5">
         <v>57</v>
       </c>
       <c r="B824" s="9" t="s">
         <v>1624</v>
       </c>
       <c r="C824" s="7" t="s">
         <v>1625</v>
       </c>
       <c r="D824" s="11">
-        <v>32625</v>
+        <v>28875</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="5">
         <v>58</v>
       </c>
       <c r="B825" s="9" t="s">
         <v>1626</v>
       </c>
       <c r="C825" s="7" t="s">
         <v>1627</v>
       </c>
       <c r="D825" s="11">
         <v>44250</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="5">
         <v>59</v>
       </c>
       <c r="B826" s="9" t="s">
         <v>1628</v>
       </c>
       <c r="C826" s="7" t="s">
         <v>1629</v>
@@ -22838,65 +22838,65 @@
     <row r="830" spans="1:4">
       <c r="A830" s="5">
         <v>63</v>
       </c>
       <c r="B830" s="9" t="s">
         <v>1636</v>
       </c>
       <c r="C830" s="7" t="s">
         <v>1637</v>
       </c>
       <c r="D830" s="11">
         <v>38775</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="5">
         <v>64</v>
       </c>
       <c r="B831" s="9" t="s">
         <v>1638</v>
       </c>
       <c r="C831" s="7" t="s">
         <v>1639</v>
       </c>
       <c r="D831" s="11">
-        <v>31425</v>
+        <v>35475</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="5">
         <v>65</v>
       </c>
       <c r="B832" s="9" t="s">
         <v>1640</v>
       </c>
       <c r="C832" s="7" t="s">
         <v>1641</v>
       </c>
       <c r="D832" s="11">
-        <v>35475</v>
+        <v>31425</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="5">
         <v>66</v>
       </c>
       <c r="B833" s="9" t="s">
         <v>1642</v>
       </c>
       <c r="C833" s="7" t="s">
         <v>1643</v>
       </c>
       <c r="D833" s="11">
         <v>48150</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="5">
         <v>67</v>
       </c>
       <c r="B834" s="9" t="s">
         <v>1644</v>
       </c>
       <c r="C834" s="7" t="s">
         <v>1645</v>
@@ -23552,65 +23552,65 @@
     <row r="881" spans="1:4">
       <c r="A881" s="5">
         <v>114</v>
       </c>
       <c r="B881" s="9" t="s">
         <v>1738</v>
       </c>
       <c r="C881" s="7" t="s">
         <v>1739</v>
       </c>
       <c r="D881" s="11">
         <v>59250</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="5">
         <v>115</v>
       </c>
       <c r="B882" s="9" t="s">
         <v>1740</v>
       </c>
       <c r="C882" s="7" t="s">
         <v>1741</v>
       </c>
       <c r="D882" s="11">
-        <v>55425</v>
+        <v>51825</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="5">
         <v>116</v>
       </c>
       <c r="B883" s="9" t="s">
         <v>1742</v>
       </c>
       <c r="C883" s="7" t="s">
         <v>1743</v>
       </c>
       <c r="D883" s="11">
-        <v>51825</v>
+        <v>55425</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="5">
         <v>117</v>
       </c>
       <c r="B884" s="9" t="s">
         <v>1744</v>
       </c>
       <c r="C884" s="7" t="s">
         <v>1745</v>
       </c>
       <c r="D884" s="11">
         <v>75450</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="5">
         <v>118</v>
       </c>
       <c r="B885" s="9" t="s">
         <v>1746</v>
       </c>
       <c r="C885" s="7" t="s">
         <v>1747</v>
@@ -23650,65 +23650,65 @@
     <row r="888" spans="1:4">
       <c r="A888" s="5">
         <v>121</v>
       </c>
       <c r="B888" s="9" t="s">
         <v>1752</v>
       </c>
       <c r="C888" s="7" t="s">
         <v>1753</v>
       </c>
       <c r="D888" s="11">
         <v>63975</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="5">
         <v>122</v>
       </c>
       <c r="B889" s="9" t="s">
         <v>1754</v>
       </c>
       <c r="C889" s="7" t="s">
         <v>1755</v>
       </c>
       <c r="D889" s="11">
-        <v>58275</v>
+        <v>54375</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="5">
         <v>123</v>
       </c>
       <c r="B890" s="9" t="s">
         <v>1756</v>
       </c>
       <c r="C890" s="7" t="s">
         <v>1757</v>
       </c>
       <c r="D890" s="11">
-        <v>54375</v>
+        <v>58275</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="5">
         <v>124</v>
       </c>
       <c r="B891" s="9" t="s">
         <v>1758</v>
       </c>
       <c r="C891" s="7" t="s">
         <v>1759</v>
       </c>
       <c r="D891" s="11">
         <v>79350</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="5">
         <v>125</v>
       </c>
       <c r="B892" s="9" t="s">
         <v>1760</v>
       </c>
       <c r="C892" s="7" t="s">
         <v>1761</v>
@@ -23762,65 +23762,65 @@
     <row r="896" spans="1:4">
       <c r="A896" s="5">
         <v>129</v>
       </c>
       <c r="B896" s="9" t="s">
         <v>1768</v>
       </c>
       <c r="C896" s="7" t="s">
         <v>1769</v>
       </c>
       <c r="D896" s="11">
         <v>67125</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="5">
         <v>130</v>
       </c>
       <c r="B897" s="9" t="s">
         <v>1770</v>
       </c>
       <c r="C897" s="7" t="s">
         <v>1771</v>
       </c>
       <c r="D897" s="11">
-        <v>61125</v>
+        <v>56925</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="5">
         <v>131</v>
       </c>
       <c r="B898" s="9" t="s">
         <v>1772</v>
       </c>
       <c r="C898" s="7" t="s">
         <v>1773</v>
       </c>
       <c r="D898" s="11">
-        <v>56925</v>
+        <v>61125</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="5">
         <v>132</v>
       </c>
       <c r="B899" s="9" t="s">
         <v>1774</v>
       </c>
       <c r="C899" s="7" t="s">
         <v>1775</v>
       </c>
       <c r="D899" s="11">
         <v>83250</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="5">
         <v>133</v>
       </c>
       <c r="B900" s="9" t="s">
         <v>1776</v>
       </c>
       <c r="C900" s="7" t="s">
         <v>1777</v>
@@ -23846,65 +23846,65 @@
     <row r="902" spans="1:4">
       <c r="A902" s="5">
         <v>135</v>
       </c>
       <c r="B902" s="9" t="s">
         <v>1780</v>
       </c>
       <c r="C902" s="7" t="s">
         <v>1781</v>
       </c>
       <c r="D902" s="11">
         <v>70275</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="5">
         <v>136</v>
       </c>
       <c r="B903" s="9" t="s">
         <v>1782</v>
       </c>
       <c r="C903" s="7" t="s">
         <v>1783</v>
       </c>
       <c r="D903" s="11">
-        <v>63975</v>
+        <v>59475</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="5">
         <v>137</v>
       </c>
       <c r="B904" s="9" t="s">
         <v>1784</v>
       </c>
       <c r="C904" s="7" t="s">
         <v>1785</v>
       </c>
       <c r="D904" s="11">
-        <v>59475</v>
+        <v>63975</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="5">
         <v>138</v>
       </c>
       <c r="B905" s="9" t="s">
         <v>1786</v>
       </c>
       <c r="C905" s="7" t="s">
         <v>1787</v>
       </c>
       <c r="D905" s="11">
         <v>87150</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="5">
         <v>139</v>
       </c>
       <c r="B906" s="9" t="s">
         <v>1788</v>
       </c>
       <c r="C906" s="7" t="s">
         <v>1789</v>
@@ -23944,65 +23944,65 @@
     <row r="909" spans="1:4">
       <c r="A909" s="5">
         <v>142</v>
       </c>
       <c r="B909" s="9" t="s">
         <v>1794</v>
       </c>
       <c r="C909" s="7" t="s">
         <v>1795</v>
       </c>
       <c r="D909" s="11">
         <v>73425</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="5">
         <v>143</v>
       </c>
       <c r="B910" s="9" t="s">
         <v>1796</v>
       </c>
       <c r="C910" s="7" t="s">
         <v>1797</v>
       </c>
       <c r="D910" s="11">
-        <v>66825</v>
+        <v>60750</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="5">
         <v>144</v>
       </c>
       <c r="B911" s="9" t="s">
         <v>1798</v>
       </c>
       <c r="C911" s="7" t="s">
         <v>1799</v>
       </c>
       <c r="D911" s="11">
-        <v>60750</v>
+        <v>66825</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="5">
         <v>145</v>
       </c>
       <c r="B912" s="9" t="s">
         <v>1800</v>
       </c>
       <c r="C912" s="7" t="s">
         <v>1801</v>
       </c>
       <c r="D912" s="11">
         <v>68250</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="5">
         <v>146</v>
       </c>
       <c r="B913" s="9" t="s">
         <v>1802</v>
       </c>
       <c r="C913" s="7" t="s">
         <v>1803</v>
@@ -24106,65 +24106,65 @@
     <row r="921" spans="1:4">
       <c r="A921" s="5">
         <v>3</v>
       </c>
       <c r="B921" s="9" t="s">
         <v>1815</v>
       </c>
       <c r="C921" s="7" t="s">
         <v>1816</v>
       </c>
       <c r="D921" s="11">
         <v>12750</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="5">
         <v>4</v>
       </c>
       <c r="B922" s="9" t="s">
         <v>1817</v>
       </c>
       <c r="C922" s="7" t="s">
         <v>1818</v>
       </c>
       <c r="D922" s="11">
-        <v>12000</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="5">
         <v>5</v>
       </c>
       <c r="B923" s="9" t="s">
         <v>1819</v>
       </c>
       <c r="C923" s="7" t="s">
         <v>1820</v>
       </c>
       <c r="D923" s="11">
-        <v>10500</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="5">
         <v>6</v>
       </c>
       <c r="B924" s="9" t="s">
         <v>1821</v>
       </c>
       <c r="C924" s="7" t="s">
         <v>1822</v>
       </c>
       <c r="D924" s="11">
         <v>15750</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="5">
         <v>7</v>
       </c>
       <c r="B925" s="9" t="s">
         <v>1823</v>
       </c>
       <c r="C925" s="7" t="s">
         <v>1824</v>
@@ -24190,65 +24190,65 @@
     <row r="927" spans="1:4">
       <c r="A927" s="5">
         <v>9</v>
       </c>
       <c r="B927" s="9" t="s">
         <v>1827</v>
       </c>
       <c r="C927" s="7" t="s">
         <v>1828</v>
       </c>
       <c r="D927" s="11">
         <v>14400</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="5">
         <v>10</v>
       </c>
       <c r="B928" s="9" t="s">
         <v>1829</v>
       </c>
       <c r="C928" s="7" t="s">
         <v>1830</v>
       </c>
       <c r="D928" s="11">
-        <v>13500</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="5">
         <v>11</v>
       </c>
       <c r="B929" s="9" t="s">
         <v>1831</v>
       </c>
       <c r="C929" s="7" t="s">
         <v>1832</v>
       </c>
       <c r="D929" s="11">
-        <v>11850</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="5">
         <v>12</v>
       </c>
       <c r="B930" s="9" t="s">
         <v>1833</v>
       </c>
       <c r="C930" s="7" t="s">
         <v>1834</v>
       </c>
       <c r="D930" s="11">
         <v>17775</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="5">
         <v>13</v>
       </c>
       <c r="B931" s="9" t="s">
         <v>1835</v>
       </c>
       <c r="C931" s="7" t="s">
         <v>1836</v>
@@ -24316,65 +24316,65 @@
     <row r="936" spans="1:4">
       <c r="A936" s="5">
         <v>18</v>
       </c>
       <c r="B936" s="9" t="s">
         <v>1845</v>
       </c>
       <c r="C936" s="7" t="s">
         <v>1846</v>
       </c>
       <c r="D936" s="11">
         <v>16500</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="5">
         <v>19</v>
       </c>
       <c r="B937" s="9" t="s">
         <v>1847</v>
       </c>
       <c r="C937" s="7" t="s">
         <v>1848</v>
       </c>
       <c r="D937" s="11">
-        <v>17250</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="5">
         <v>20</v>
       </c>
       <c r="B938" s="9" t="s">
         <v>1849</v>
       </c>
       <c r="C938" s="7" t="s">
         <v>1850</v>
       </c>
       <c r="D938" s="11">
-        <v>19500</v>
+        <v>17250</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="5">
         <v>21</v>
       </c>
       <c r="B939" s="9" t="s">
         <v>1851</v>
       </c>
       <c r="C939" s="7" t="s">
         <v>1852</v>
       </c>
       <c r="D939" s="11">
         <v>25875</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="5">
         <v>22</v>
       </c>
       <c r="B940" s="9" t="s">
         <v>1853</v>
       </c>
       <c r="C940" s="7" t="s">
         <v>1854</v>
@@ -24414,65 +24414,65 @@
     <row r="943" spans="1:4">
       <c r="A943" s="5">
         <v>25</v>
       </c>
       <c r="B943" s="9" t="s">
         <v>1859</v>
       </c>
       <c r="C943" s="7" t="s">
         <v>1860</v>
       </c>
       <c r="D943" s="11">
         <v>24300</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="5">
         <v>26</v>
       </c>
       <c r="B944" s="9" t="s">
         <v>1861</v>
       </c>
       <c r="C944" s="7" t="s">
         <v>1862</v>
       </c>
       <c r="D944" s="11">
-        <v>19950</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="5">
         <v>27</v>
       </c>
       <c r="B945" s="9" t="s">
         <v>1863</v>
       </c>
       <c r="C945" s="7" t="s">
         <v>1864</v>
       </c>
       <c r="D945" s="11">
-        <v>22500</v>
+        <v>19950</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="5">
         <v>28</v>
       </c>
       <c r="B946" s="9" t="s">
         <v>1865</v>
       </c>
       <c r="C946" s="7" t="s">
         <v>1866</v>
       </c>
       <c r="D946" s="11">
         <v>29925</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="5">
         <v>29</v>
       </c>
       <c r="B947" s="9" t="s">
         <v>1867</v>
       </c>
       <c r="C947" s="7" t="s">
         <v>1868</v>
@@ -24526,65 +24526,65 @@
     <row r="951" spans="1:4">
       <c r="A951" s="5">
         <v>33</v>
       </c>
       <c r="B951" s="9" t="s">
         <v>1875</v>
       </c>
       <c r="C951" s="7" t="s">
         <v>1876</v>
       </c>
       <c r="D951" s="11">
         <v>27600</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="5">
         <v>34</v>
       </c>
       <c r="B952" s="9" t="s">
         <v>1877</v>
       </c>
       <c r="C952" s="7" t="s">
         <v>1878</v>
       </c>
       <c r="D952" s="11">
-        <v>22650</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="5">
         <v>35</v>
       </c>
       <c r="B953" s="9" t="s">
         <v>1879</v>
       </c>
       <c r="C953" s="7" t="s">
         <v>1880</v>
       </c>
       <c r="D953" s="11">
-        <v>25500</v>
+        <v>22650</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="5">
         <v>36</v>
       </c>
       <c r="B954" s="9" t="s">
         <v>1881</v>
       </c>
       <c r="C954" s="7" t="s">
         <v>1882</v>
       </c>
       <c r="D954" s="11">
         <v>33975</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="5">
         <v>37</v>
       </c>
       <c r="B955" s="9" t="s">
         <v>1883</v>
       </c>
       <c r="C955" s="7" t="s">
         <v>1884</v>
@@ -24610,65 +24610,65 @@
     <row r="957" spans="1:4">
       <c r="A957" s="5">
         <v>39</v>
       </c>
       <c r="B957" s="9" t="s">
         <v>1887</v>
       </c>
       <c r="C957" s="7" t="s">
         <v>1888</v>
       </c>
       <c r="D957" s="11">
         <v>29250</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="5">
         <v>40</v>
       </c>
       <c r="B958" s="9" t="s">
         <v>1889</v>
       </c>
       <c r="C958" s="7" t="s">
         <v>1890</v>
       </c>
       <c r="D958" s="11">
-        <v>24000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="5">
         <v>41</v>
       </c>
       <c r="B959" s="9" t="s">
         <v>1891</v>
       </c>
       <c r="C959" s="7" t="s">
         <v>1892</v>
       </c>
       <c r="D959" s="11">
-        <v>27000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="5">
         <v>42</v>
       </c>
       <c r="B960" s="9" t="s">
         <v>1893</v>
       </c>
       <c r="C960" s="7" t="s">
         <v>1894</v>
       </c>
       <c r="D960" s="11">
         <v>36000</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="5">
         <v>43</v>
       </c>
       <c r="B961" s="9" t="s">
         <v>1895</v>
       </c>
       <c r="C961" s="7" t="s">
         <v>1896</v>
@@ -24694,107 +24694,107 @@
     <row r="963" spans="1:4">
       <c r="A963" s="5">
         <v>45</v>
       </c>
       <c r="B963" s="9" t="s">
         <v>1899</v>
       </c>
       <c r="C963" s="7" t="s">
         <v>1900</v>
       </c>
       <c r="D963" s="11">
         <v>30900</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="5">
         <v>46</v>
       </c>
       <c r="B964" s="9" t="s">
         <v>1901</v>
       </c>
       <c r="C964" s="7" t="s">
         <v>1902</v>
       </c>
       <c r="D964" s="11">
-        <v>25350</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="5">
         <v>47</v>
       </c>
       <c r="B965" s="9" t="s">
         <v>1903</v>
       </c>
       <c r="C965" s="7" t="s">
         <v>1904</v>
       </c>
       <c r="D965" s="11">
-        <v>28500</v>
+        <v>25350</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="5">
         <v>48</v>
       </c>
       <c r="B966" s="9" t="s">
         <v>1905</v>
       </c>
       <c r="C966" s="7" t="s">
         <v>1906</v>
       </c>
       <c r="D966" s="11">
         <v>38025</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="5">
         <v>49</v>
       </c>
       <c r="B967" s="9" t="s">
         <v>1907</v>
       </c>
       <c r="C967" s="7" t="s">
         <v>1908</v>
       </c>
       <c r="D967" s="11">
-        <v>28050</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="5">
         <v>50</v>
       </c>
       <c r="B968" s="9" t="s">
         <v>1909</v>
       </c>
       <c r="C968" s="7" t="s">
         <v>1910</v>
       </c>
       <c r="D968" s="11">
-        <v>31500</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="5">
         <v>51</v>
       </c>
       <c r="B969" s="9" t="s">
         <v>1911</v>
       </c>
       <c r="C969" s="7" t="s">
         <v>1912</v>
       </c>
       <c r="D969" s="11">
         <v>42075</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="5">
         <v>52</v>
       </c>
       <c r="B970" s="9" t="s">
         <v>1913</v>
       </c>
       <c r="C970" s="7" t="s">
         <v>1914</v>
@@ -25534,65 +25534,65 @@
     <row r="1023" spans="1:4">
       <c r="A1023" s="5">
         <v>105</v>
       </c>
       <c r="B1023" s="9" t="s">
         <v>2019</v>
       </c>
       <c r="C1023" s="7" t="s">
         <v>2020</v>
       </c>
       <c r="D1023" s="11">
         <v>60600</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="5">
         <v>106</v>
       </c>
       <c r="B1024" s="9" t="s">
         <v>2021</v>
       </c>
       <c r="C1024" s="7" t="s">
         <v>2022</v>
       </c>
       <c r="D1024" s="11">
-        <v>55500</v>
+        <v>49650</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="5">
         <v>107</v>
       </c>
       <c r="B1025" s="9" t="s">
         <v>2023</v>
       </c>
       <c r="C1025" s="7" t="s">
         <v>2024</v>
       </c>
       <c r="D1025" s="11">
-        <v>49650</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="5">
         <v>108</v>
       </c>
       <c r="B1026" s="9" t="s">
         <v>2025</v>
       </c>
       <c r="C1026" s="7" t="s">
         <v>2026</v>
       </c>
       <c r="D1026" s="11">
         <v>74475</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" s="5">
         <v>109</v>
       </c>
       <c r="B1027" s="9" t="s">
         <v>2027</v>
       </c>
       <c r="C1027" s="7" t="s">
         <v>2028</v>
@@ -25660,65 +25660,65 @@
     <row r="1032" spans="1:4">
       <c r="A1032" s="5">
         <v>114</v>
       </c>
       <c r="B1032" s="9" t="s">
         <v>2037</v>
       </c>
       <c r="C1032" s="7" t="s">
         <v>2038</v>
       </c>
       <c r="D1032" s="11">
         <v>57000</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="5">
         <v>115</v>
       </c>
       <c r="B1033" s="9" t="s">
         <v>2039</v>
       </c>
       <c r="C1033" s="7" t="s">
         <v>2040</v>
       </c>
       <c r="D1033" s="11">
-        <v>58500</v>
+        <v>55050</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="5">
         <v>116</v>
       </c>
       <c r="B1034" s="9" t="s">
         <v>2041</v>
       </c>
       <c r="C1034" s="7" t="s">
         <v>2042</v>
       </c>
       <c r="D1034" s="11">
-        <v>55050</v>
+        <v>58500</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="5">
         <v>117</v>
       </c>
       <c r="B1035" s="9" t="s">
         <v>2043</v>
       </c>
       <c r="C1035" s="7" t="s">
         <v>2044</v>
       </c>
       <c r="D1035" s="11">
         <v>78525</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="5">
         <v>118</v>
       </c>
       <c r="B1036" s="9" t="s">
         <v>2045</v>
       </c>
       <c r="C1036" s="7" t="s">
         <v>2046</v>
@@ -25758,65 +25758,65 @@
     <row r="1039" spans="1:4">
       <c r="A1039" s="5">
         <v>121</v>
       </c>
       <c r="B1039" s="9" t="s">
         <v>2051</v>
       </c>
       <c r="C1039" s="7" t="s">
         <v>2052</v>
       </c>
       <c r="D1039" s="11">
         <v>67200</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="5">
         <v>122</v>
       </c>
       <c r="B1040" s="9" t="s">
         <v>2053</v>
       </c>
       <c r="C1040" s="7" t="s">
         <v>2054</v>
       </c>
       <c r="D1040" s="11">
-        <v>61500</v>
+        <v>57750</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="5">
         <v>123</v>
       </c>
       <c r="B1041" s="9" t="s">
         <v>2055</v>
       </c>
       <c r="C1041" s="7" t="s">
         <v>2056</v>
       </c>
       <c r="D1041" s="11">
-        <v>57750</v>
+        <v>61500</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="5">
         <v>124</v>
       </c>
       <c r="B1042" s="9" t="s">
         <v>2057</v>
       </c>
       <c r="C1042" s="7" t="s">
         <v>2058</v>
       </c>
       <c r="D1042" s="11">
         <v>82575</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="5">
         <v>125</v>
       </c>
       <c r="B1043" s="9" t="s">
         <v>2059</v>
       </c>
       <c r="C1043" s="7" t="s">
         <v>2060</v>
@@ -25870,65 +25870,65 @@
     <row r="1047" spans="1:4">
       <c r="A1047" s="5">
         <v>129</v>
       </c>
       <c r="B1047" s="9" t="s">
         <v>2067</v>
       </c>
       <c r="C1047" s="7" t="s">
         <v>2068</v>
       </c>
       <c r="D1047" s="11">
         <v>70500</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="5">
         <v>130</v>
       </c>
       <c r="B1048" s="9" t="s">
         <v>2069</v>
       </c>
       <c r="C1048" s="7" t="s">
         <v>2070</v>
       </c>
       <c r="D1048" s="11">
-        <v>64500</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="5">
         <v>131</v>
       </c>
       <c r="B1049" s="9" t="s">
         <v>2071</v>
       </c>
       <c r="C1049" s="7" t="s">
         <v>2072</v>
       </c>
       <c r="D1049" s="11">
-        <v>60450</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="5">
         <v>132</v>
       </c>
       <c r="B1050" s="9" t="s">
         <v>2073</v>
       </c>
       <c r="C1050" s="7" t="s">
         <v>2074</v>
       </c>
       <c r="D1050" s="11">
         <v>86625</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="5">
         <v>133</v>
       </c>
       <c r="B1051" s="9" t="s">
         <v>2075</v>
       </c>
       <c r="C1051" s="7" t="s">
         <v>2076</v>
@@ -25954,65 +25954,65 @@
     <row r="1053" spans="1:4">
       <c r="A1053" s="5">
         <v>135</v>
       </c>
       <c r="B1053" s="9" t="s">
         <v>2079</v>
       </c>
       <c r="C1053" s="7" t="s">
         <v>2080</v>
       </c>
       <c r="D1053" s="11">
         <v>73800</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="5">
         <v>136</v>
       </c>
       <c r="B1054" s="9" t="s">
         <v>2081</v>
       </c>
       <c r="C1054" s="7" t="s">
         <v>2082</v>
       </c>
       <c r="D1054" s="11">
-        <v>67500</v>
+        <v>63150</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="5">
         <v>137</v>
       </c>
       <c r="B1055" s="9" t="s">
         <v>2083</v>
       </c>
       <c r="C1055" s="7" t="s">
         <v>2084</v>
       </c>
       <c r="D1055" s="11">
-        <v>63150</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="5">
         <v>138</v>
       </c>
       <c r="B1056" s="9" t="s">
         <v>2085</v>
       </c>
       <c r="C1056" s="7" t="s">
         <v>2086</v>
       </c>
       <c r="D1056" s="11">
         <v>90675</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="5">
         <v>139</v>
       </c>
       <c r="B1057" s="9" t="s">
         <v>2087</v>
       </c>
       <c r="C1057" s="7" t="s">
         <v>2088</v>
@@ -26382,107 +26382,107 @@
     <row r="1084" spans="1:4">
       <c r="A1084" s="5">
         <v>15</v>
       </c>
       <c r="B1084" s="9" t="s">
         <v>2138</v>
       </c>
       <c r="C1084" s="7" t="s">
         <v>2139</v>
       </c>
       <c r="D1084" s="11">
         <v>18675</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="5">
         <v>16</v>
       </c>
       <c r="B1085" s="9" t="s">
         <v>2140</v>
       </c>
       <c r="C1085" s="7" t="s">
         <v>2141</v>
       </c>
       <c r="D1085" s="11">
-        <v>15525</v>
+        <v>17475</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="5">
         <v>17</v>
       </c>
       <c r="B1086" s="9" t="s">
         <v>2142</v>
       </c>
       <c r="C1086" s="7" t="s">
         <v>2143</v>
       </c>
       <c r="D1086" s="11">
-        <v>17475</v>
+        <v>15525</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="5">
         <v>18</v>
       </c>
       <c r="B1087" s="9" t="s">
         <v>2144</v>
       </c>
       <c r="C1087" s="7" t="s">
         <v>2145</v>
       </c>
       <c r="D1087" s="11">
         <v>22800</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="5">
         <v>19</v>
       </c>
       <c r="B1088" s="9" t="s">
         <v>2146</v>
       </c>
       <c r="C1088" s="7" t="s">
         <v>2147</v>
       </c>
       <c r="D1088" s="11">
-        <v>18375</v>
+        <v>20625</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="5">
         <v>20</v>
       </c>
       <c r="B1089" s="9" t="s">
         <v>2148</v>
       </c>
       <c r="C1089" s="7" t="s">
         <v>2149</v>
       </c>
       <c r="D1089" s="11">
-        <v>20625</v>
+        <v>18375</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="5">
         <v>21</v>
       </c>
       <c r="B1090" s="9" t="s">
         <v>2150</v>
       </c>
       <c r="C1090" s="7" t="s">
         <v>2151</v>
       </c>
       <c r="D1090" s="11">
         <v>27000</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="5">
         <v>22</v>
       </c>
       <c r="B1091" s="9" t="s">
         <v>2152</v>
       </c>
       <c r="C1091" s="7" t="s">
         <v>2153</v>
@@ -26508,65 +26508,65 @@
     <row r="1093" spans="1:4">
       <c r="A1093" s="5">
         <v>24</v>
       </c>
       <c r="B1093" s="9" t="s">
         <v>2156</v>
       </c>
       <c r="C1093" s="7" t="s">
         <v>2157</v>
       </c>
       <c r="D1093" s="11">
         <v>22125</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="5">
         <v>25</v>
       </c>
       <c r="B1094" s="9" t="s">
         <v>2158</v>
       </c>
       <c r="C1094" s="7" t="s">
         <v>2159</v>
       </c>
       <c r="D1094" s="11">
-        <v>21225</v>
+        <v>23775</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="5">
         <v>26</v>
       </c>
       <c r="B1095" s="9" t="s">
         <v>2160</v>
       </c>
       <c r="C1095" s="7" t="s">
         <v>2161</v>
       </c>
       <c r="D1095" s="11">
-        <v>23775</v>
+        <v>21225</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="5">
         <v>27</v>
       </c>
       <c r="B1096" s="9" t="s">
         <v>2162</v>
       </c>
       <c r="C1096" s="7" t="s">
         <v>2163</v>
       </c>
       <c r="D1096" s="11">
         <v>31200</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="5">
         <v>28</v>
       </c>
       <c r="B1097" s="9" t="s">
         <v>2164</v>
       </c>
       <c r="C1097" s="7" t="s">
         <v>2165</v>
@@ -26620,65 +26620,65 @@
     <row r="1101" spans="1:4">
       <c r="A1101" s="5">
         <v>32</v>
       </c>
       <c r="B1101" s="9" t="s">
         <v>2172</v>
       </c>
       <c r="C1101" s="7" t="s">
         <v>2173</v>
       </c>
       <c r="D1101" s="11">
         <v>29025</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="5">
         <v>33</v>
       </c>
       <c r="B1102" s="9" t="s">
         <v>2174</v>
       </c>
       <c r="C1102" s="7" t="s">
         <v>2175</v>
       </c>
       <c r="D1102" s="11">
-        <v>24075</v>
+        <v>26925</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="5">
         <v>34</v>
       </c>
       <c r="B1103" s="9" t="s">
         <v>2176</v>
       </c>
       <c r="C1103" s="7" t="s">
         <v>2177</v>
       </c>
       <c r="D1103" s="11">
-        <v>26925</v>
+        <v>24075</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="5">
         <v>35</v>
       </c>
       <c r="B1104" s="9" t="s">
         <v>2178</v>
       </c>
       <c r="C1104" s="7" t="s">
         <v>2179</v>
       </c>
       <c r="D1104" s="11">
         <v>35400</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="5">
         <v>36</v>
       </c>
       <c r="B1105" s="9" t="s">
         <v>2180</v>
       </c>
       <c r="C1105" s="7" t="s">
         <v>2181</v>
@@ -26718,65 +26718,65 @@
     <row r="1108" spans="1:4">
       <c r="A1108" s="5">
         <v>39</v>
       </c>
       <c r="B1108" s="9" t="s">
         <v>2186</v>
       </c>
       <c r="C1108" s="7" t="s">
         <v>2187</v>
       </c>
       <c r="D1108" s="11">
         <v>30750</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="5">
         <v>40</v>
       </c>
       <c r="B1109" s="9" t="s">
         <v>2188</v>
       </c>
       <c r="C1109" s="7" t="s">
         <v>2189</v>
       </c>
       <c r="D1109" s="11">
-        <v>25500</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="5">
         <v>41</v>
       </c>
       <c r="B1110" s="9" t="s">
         <v>2190</v>
       </c>
       <c r="C1110" s="7" t="s">
         <v>2191</v>
       </c>
       <c r="D1110" s="11">
-        <v>28500</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="5">
         <v>42</v>
       </c>
       <c r="B1111" s="9" t="s">
         <v>2192</v>
       </c>
       <c r="C1111" s="7" t="s">
         <v>2193</v>
       </c>
       <c r="D1111" s="11">
         <v>37500</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="5">
         <v>43</v>
       </c>
       <c r="B1112" s="9" t="s">
         <v>2194</v>
       </c>
       <c r="C1112" s="7" t="s">
         <v>2195</v>
@@ -26802,65 +26802,65 @@
     <row r="1114" spans="1:4">
       <c r="A1114" s="5">
         <v>45</v>
       </c>
       <c r="B1114" s="9" t="s">
         <v>2198</v>
       </c>
       <c r="C1114" s="7" t="s">
         <v>2199</v>
       </c>
       <c r="D1114" s="11">
         <v>32475</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="5">
         <v>46</v>
       </c>
       <c r="B1115" s="9" t="s">
         <v>2200</v>
       </c>
       <c r="C1115" s="7" t="s">
         <v>2201</v>
       </c>
       <c r="D1115" s="11">
-        <v>26925</v>
+        <v>30075</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="5">
         <v>47</v>
       </c>
       <c r="B1116" s="9" t="s">
         <v>2202</v>
       </c>
       <c r="C1116" s="7" t="s">
         <v>2203</v>
       </c>
       <c r="D1116" s="11">
-        <v>30075</v>
+        <v>26925</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="5">
         <v>48</v>
       </c>
       <c r="B1117" s="9" t="s">
         <v>2204</v>
       </c>
       <c r="C1117" s="7" t="s">
         <v>2205</v>
       </c>
       <c r="D1117" s="11">
         <v>39600</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="5">
         <v>49</v>
       </c>
       <c r="B1118" s="9" t="s">
         <v>2206</v>
       </c>
       <c r="C1118" s="7" t="s">
         <v>2207</v>
@@ -27446,65 +27446,65 @@
     <row r="1160" spans="1:4">
       <c r="A1160" s="5">
         <v>91</v>
       </c>
       <c r="B1160" s="9" t="s">
         <v>2289</v>
       </c>
       <c r="C1160" s="7" t="s">
         <v>2290</v>
       </c>
       <c r="D1160" s="11">
         <v>56625</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="5">
         <v>92</v>
       </c>
       <c r="B1161" s="9" t="s">
         <v>2291</v>
       </c>
       <c r="C1161" s="7" t="s">
         <v>2292</v>
       </c>
       <c r="D1161" s="11">
-        <v>52125</v>
+        <v>46875</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="5">
         <v>93</v>
       </c>
       <c r="B1162" s="9" t="s">
         <v>2293</v>
       </c>
       <c r="C1162" s="7" t="s">
         <v>2294</v>
       </c>
       <c r="D1162" s="11">
-        <v>46875</v>
+        <v>52125</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="5">
         <v>94</v>
       </c>
       <c r="B1163" s="9" t="s">
         <v>2295</v>
       </c>
       <c r="C1163" s="7" t="s">
         <v>2296</v>
       </c>
       <c r="D1163" s="11">
         <v>69000</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="5">
         <v>95</v>
       </c>
       <c r="B1164" s="9" t="s">
         <v>2297</v>
       </c>
       <c r="C1164" s="7" t="s">
         <v>2298</v>
@@ -27558,65 +27558,65 @@
     <row r="1168" spans="1:4">
       <c r="A1168" s="5">
         <v>99</v>
       </c>
       <c r="B1168" s="9" t="s">
         <v>2305</v>
       </c>
       <c r="C1168" s="7" t="s">
         <v>2306</v>
       </c>
       <c r="D1168" s="11">
         <v>60075</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="5">
         <v>100</v>
       </c>
       <c r="B1169" s="9" t="s">
         <v>2307</v>
       </c>
       <c r="C1169" s="7" t="s">
         <v>2308</v>
       </c>
       <c r="D1169" s="11">
-        <v>55275</v>
+        <v>49725</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="5">
         <v>101</v>
       </c>
       <c r="B1170" s="9" t="s">
         <v>2309</v>
       </c>
       <c r="C1170" s="7" t="s">
         <v>2310</v>
       </c>
       <c r="D1170" s="11">
-        <v>49725</v>
+        <v>55275</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="5">
         <v>102</v>
       </c>
       <c r="B1171" s="9" t="s">
         <v>2311</v>
       </c>
       <c r="C1171" s="7" t="s">
         <v>2312</v>
       </c>
       <c r="D1171" s="11">
         <v>73200</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="5">
         <v>103</v>
       </c>
       <c r="B1172" s="9" t="s">
         <v>2313</v>
       </c>
       <c r="C1172" s="7" t="s">
         <v>2314</v>
@@ -27642,65 +27642,65 @@
     <row r="1174" spans="1:4">
       <c r="A1174" s="5">
         <v>105</v>
       </c>
       <c r="B1174" s="9" t="s">
         <v>2317</v>
       </c>
       <c r="C1174" s="7" t="s">
         <v>2318</v>
       </c>
       <c r="D1174" s="11">
         <v>63525</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="5">
         <v>106</v>
       </c>
       <c r="B1175" s="9" t="s">
         <v>2319</v>
       </c>
       <c r="C1175" s="7" t="s">
         <v>2320</v>
       </c>
       <c r="D1175" s="11">
-        <v>58425</v>
+        <v>52575</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="5">
         <v>107</v>
       </c>
       <c r="B1176" s="9" t="s">
         <v>2321</v>
       </c>
       <c r="C1176" s="7" t="s">
         <v>2322</v>
       </c>
       <c r="D1176" s="11">
-        <v>52575</v>
+        <v>58425</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="5">
         <v>108</v>
       </c>
       <c r="B1177" s="9" t="s">
         <v>2323</v>
       </c>
       <c r="C1177" s="7" t="s">
         <v>2324</v>
       </c>
       <c r="D1177" s="11">
         <v>77400</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="5">
         <v>109</v>
       </c>
       <c r="B1178" s="9" t="s">
         <v>2325</v>
       </c>
       <c r="C1178" s="7" t="s">
         <v>2326</v>
@@ -27726,107 +27726,107 @@
     <row r="1180" spans="1:4">
       <c r="A1180" s="5">
         <v>111</v>
       </c>
       <c r="B1180" s="9" t="s">
         <v>2329</v>
       </c>
       <c r="C1180" s="7" t="s">
         <v>2330</v>
       </c>
       <c r="D1180" s="11">
         <v>65250</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="5">
         <v>112</v>
       </c>
       <c r="B1181" s="9" t="s">
         <v>2331</v>
       </c>
       <c r="C1181" s="7" t="s">
         <v>2332</v>
       </c>
       <c r="D1181" s="11">
-        <v>60000</v>
+        <v>55425</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="5">
         <v>113</v>
       </c>
       <c r="B1182" s="9" t="s">
         <v>2333</v>
       </c>
       <c r="C1182" s="7" t="s">
         <v>2334</v>
       </c>
       <c r="D1182" s="11">
-        <v>55425</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="5">
         <v>114</v>
       </c>
       <c r="B1183" s="9" t="s">
         <v>2335</v>
       </c>
       <c r="C1183" s="7" t="s">
         <v>2336</v>
       </c>
       <c r="D1183" s="11">
         <v>79500</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="5">
         <v>115</v>
       </c>
       <c r="B1184" s="9" t="s">
         <v>2337</v>
       </c>
       <c r="C1184" s="7" t="s">
         <v>2338</v>
       </c>
       <c r="D1184" s="11">
-        <v>61575</v>
+        <v>58275</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="5">
         <v>116</v>
       </c>
       <c r="B1185" s="9" t="s">
         <v>2339</v>
       </c>
       <c r="C1185" s="7" t="s">
         <v>2340</v>
       </c>
       <c r="D1185" s="11">
-        <v>58275</v>
+        <v>61575</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="5">
         <v>117</v>
       </c>
       <c r="B1186" s="9" t="s">
         <v>2267</v>
       </c>
       <c r="C1186" s="7" t="s">
         <v>2341</v>
       </c>
       <c r="D1186" s="11">
         <v>81600</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="5">
         <v>118</v>
       </c>
       <c r="B1187" s="9" t="s">
         <v>2342</v>
       </c>
       <c r="C1187" s="7" t="s">
         <v>2343</v>
@@ -27852,65 +27852,65 @@
     <row r="1189" spans="1:4">
       <c r="A1189" s="5">
         <v>120</v>
       </c>
       <c r="B1189" s="9" t="s">
         <v>2346</v>
       </c>
       <c r="C1189" s="7" t="s">
         <v>2347</v>
       </c>
       <c r="D1189" s="11">
         <v>66975</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="5">
         <v>121</v>
       </c>
       <c r="B1190" s="9" t="s">
         <v>2348</v>
       </c>
       <c r="C1190" s="7" t="s">
         <v>2349</v>
       </c>
       <c r="D1190" s="11">
-        <v>64725</v>
+        <v>61125</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="5">
         <v>122</v>
       </c>
       <c r="B1191" s="9" t="s">
         <v>2350</v>
       </c>
       <c r="C1191" s="7" t="s">
         <v>2351</v>
       </c>
       <c r="D1191" s="11">
-        <v>61125</v>
+        <v>64725</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="5">
         <v>123</v>
       </c>
       <c r="B1192" s="9" t="s">
         <v>2352</v>
       </c>
       <c r="C1192" s="7" t="s">
         <v>2353</v>
       </c>
       <c r="D1192" s="11">
         <v>85800</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="5">
         <v>124</v>
       </c>
       <c r="B1193" s="9" t="s">
         <v>2354</v>
       </c>
       <c r="C1193" s="7" t="s">
         <v>2355</v>
@@ -28146,65 +28146,65 @@
     <row r="1210" spans="1:4">
       <c r="A1210" s="5">
         <v>141</v>
       </c>
       <c r="B1210" s="9" t="s">
         <v>2388</v>
       </c>
       <c r="C1210" s="7" t="s">
         <v>2389</v>
       </c>
       <c r="D1210" s="11">
         <v>80775</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="5">
         <v>142</v>
       </c>
       <c r="B1211" s="9" t="s">
         <v>2390</v>
       </c>
       <c r="C1211" s="7" t="s">
         <v>2391</v>
       </c>
       <c r="D1211" s="11">
-        <v>68250</v>
+        <v>74175</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="5">
         <v>143</v>
       </c>
       <c r="B1212" s="9" t="s">
         <v>2392</v>
       </c>
       <c r="C1212" s="7" t="s">
         <v>2393</v>
       </c>
       <c r="D1212" s="11">
-        <v>74175</v>
+        <v>68250</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="5">
         <v>144</v>
       </c>
       <c r="B1213" s="9" t="s">
         <v>2394</v>
       </c>
       <c r="C1213" s="7" t="s">
         <v>2395</v>
       </c>
       <c r="D1213" s="11">
         <v>98400</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="5">
         <v>145</v>
       </c>
       <c r="B1214" s="9" t="s">
         <v>2396</v>
       </c>
       <c r="C1214" s="7" t="s">
         <v>2397</v>
@@ -28308,65 +28308,65 @@
     <row r="1222" spans="1:4">
       <c r="A1222" s="5">
         <v>2</v>
       </c>
       <c r="B1222" s="9" t="s">
         <v>2409</v>
       </c>
       <c r="C1222" s="7" t="s">
         <v>2410</v>
       </c>
       <c r="D1222" s="11">
         <v>14250</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="5">
         <v>3</v>
       </c>
       <c r="B1223" s="9" t="s">
         <v>2411</v>
       </c>
       <c r="C1223" s="7" t="s">
         <v>2412</v>
       </c>
       <c r="D1223" s="11">
-        <v>12000</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="5">
         <v>4</v>
       </c>
       <c r="B1224" s="9" t="s">
         <v>2413</v>
       </c>
       <c r="C1224" s="7" t="s">
         <v>2414</v>
       </c>
       <c r="D1224" s="11">
-        <v>13500</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="5">
         <v>5</v>
       </c>
       <c r="B1225" s="9" t="s">
         <v>2415</v>
       </c>
       <c r="C1225" s="7" t="s">
         <v>2416</v>
       </c>
       <c r="D1225" s="11">
         <v>17250</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="5">
         <v>6</v>
       </c>
       <c r="B1226" s="9" t="s">
         <v>2417</v>
       </c>
       <c r="C1226" s="7" t="s">
         <v>2418</v>
@@ -28406,65 +28406,65 @@
     <row r="1229" spans="1:4">
       <c r="A1229" s="5">
         <v>9</v>
       </c>
       <c r="B1229" s="9" t="s">
         <v>2423</v>
       </c>
       <c r="C1229" s="7" t="s">
         <v>2424</v>
       </c>
       <c r="D1229" s="11">
         <v>16050</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="5">
         <v>10</v>
       </c>
       <c r="B1230" s="9" t="s">
         <v>2425</v>
       </c>
       <c r="C1230" s="7" t="s">
         <v>2426</v>
       </c>
       <c r="D1230" s="11">
-        <v>13500</v>
+        <v>15150</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="5">
         <v>11</v>
       </c>
       <c r="B1231" s="9" t="s">
         <v>2427</v>
       </c>
       <c r="C1231" s="7" t="s">
         <v>2428</v>
       </c>
       <c r="D1231" s="11">
-        <v>15150</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="5">
         <v>12</v>
       </c>
       <c r="B1232" s="9" t="s">
         <v>2429</v>
       </c>
       <c r="C1232" s="7" t="s">
         <v>2430</v>
       </c>
       <c r="D1232" s="11">
         <v>19425</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="5">
         <v>13</v>
       </c>
       <c r="B1233" s="9" t="s">
         <v>2431</v>
       </c>
       <c r="C1233" s="7" t="s">
         <v>2432</v>
@@ -28504,93 +28504,93 @@
     <row r="1236" spans="1:4">
       <c r="A1236" s="5">
         <v>16</v>
       </c>
       <c r="B1236" s="9" t="s">
         <v>2437</v>
       </c>
       <c r="C1236" s="7" t="s">
         <v>2438</v>
       </c>
       <c r="D1236" s="11">
         <v>19650</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="5">
         <v>17</v>
       </c>
       <c r="B1237" s="9" t="s">
         <v>2439</v>
       </c>
       <c r="C1237" s="7" t="s">
         <v>2440</v>
       </c>
       <c r="D1237" s="11">
-        <v>16500</v>
+        <v>18450</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="5">
         <v>18</v>
       </c>
       <c r="B1238" s="9" t="s">
         <v>2441</v>
       </c>
       <c r="C1238" s="7" t="s">
         <v>2442</v>
       </c>
       <c r="D1238" s="11">
-        <v>18450</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="5">
         <v>19</v>
       </c>
       <c r="B1239" s="9" t="s">
         <v>2443</v>
       </c>
       <c r="C1239" s="7" t="s">
         <v>2444</v>
       </c>
       <c r="D1239" s="11">
-        <v>19500</v>
+        <v>21750</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="5">
         <v>20</v>
       </c>
       <c r="B1240" s="9" t="s">
         <v>2445</v>
       </c>
       <c r="C1240" s="7" t="s">
         <v>2446</v>
       </c>
       <c r="D1240" s="11">
-        <v>21750</v>
+        <v>19500</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="5">
         <v>21</v>
       </c>
       <c r="B1241" s="9" t="s">
         <v>2447</v>
       </c>
       <c r="C1241" s="7" t="s">
         <v>2448</v>
       </c>
       <c r="D1241" s="11">
         <v>28125</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="5">
         <v>22</v>
       </c>
       <c r="B1242" s="9" t="s">
         <v>2449</v>
       </c>
       <c r="C1242" s="7" t="s">
         <v>2450</v>
@@ -28630,65 +28630,65 @@
     <row r="1245" spans="1:4">
       <c r="A1245" s="5">
         <v>25</v>
       </c>
       <c r="B1245" s="9" t="s">
         <v>2455</v>
       </c>
       <c r="C1245" s="7" t="s">
         <v>2456</v>
       </c>
       <c r="D1245" s="11">
         <v>26850</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="5">
         <v>26</v>
       </c>
       <c r="B1246" s="9" t="s">
         <v>2457</v>
       </c>
       <c r="C1246" s="7" t="s">
         <v>2458</v>
       </c>
       <c r="D1246" s="11">
-        <v>22500</v>
+        <v>25050</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="5">
         <v>27</v>
       </c>
       <c r="B1247" s="9" t="s">
         <v>2459</v>
       </c>
       <c r="C1247" s="7" t="s">
         <v>2460</v>
       </c>
       <c r="D1247" s="11">
-        <v>25050</v>
+        <v>22500</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="5">
         <v>28</v>
       </c>
       <c r="B1248" s="9" t="s">
         <v>2461</v>
       </c>
       <c r="C1248" s="7" t="s">
         <v>2462</v>
       </c>
       <c r="D1248" s="11">
         <v>32475</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="5">
         <v>29</v>
       </c>
       <c r="B1249" s="9" t="s">
         <v>2463</v>
       </c>
       <c r="C1249" s="7" t="s">
         <v>2464</v>
@@ -28728,65 +28728,65 @@
     <row r="1252" spans="1:4">
       <c r="A1252" s="5">
         <v>32</v>
       </c>
       <c r="B1252" s="9" t="s">
         <v>2469</v>
       </c>
       <c r="C1252" s="7" t="s">
         <v>2470</v>
       </c>
       <c r="D1252" s="11">
         <v>30450</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="5">
         <v>33</v>
       </c>
       <c r="B1253" s="9" t="s">
         <v>2471</v>
       </c>
       <c r="C1253" s="7" t="s">
         <v>2472</v>
       </c>
       <c r="D1253" s="11">
-        <v>25500</v>
+        <v>28350</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="5">
         <v>34</v>
       </c>
       <c r="B1254" s="9" t="s">
         <v>2473</v>
       </c>
       <c r="C1254" s="7" t="s">
         <v>2474</v>
       </c>
       <c r="D1254" s="11">
-        <v>28350</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="5">
         <v>35</v>
       </c>
       <c r="B1255" s="9" t="s">
         <v>2475</v>
       </c>
       <c r="C1255" s="7" t="s">
         <v>2476</v>
       </c>
       <c r="D1255" s="11">
         <v>36825</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="5">
         <v>36</v>
       </c>
       <c r="B1256" s="9" t="s">
         <v>2477</v>
       </c>
       <c r="C1256" s="7" t="s">
         <v>2478</v>
@@ -29428,93 +29428,93 @@
     <row r="1302" spans="1:4">
       <c r="A1302" s="5">
         <v>82</v>
       </c>
       <c r="B1302" s="9" t="s">
         <v>2569</v>
       </c>
       <c r="C1302" s="7" t="s">
         <v>2570</v>
       </c>
       <c r="D1302" s="11">
         <v>52050</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="5">
         <v>83</v>
       </c>
       <c r="B1303" s="9" t="s">
         <v>2571</v>
       </c>
       <c r="C1303" s="7" t="s">
         <v>2572</v>
       </c>
       <c r="D1303" s="11">
-        <v>48150</v>
+        <v>43500</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="5">
         <v>84</v>
       </c>
       <c r="B1304" s="9" t="s">
         <v>2573</v>
       </c>
       <c r="C1304" s="7" t="s">
         <v>2574</v>
       </c>
       <c r="D1304" s="11">
-        <v>43500</v>
+        <v>48150</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="5">
         <v>85</v>
       </c>
       <c r="B1305" s="9" t="s">
         <v>2575</v>
       </c>
       <c r="C1305" s="7" t="s">
         <v>2576</v>
       </c>
       <c r="D1305" s="11">
-        <v>51450</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="5">
         <v>86</v>
       </c>
       <c r="B1306" s="9" t="s">
         <v>2577</v>
       </c>
       <c r="C1306" s="7" t="s">
         <v>2578</v>
       </c>
       <c r="D1306" s="11">
-        <v>46500</v>
+        <v>51450</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="5">
         <v>87</v>
       </c>
       <c r="B1307" s="9" t="s">
         <v>2579</v>
       </c>
       <c r="C1307" s="7" t="s">
         <v>2580</v>
       </c>
       <c r="D1307" s="11">
         <v>67275</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="5">
         <v>88</v>
       </c>
       <c r="B1308" s="9" t="s">
         <v>2581</v>
       </c>
       <c r="C1308" s="7" t="s">
         <v>2582</v>
@@ -29568,65 +29568,65 @@
     <row r="1312" spans="1:4">
       <c r="A1312" s="5">
         <v>92</v>
       </c>
       <c r="B1312" s="9" t="s">
         <v>2589</v>
       </c>
       <c r="C1312" s="7" t="s">
         <v>2590</v>
       </c>
       <c r="D1312" s="11">
         <v>59250</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="5">
         <v>93</v>
       </c>
       <c r="B1313" s="9" t="s">
         <v>2591</v>
       </c>
       <c r="C1313" s="7" t="s">
         <v>2592</v>
       </c>
       <c r="D1313" s="11">
-        <v>54750</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="5">
         <v>94</v>
       </c>
       <c r="B1314" s="9" t="s">
         <v>2593</v>
       </c>
       <c r="C1314" s="7" t="s">
         <v>2594</v>
       </c>
       <c r="D1314" s="11">
-        <v>49500</v>
+        <v>54750</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="5">
         <v>95</v>
       </c>
       <c r="B1315" s="9" t="s">
         <v>2595</v>
       </c>
       <c r="C1315" s="7" t="s">
         <v>2596</v>
       </c>
       <c r="D1315" s="11">
         <v>71625</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="5">
         <v>96</v>
       </c>
       <c r="B1316" s="9" t="s">
         <v>2597</v>
       </c>
       <c r="C1316" s="7" t="s">
         <v>2598</v>
@@ -29652,65 +29652,65 @@
     <row r="1318" spans="1:4">
       <c r="A1318" s="5">
         <v>98</v>
       </c>
       <c r="B1318" s="9" t="s">
         <v>2601</v>
       </c>
       <c r="C1318" s="7" t="s">
         <v>2602</v>
       </c>
       <c r="D1318" s="11">
         <v>62850</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="5">
         <v>99</v>
       </c>
       <c r="B1319" s="9" t="s">
         <v>2603</v>
       </c>
       <c r="C1319" s="7" t="s">
         <v>2604</v>
       </c>
       <c r="D1319" s="11">
-        <v>58050</v>
+        <v>52500</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="5">
         <v>100</v>
       </c>
       <c r="B1320" s="9" t="s">
         <v>2605</v>
       </c>
       <c r="C1320" s="7" t="s">
         <v>2606</v>
       </c>
       <c r="D1320" s="11">
-        <v>52500</v>
+        <v>58050</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="5">
         <v>101</v>
       </c>
       <c r="B1321" s="9" t="s">
         <v>2607</v>
       </c>
       <c r="C1321" s="7" t="s">
         <v>2608</v>
       </c>
       <c r="D1321" s="11">
         <v>75975</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="5">
         <v>102</v>
       </c>
       <c r="B1322" s="9" t="s">
         <v>2609</v>
       </c>
       <c r="C1322" s="7" t="s">
         <v>2610</v>
@@ -29750,65 +29750,65 @@
     <row r="1325" spans="1:4">
       <c r="A1325" s="5">
         <v>105</v>
       </c>
       <c r="B1325" s="9" t="s">
         <v>2615</v>
       </c>
       <c r="C1325" s="7" t="s">
         <v>2616</v>
       </c>
       <c r="D1325" s="11">
         <v>66450</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="5">
         <v>106</v>
       </c>
       <c r="B1326" s="9" t="s">
         <v>2617</v>
       </c>
       <c r="C1326" s="7" t="s">
         <v>2618</v>
       </c>
       <c r="D1326" s="11">
-        <v>61350</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="5">
         <v>107</v>
       </c>
       <c r="B1327" s="9" t="s">
         <v>2619</v>
       </c>
       <c r="C1327" s="7" t="s">
         <v>2620</v>
       </c>
       <c r="D1327" s="11">
-        <v>55500</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="5">
         <v>108</v>
       </c>
       <c r="B1328" s="9" t="s">
         <v>2621</v>
       </c>
       <c r="C1328" s="7" t="s">
         <v>2622</v>
       </c>
       <c r="D1328" s="11">
         <v>80325</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="5">
         <v>109</v>
       </c>
       <c r="B1329" s="9" t="s">
         <v>2623</v>
       </c>
       <c r="C1329" s="7" t="s">
         <v>2624</v>
@@ -29842,71 +29842,71 @@
         <v>2628</v>
       </c>
       <c r="D1331" s="11">
         <v>79275</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="5">
         <v>112</v>
       </c>
       <c r="B1332" s="9" t="s">
         <v>2629</v>
       </c>
       <c r="C1332" s="7" t="s">
         <v>2630</v>
       </c>
       <c r="D1332" s="11">
         <v>68250</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="5">
         <v>113</v>
       </c>
       <c r="B1333" s="9" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C1333" s="7" t="s">
         <v>2631</v>
       </c>
-      <c r="C1333" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1333" s="11">
-        <v>63000</v>
+        <v>58500</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="5">
         <v>114</v>
       </c>
       <c r="B1334" s="9" t="s">
-        <v>2573</v>
+        <v>2632</v>
       </c>
       <c r="C1334" s="7" t="s">
         <v>2633</v>
       </c>
       <c r="D1334" s="11">
-        <v>58500</v>
+        <v>63000</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="5">
         <v>115</v>
       </c>
       <c r="B1335" s="9" t="s">
         <v>2634</v>
       </c>
       <c r="C1335" s="7" t="s">
         <v>2635</v>
       </c>
       <c r="D1335" s="11">
         <v>61500</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="5">
         <v>116</v>
       </c>
       <c r="B1336" s="9" t="s">
         <v>2636</v>
       </c>
       <c r="C1336" s="7" t="s">
         <v>2637</v>
@@ -30072,65 +30072,65 @@
     <row r="1348" spans="1:4">
       <c r="A1348" s="5">
         <v>128</v>
       </c>
       <c r="B1348" s="9" t="s">
         <v>2660</v>
       </c>
       <c r="C1348" s="7" t="s">
         <v>2661</v>
       </c>
       <c r="D1348" s="11">
         <v>77250</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="5">
         <v>129</v>
       </c>
       <c r="B1349" s="9" t="s">
         <v>2662</v>
       </c>
       <c r="C1349" s="7" t="s">
         <v>2663</v>
       </c>
       <c r="D1349" s="11">
-        <v>67500</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="5">
         <v>130</v>
       </c>
       <c r="B1350" s="9" t="s">
         <v>2664</v>
       </c>
       <c r="C1350" s="7" t="s">
         <v>2665</v>
       </c>
       <c r="D1350" s="11">
-        <v>71250</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="5">
         <v>131</v>
       </c>
       <c r="B1351" s="9" t="s">
         <v>2666</v>
       </c>
       <c r="C1351" s="7" t="s">
         <v>2667</v>
       </c>
       <c r="D1351" s="11">
         <v>93375</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="5">
         <v>132</v>
       </c>
       <c r="B1352" s="9" t="s">
         <v>2668</v>
       </c>
       <c r="C1352" s="7" t="s">
         <v>2669</v>
@@ -30170,65 +30170,65 @@
     <row r="1355" spans="1:4">
       <c r="A1355" s="5">
         <v>135</v>
       </c>
       <c r="B1355" s="9" t="s">
         <v>2674</v>
       </c>
       <c r="C1355" s="7" t="s">
         <v>2675</v>
       </c>
       <c r="D1355" s="11">
         <v>80850</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="5">
         <v>136</v>
       </c>
       <c r="B1356" s="9" t="s">
         <v>2676</v>
       </c>
       <c r="C1356" s="7" t="s">
         <v>2677</v>
       </c>
       <c r="D1356" s="11">
-        <v>70500</v>
+        <v>74550</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="5">
         <v>137</v>
       </c>
       <c r="B1357" s="9" t="s">
         <v>2678</v>
       </c>
       <c r="C1357" s="7" t="s">
         <v>2679</v>
       </c>
       <c r="D1357" s="11">
-        <v>74550</v>
+        <v>70500</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="5">
         <v>138</v>
       </c>
       <c r="B1358" s="9" t="s">
         <v>2680</v>
       </c>
       <c r="C1358" s="7" t="s">
         <v>2681</v>
       </c>
       <c r="D1358" s="11">
         <v>97725</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="5">
         <v>139</v>
       </c>
       <c r="B1359" s="9" t="s">
         <v>2682</v>
       </c>
       <c r="C1359" s="7" t="s">
         <v>2683</v>
@@ -30268,65 +30268,65 @@
     <row r="1362" spans="1:4">
       <c r="A1362" s="5">
         <v>142</v>
       </c>
       <c r="B1362" s="9" t="s">
         <v>2688</v>
       </c>
       <c r="C1362" s="7" t="s">
         <v>2689</v>
       </c>
       <c r="D1362" s="11">
         <v>84450</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="5">
         <v>143</v>
       </c>
       <c r="B1363" s="9" t="s">
         <v>2690</v>
       </c>
       <c r="C1363" s="7" t="s">
         <v>2691</v>
       </c>
       <c r="D1363" s="11">
-        <v>72000</v>
+        <v>77850</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="5">
         <v>144</v>
       </c>
       <c r="B1364" s="9" t="s">
         <v>2692</v>
       </c>
       <c r="C1364" s="7" t="s">
         <v>2693</v>
       </c>
       <c r="D1364" s="11">
-        <v>77850</v>
+        <v>72000</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="5">
         <v>145</v>
       </c>
       <c r="B1365" s="9" t="s">
         <v>2694</v>
       </c>
       <c r="C1365" s="7" t="s">
         <v>2695</v>
       </c>
       <c r="D1365" s="11">
         <v>106425</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="5">
         <v>146</v>
       </c>
       <c r="B1366" s="9" t="s">
         <v>2696</v>
       </c>
       <c r="C1366" s="7" t="s">
         <v>2697</v>
@@ -30444,65 +30444,65 @@
     <row r="1375" spans="1:4">
       <c r="A1375" s="5">
         <v>3</v>
       </c>
       <c r="B1375" s="9" t="s">
         <v>2711</v>
       </c>
       <c r="C1375" s="7" t="s">
         <v>2712</v>
       </c>
       <c r="D1375" s="11">
         <v>15000</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="5">
         <v>4</v>
       </c>
       <c r="B1376" s="9" t="s">
         <v>2713</v>
       </c>
       <c r="C1376" s="7" t="s">
         <v>2714</v>
       </c>
       <c r="D1376" s="11">
-        <v>12750</v>
+        <v>14250</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="5">
         <v>5</v>
       </c>
       <c r="B1377" s="9" t="s">
         <v>2715</v>
       </c>
       <c r="C1377" s="7" t="s">
         <v>2716</v>
       </c>
       <c r="D1377" s="11">
-        <v>14250</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="5">
         <v>6</v>
       </c>
       <c r="B1378" s="9" t="s">
         <v>2717</v>
       </c>
       <c r="C1378" s="7" t="s">
         <v>2718</v>
       </c>
       <c r="D1378" s="11">
         <v>18000</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="5">
         <v>7</v>
       </c>
       <c r="B1379" s="9" t="s">
         <v>2719</v>
       </c>
       <c r="C1379" s="7" t="s">
         <v>2720</v>
@@ -30542,65 +30542,65 @@
     <row r="1382" spans="1:4">
       <c r="A1382" s="5">
         <v>10</v>
       </c>
       <c r="B1382" s="9" t="s">
         <v>2725</v>
       </c>
       <c r="C1382" s="7" t="s">
         <v>2726</v>
       </c>
       <c r="D1382" s="11">
         <v>16875</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="5">
         <v>11</v>
       </c>
       <c r="B1383" s="9" t="s">
         <v>2727</v>
       </c>
       <c r="C1383" s="7" t="s">
         <v>2728</v>
       </c>
       <c r="D1383" s="11">
-        <v>14325</v>
+        <v>15975</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="5">
         <v>12</v>
       </c>
       <c r="B1384" s="9" t="s">
         <v>2729</v>
       </c>
       <c r="C1384" s="7" t="s">
         <v>2730</v>
       </c>
       <c r="D1384" s="11">
-        <v>15975</v>
+        <v>14325</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="5">
         <v>13</v>
       </c>
       <c r="B1385" s="9" t="s">
         <v>2731</v>
       </c>
       <c r="C1385" s="7" t="s">
         <v>2732</v>
       </c>
       <c r="D1385" s="11">
         <v>17475</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="5">
         <v>14</v>
       </c>
       <c r="B1386" s="9" t="s">
         <v>2733</v>
       </c>
       <c r="C1386" s="7" t="s">
         <v>2734</v>
@@ -31270,65 +31270,65 @@
     <row r="1434" spans="1:4">
       <c r="A1434" s="5">
         <v>62</v>
       </c>
       <c r="B1434" s="9" t="s">
         <v>2829</v>
       </c>
       <c r="C1434" s="7" t="s">
         <v>2830</v>
       </c>
       <c r="D1434" s="11">
         <v>46875</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="5">
         <v>63</v>
       </c>
       <c r="B1435" s="9" t="s">
         <v>2831</v>
       </c>
       <c r="C1435" s="7" t="s">
         <v>2832</v>
       </c>
       <c r="D1435" s="11">
-        <v>43575</v>
+        <v>39525</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="5">
         <v>64</v>
       </c>
       <c r="B1436" s="9" t="s">
         <v>2833</v>
       </c>
       <c r="C1436" s="7" t="s">
         <v>2834</v>
       </c>
       <c r="D1436" s="11">
-        <v>39525</v>
+        <v>43575</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="5">
         <v>65</v>
       </c>
       <c r="B1437" s="9" t="s">
         <v>2835</v>
       </c>
       <c r="C1437" s="7" t="s">
         <v>2836</v>
       </c>
       <c r="D1437" s="11">
         <v>56250</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="5">
         <v>66</v>
       </c>
       <c r="B1438" s="9" t="s">
         <v>2837</v>
       </c>
       <c r="C1438" s="7" t="s">
         <v>2838</v>
@@ -31368,65 +31368,65 @@
     <row r="1441" spans="1:4">
       <c r="A1441" s="5">
         <v>69</v>
       </c>
       <c r="B1441" s="9" t="s">
         <v>2843</v>
       </c>
       <c r="C1441" s="7" t="s">
         <v>2844</v>
       </c>
       <c r="D1441" s="11">
         <v>50625</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="5">
         <v>70</v>
       </c>
       <c r="B1442" s="9" t="s">
         <v>2845</v>
       </c>
       <c r="C1442" s="7" t="s">
         <v>2846</v>
       </c>
       <c r="D1442" s="11">
-        <v>47025</v>
+        <v>42675</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="5">
         <v>71</v>
       </c>
       <c r="B1443" s="9" t="s">
         <v>2847</v>
       </c>
       <c r="C1443" s="7" t="s">
         <v>2848</v>
       </c>
       <c r="D1443" s="11">
-        <v>42675</v>
+        <v>47025</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="5">
         <v>72</v>
       </c>
       <c r="B1444" s="9" t="s">
         <v>2849</v>
       </c>
       <c r="C1444" s="7" t="s">
         <v>2850</v>
       </c>
       <c r="D1444" s="11">
         <v>60750</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="5">
         <v>73</v>
       </c>
       <c r="B1445" s="9" t="s">
         <v>2851</v>
       </c>
       <c r="C1445" s="7" t="s">
         <v>2852</v>
@@ -31466,93 +31466,93 @@
     <row r="1448" spans="1:4">
       <c r="A1448" s="5">
         <v>76</v>
       </c>
       <c r="B1448" s="9" t="s">
         <v>2857</v>
       </c>
       <c r="C1448" s="7" t="s">
         <v>2858</v>
       </c>
       <c r="D1448" s="11">
         <v>52500</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="5">
         <v>77</v>
       </c>
       <c r="B1449" s="9" t="s">
         <v>2859</v>
       </c>
       <c r="C1449" s="7" t="s">
         <v>2860</v>
       </c>
       <c r="D1449" s="11">
-        <v>48750</v>
+        <v>44250</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="5">
         <v>78</v>
       </c>
       <c r="B1450" s="9" t="s">
         <v>2861</v>
       </c>
       <c r="C1450" s="7" t="s">
         <v>2862</v>
       </c>
       <c r="D1450" s="11">
-        <v>44250</v>
+        <v>48750</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="5">
         <v>79</v>
       </c>
       <c r="B1451" s="9" t="s">
         <v>2863</v>
       </c>
       <c r="C1451" s="7" t="s">
         <v>2864</v>
       </c>
       <c r="D1451" s="11">
-        <v>50475</v>
+        <v>45825</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="5">
         <v>80</v>
       </c>
       <c r="B1452" s="9" t="s">
         <v>2865</v>
       </c>
       <c r="C1452" s="7" t="s">
         <v>2866</v>
       </c>
       <c r="D1452" s="11">
-        <v>45825</v>
+        <v>50475</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="5">
         <v>81</v>
       </c>
       <c r="B1453" s="9" t="s">
         <v>2867</v>
       </c>
       <c r="C1453" s="7" t="s">
         <v>2868</v>
       </c>
       <c r="D1453" s="11">
         <v>65250</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="5">
         <v>82</v>
       </c>
       <c r="B1454" s="9" t="s">
         <v>2869</v>
       </c>
       <c r="C1454" s="7" t="s">
         <v>2870</v>
@@ -31592,65 +31592,65 @@
     <row r="1457" spans="1:4">
       <c r="A1457" s="5">
         <v>85</v>
       </c>
       <c r="B1457" s="9" t="s">
         <v>2875</v>
       </c>
       <c r="C1457" s="7" t="s">
         <v>2876</v>
       </c>
       <c r="D1457" s="11">
         <v>58125</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="5">
         <v>86</v>
       </c>
       <c r="B1458" s="9" t="s">
         <v>2877</v>
       </c>
       <c r="C1458" s="7" t="s">
         <v>2878</v>
       </c>
       <c r="D1458" s="11">
-        <v>53925</v>
+        <v>48975</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="5">
         <v>87</v>
       </c>
       <c r="B1459" s="9" t="s">
         <v>2879</v>
       </c>
       <c r="C1459" s="7" t="s">
         <v>2880</v>
       </c>
       <c r="D1459" s="11">
-        <v>48975</v>
+        <v>53925</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="5">
         <v>88</v>
       </c>
       <c r="B1460" s="9" t="s">
         <v>2881</v>
       </c>
       <c r="C1460" s="7" t="s">
         <v>2882</v>
       </c>
       <c r="D1460" s="11">
         <v>69750</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="5">
         <v>89</v>
       </c>
       <c r="B1461" s="9" t="s">
         <v>2883</v>
       </c>
       <c r="C1461" s="7" t="s">
         <v>2884</v>
@@ -31690,65 +31690,65 @@
     <row r="1464" spans="1:4">
       <c r="A1464" s="5">
         <v>92</v>
       </c>
       <c r="B1464" s="9" t="s">
         <v>2889</v>
       </c>
       <c r="C1464" s="7" t="s">
         <v>2890</v>
       </c>
       <c r="D1464" s="11">
         <v>61875</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="5">
         <v>93</v>
       </c>
       <c r="B1465" s="9" t="s">
         <v>2891</v>
       </c>
       <c r="C1465" s="7" t="s">
         <v>2892</v>
       </c>
       <c r="D1465" s="11">
-        <v>57375</v>
+        <v>52125</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="5">
         <v>94</v>
       </c>
       <c r="B1466" s="9" t="s">
         <v>2893</v>
       </c>
       <c r="C1466" s="7" t="s">
         <v>2894</v>
       </c>
       <c r="D1466" s="11">
-        <v>52125</v>
+        <v>57375</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="5">
         <v>95</v>
       </c>
       <c r="B1467" s="9" t="s">
         <v>2895</v>
       </c>
       <c r="C1467" s="7" t="s">
         <v>2896</v>
       </c>
       <c r="D1467" s="11">
         <v>74250</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="5">
         <v>96</v>
       </c>
       <c r="B1468" s="9" t="s">
         <v>2897</v>
       </c>
       <c r="C1468" s="7" t="s">
         <v>2898</v>
@@ -32012,65 +32012,65 @@
     <row r="1487" spans="1:4">
       <c r="A1487" s="5">
         <v>115</v>
       </c>
       <c r="B1487" s="9" t="s">
         <v>2935</v>
       </c>
       <c r="C1487" s="7" t="s">
         <v>2936</v>
       </c>
       <c r="D1487" s="11">
         <v>73125</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" s="5">
         <v>116</v>
       </c>
       <c r="B1488" s="9" t="s">
         <v>2937</v>
       </c>
       <c r="C1488" s="7" t="s">
         <v>2938</v>
       </c>
       <c r="D1488" s="11">
-        <v>64725</v>
+        <v>67725</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" s="5">
         <v>117</v>
       </c>
       <c r="B1489" s="9" t="s">
         <v>2939</v>
       </c>
       <c r="C1489" s="7" t="s">
         <v>2940</v>
       </c>
       <c r="D1489" s="11">
-        <v>67725</v>
+        <v>64725</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" s="5">
         <v>118</v>
       </c>
       <c r="B1490" s="9" t="s">
         <v>2941</v>
       </c>
       <c r="C1490" s="7" t="s">
         <v>2942</v>
       </c>
       <c r="D1490" s="11">
         <v>87750</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" s="5">
         <v>119</v>
       </c>
       <c r="B1491" s="9" t="s">
         <v>2943</v>
       </c>
       <c r="C1491" s="7" t="s">
         <v>2944</v>
@@ -32110,65 +32110,65 @@
     <row r="1494" spans="1:4">
       <c r="A1494" s="5">
         <v>122</v>
       </c>
       <c r="B1494" s="9" t="s">
         <v>2949</v>
       </c>
       <c r="C1494" s="7" t="s">
         <v>2950</v>
       </c>
       <c r="D1494" s="11">
         <v>76875</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" s="5">
         <v>123</v>
       </c>
       <c r="B1495" s="9" t="s">
         <v>2951</v>
       </c>
       <c r="C1495" s="7" t="s">
         <v>2952</v>
       </c>
       <c r="D1495" s="11">
-        <v>67875</v>
+        <v>71175</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" s="5">
         <v>124</v>
       </c>
       <c r="B1496" s="9" t="s">
         <v>2953</v>
       </c>
       <c r="C1496" s="7" t="s">
         <v>2954</v>
       </c>
       <c r="D1496" s="11">
-        <v>71175</v>
+        <v>67875</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" s="5">
         <v>125</v>
       </c>
       <c r="B1497" s="9" t="s">
         <v>2955</v>
       </c>
       <c r="C1497" s="7" t="s">
         <v>2956</v>
       </c>
       <c r="D1497" s="11">
         <v>92250</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498" s="5">
         <v>126</v>
       </c>
       <c r="B1498" s="9" t="s">
         <v>2957</v>
       </c>
       <c r="C1498" s="7" t="s">
         <v>2958</v>
@@ -32208,65 +32208,65 @@
     <row r="1501" spans="1:4">
       <c r="A1501" s="5">
         <v>129</v>
       </c>
       <c r="B1501" s="9" t="s">
         <v>2963</v>
       </c>
       <c r="C1501" s="7" t="s">
         <v>2964</v>
       </c>
       <c r="D1501" s="11">
         <v>80625</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" s="5">
         <v>130</v>
       </c>
       <c r="B1502" s="9" t="s">
         <v>2965</v>
       </c>
       <c r="C1502" s="7" t="s">
         <v>2966</v>
       </c>
       <c r="D1502" s="11">
-        <v>71025</v>
+        <v>74625</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" s="5">
         <v>131</v>
       </c>
       <c r="B1503" s="9" t="s">
         <v>2967</v>
       </c>
       <c r="C1503" s="7" t="s">
         <v>2968</v>
       </c>
       <c r="D1503" s="11">
-        <v>74625</v>
+        <v>71025</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" s="5">
         <v>132</v>
       </c>
       <c r="B1504" s="9" t="s">
         <v>2969</v>
       </c>
       <c r="C1504" s="7" t="s">
         <v>2970</v>
       </c>
       <c r="D1504" s="11">
         <v>96750</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" s="5">
         <v>133</v>
       </c>
       <c r="B1505" s="9" t="s">
         <v>2971</v>
       </c>
       <c r="C1505" s="7" t="s">
         <v>2972</v>
@@ -32292,65 +32292,65 @@
     <row r="1507" spans="1:4">
       <c r="A1507" s="5">
         <v>135</v>
       </c>
       <c r="B1507" s="9" t="s">
         <v>2975</v>
       </c>
       <c r="C1507" s="7" t="s">
         <v>2976</v>
       </c>
       <c r="D1507" s="11">
         <v>84375</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" s="5">
         <v>136</v>
       </c>
       <c r="B1508" s="9" t="s">
         <v>2977</v>
       </c>
       <c r="C1508" s="7" t="s">
         <v>2978</v>
       </c>
       <c r="D1508" s="11">
-        <v>74175</v>
+        <v>78075</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" s="5">
         <v>137</v>
       </c>
       <c r="B1509" s="9" t="s">
         <v>2979</v>
       </c>
       <c r="C1509" s="7" t="s">
         <v>2980</v>
       </c>
       <c r="D1509" s="11">
-        <v>78075</v>
+        <v>74175</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" s="5">
         <v>138</v>
       </c>
       <c r="B1510" s="9" t="s">
         <v>2981</v>
       </c>
       <c r="C1510" s="7" t="s">
         <v>2982</v>
       </c>
       <c r="D1510" s="11">
         <v>101250</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" s="5">
         <v>139</v>
       </c>
       <c r="B1511" s="9" t="s">
         <v>2983</v>
       </c>
       <c r="C1511" s="7" t="s">
         <v>2984</v>
@@ -32390,65 +32390,65 @@
     <row r="1514" spans="1:4">
       <c r="A1514" s="5">
         <v>142</v>
       </c>
       <c r="B1514" s="9" t="s">
         <v>2983</v>
       </c>
       <c r="C1514" s="7" t="s">
         <v>2989</v>
       </c>
       <c r="D1514" s="11">
         <v>88125</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515" s="5">
         <v>143</v>
       </c>
       <c r="B1515" s="9" t="s">
         <v>2990</v>
       </c>
       <c r="C1515" s="7" t="s">
         <v>2991</v>
       </c>
       <c r="D1515" s="11">
-        <v>75750</v>
+        <v>81525</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" s="5">
         <v>144</v>
       </c>
       <c r="B1516" s="9" t="s">
         <v>2992</v>
       </c>
       <c r="C1516" s="7" t="s">
         <v>2993</v>
       </c>
       <c r="D1516" s="11">
-        <v>81525</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" s="5">
         <v>145</v>
       </c>
       <c r="B1517" s="9" t="s">
         <v>2994</v>
       </c>
       <c r="C1517" s="7" t="s">
         <v>2995</v>
       </c>
       <c r="D1517" s="11">
         <v>84975</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518" s="5">
         <v>146</v>
       </c>
       <c r="B1518" s="9" t="s">
         <v>2996</v>
       </c>
       <c r="C1518" s="7" t="s">
         <v>2997</v>
@@ -33112,65 +33112,65 @@
     <row r="1566" spans="1:4">
       <c r="A1566" s="5">
         <v>42</v>
       </c>
       <c r="B1566" s="9" t="s">
         <v>3089</v>
       </c>
       <c r="C1566" s="7" t="s">
         <v>3090</v>
       </c>
       <c r="D1566" s="11">
         <v>35250</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567" s="5">
         <v>43</v>
       </c>
       <c r="B1567" s="9" t="s">
         <v>3091</v>
       </c>
       <c r="C1567" s="7" t="s">
         <v>3092</v>
       </c>
       <c r="D1567" s="11">
-        <v>37200</v>
+        <v>31650</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" s="5">
         <v>44</v>
       </c>
       <c r="B1568" s="9" t="s">
         <v>3093</v>
       </c>
       <c r="C1568" s="7" t="s">
         <v>3094</v>
       </c>
       <c r="D1568" s="11">
-        <v>31650</v>
+        <v>37200</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" s="5">
         <v>45</v>
       </c>
       <c r="B1569" s="9" t="s">
         <v>3095</v>
       </c>
       <c r="C1569" s="7" t="s">
         <v>3096</v>
       </c>
       <c r="D1569" s="11">
         <v>44325</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" s="5">
         <v>46</v>
       </c>
       <c r="B1570" s="9" t="s">
         <v>3097</v>
       </c>
       <c r="C1570" s="7" t="s">
         <v>3098</v>
@@ -33210,65 +33210,65 @@
     <row r="1573" spans="1:4">
       <c r="A1573" s="5">
         <v>49</v>
       </c>
       <c r="B1573" s="9" t="s">
         <v>3103</v>
       </c>
       <c r="C1573" s="7" t="s">
         <v>3104</v>
       </c>
       <c r="D1573" s="11">
         <v>46275</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574" s="5">
         <v>50</v>
       </c>
       <c r="B1574" s="9" t="s">
         <v>3105</v>
       </c>
       <c r="C1574" s="7" t="s">
         <v>3106</v>
       </c>
       <c r="D1574" s="11">
-        <v>41100</v>
+        <v>34950</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" s="5">
         <v>51</v>
       </c>
       <c r="B1575" s="9" t="s">
         <v>3107</v>
       </c>
       <c r="C1575" s="7" t="s">
         <v>3108</v>
       </c>
       <c r="D1575" s="11">
-        <v>34950</v>
+        <v>41100</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576" s="5">
         <v>52</v>
       </c>
       <c r="B1576" s="9" t="s">
         <v>3109</v>
       </c>
       <c r="C1576" s="7" t="s">
         <v>3110</v>
       </c>
       <c r="D1576" s="11">
         <v>48975</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577" s="5">
         <v>53</v>
       </c>
       <c r="B1577" s="9" t="s">
         <v>3111</v>
       </c>
       <c r="C1577" s="7" t="s">
         <v>3112</v>
@@ -33294,65 +33294,65 @@
     <row r="1579" spans="1:4">
       <c r="A1579" s="5">
         <v>55</v>
       </c>
       <c r="B1579" s="9" t="s">
         <v>3115</v>
       </c>
       <c r="C1579" s="7" t="s">
         <v>3116</v>
       </c>
       <c r="D1579" s="11">
         <v>50625</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="A1580" s="5">
         <v>56</v>
       </c>
       <c r="B1580" s="9" t="s">
         <v>3117</v>
       </c>
       <c r="C1580" s="7" t="s">
         <v>3118</v>
       </c>
       <c r="D1580" s="11">
-        <v>45000</v>
+        <v>38250</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="A1581" s="5">
         <v>57</v>
       </c>
       <c r="B1581" s="9" t="s">
         <v>3119</v>
       </c>
       <c r="C1581" s="7" t="s">
         <v>3120</v>
       </c>
       <c r="D1581" s="11">
-        <v>38250</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582" s="5">
         <v>58</v>
       </c>
       <c r="B1582" s="9" t="s">
         <v>3121</v>
       </c>
       <c r="C1582" s="7" t="s">
         <v>3122</v>
       </c>
       <c r="D1582" s="11">
         <v>53625</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="A1583" s="5">
         <v>59</v>
       </c>
       <c r="B1583" s="9" t="s">
         <v>3123</v>
       </c>
       <c r="C1583" s="7" t="s">
         <v>3124</v>
@@ -33392,65 +33392,65 @@
     <row r="1586" spans="1:4">
       <c r="A1586" s="5">
         <v>62</v>
       </c>
       <c r="B1586" s="9" t="s">
         <v>3129</v>
       </c>
       <c r="C1586" s="7" t="s">
         <v>3130</v>
       </c>
       <c r="D1586" s="11">
         <v>54975</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587" s="5">
         <v>63</v>
       </c>
       <c r="B1587" s="9" t="s">
         <v>3131</v>
       </c>
       <c r="C1587" s="7" t="s">
         <v>3132</v>
       </c>
       <c r="D1587" s="11">
-        <v>48900</v>
+        <v>41550</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
       <c r="A1588" s="5">
         <v>64</v>
       </c>
       <c r="B1588" s="9" t="s">
         <v>3133</v>
       </c>
       <c r="C1588" s="7" t="s">
         <v>3134</v>
       </c>
       <c r="D1588" s="11">
-        <v>41550</v>
+        <v>48900</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
       <c r="A1589" s="5">
         <v>65</v>
       </c>
       <c r="B1589" s="9" t="s">
         <v>3135</v>
       </c>
       <c r="C1589" s="7" t="s">
         <v>3136</v>
       </c>
       <c r="D1589" s="11">
         <v>58275</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590" s="5">
         <v>66</v>
       </c>
       <c r="B1590" s="9" t="s">
         <v>3137</v>
       </c>
       <c r="C1590" s="7" t="s">
         <v>3138</v>
@@ -33504,65 +33504,65 @@
     <row r="1594" spans="1:4">
       <c r="A1594" s="5">
         <v>70</v>
       </c>
       <c r="B1594" s="9" t="s">
         <v>3145</v>
       </c>
       <c r="C1594" s="7" t="s">
         <v>3146</v>
       </c>
       <c r="D1594" s="11">
         <v>59325</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="A1595" s="5">
         <v>71</v>
       </c>
       <c r="B1595" s="9" t="s">
         <v>3147</v>
       </c>
       <c r="C1595" s="7" t="s">
         <v>3148</v>
       </c>
       <c r="D1595" s="11">
-        <v>52800</v>
+        <v>44850</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="A1596" s="5">
         <v>72</v>
       </c>
       <c r="B1596" s="9" t="s">
         <v>3149</v>
       </c>
       <c r="C1596" s="7" t="s">
         <v>3150</v>
       </c>
       <c r="D1596" s="11">
-        <v>44850</v>
+        <v>52800</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597" s="5">
         <v>73</v>
       </c>
       <c r="B1597" s="9" t="s">
         <v>3151</v>
       </c>
       <c r="C1597" s="7" t="s">
         <v>3152</v>
       </c>
       <c r="D1597" s="11">
         <v>46500</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598" s="5">
         <v>74</v>
       </c>
       <c r="B1598" s="9" t="s">
         <v>3153</v>
       </c>
       <c r="C1598" s="7" t="s">
         <v>3154</v>
@@ -33812,65 +33812,65 @@
     <row r="1616" spans="1:4">
       <c r="A1616" s="5">
         <v>92</v>
       </c>
       <c r="B1616" s="9" t="s">
         <v>3189</v>
       </c>
       <c r="C1616" s="7" t="s">
         <v>3190</v>
       </c>
       <c r="D1616" s="11">
         <v>72375</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617" s="5">
         <v>93</v>
       </c>
       <c r="B1617" s="9" t="s">
         <v>3191</v>
       </c>
       <c r="C1617" s="7" t="s">
         <v>3192</v>
       </c>
       <c r="D1617" s="11">
-        <v>54750</v>
+        <v>64500</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" s="5">
         <v>94</v>
       </c>
       <c r="B1618" s="9" t="s">
         <v>3193</v>
       </c>
       <c r="C1618" s="7" t="s">
         <v>3194</v>
       </c>
       <c r="D1618" s="11">
-        <v>64500</v>
+        <v>54750</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
       <c r="A1619" s="5">
         <v>95</v>
       </c>
       <c r="B1619" s="9" t="s">
         <v>3195</v>
       </c>
       <c r="C1619" s="7" t="s">
         <v>3196</v>
       </c>
       <c r="D1619" s="11">
         <v>76875</v>
       </c>
     </row>
     <row r="1620" spans="1:4">
       <c r="A1620" s="5">
         <v>96</v>
       </c>
       <c r="B1620" s="9" t="s">
         <v>3197</v>
       </c>
       <c r="C1620" s="7" t="s">
         <v>3198</v>
@@ -33910,65 +33910,65 @@
     <row r="1623" spans="1:4">
       <c r="A1623" s="5">
         <v>99</v>
       </c>
       <c r="B1623" s="9" t="s">
         <v>3203</v>
       </c>
       <c r="C1623" s="7" t="s">
         <v>3204</v>
       </c>
       <c r="D1623" s="11">
         <v>76725</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="A1624" s="5">
         <v>100</v>
       </c>
       <c r="B1624" s="9" t="s">
         <v>3205</v>
       </c>
       <c r="C1624" s="7" t="s">
         <v>3206</v>
       </c>
       <c r="D1624" s="11">
-        <v>58050</v>
+        <v>68400</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625" s="5">
         <v>101</v>
       </c>
       <c r="B1625" s="9" t="s">
         <v>3207</v>
       </c>
       <c r="C1625" s="7" t="s">
         <v>3208</v>
       </c>
       <c r="D1625" s="11">
-        <v>68400</v>
+        <v>58050</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="A1626" s="5">
         <v>102</v>
       </c>
       <c r="B1626" s="9" t="s">
         <v>3209</v>
       </c>
       <c r="C1626" s="7" t="s">
         <v>3210</v>
       </c>
       <c r="D1626" s="11">
         <v>81525</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="A1627" s="5">
         <v>103</v>
       </c>
       <c r="B1627" s="9" t="s">
         <v>3211</v>
       </c>
       <c r="C1627" s="7" t="s">
         <v>3212</v>
@@ -34008,93 +34008,93 @@
     <row r="1630" spans="1:4">
       <c r="A1630" s="5">
         <v>106</v>
       </c>
       <c r="B1630" s="9" t="s">
         <v>3217</v>
       </c>
       <c r="C1630" s="7" t="s">
         <v>3218</v>
       </c>
       <c r="D1630" s="11">
         <v>81075</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" s="5">
         <v>107</v>
       </c>
       <c r="B1631" s="9" t="s">
         <v>3219</v>
       </c>
       <c r="C1631" s="7" t="s">
         <v>3220</v>
       </c>
       <c r="D1631" s="11">
-        <v>61350</v>
+        <v>72300</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" s="5">
         <v>108</v>
       </c>
       <c r="B1632" s="9" t="s">
         <v>3221</v>
       </c>
       <c r="C1632" s="7" t="s">
         <v>3222</v>
       </c>
       <c r="D1632" s="11">
-        <v>72300</v>
+        <v>61350</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" s="5">
         <v>109</v>
       </c>
       <c r="B1633" s="9" t="s">
         <v>3223</v>
       </c>
       <c r="C1633" s="7" t="s">
         <v>3224</v>
       </c>
       <c r="D1633" s="11">
-        <v>64650</v>
+        <v>74250</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" s="5">
         <v>110</v>
       </c>
       <c r="B1634" s="9" t="s">
         <v>3225</v>
       </c>
       <c r="C1634" s="7" t="s">
         <v>3226</v>
       </c>
       <c r="D1634" s="11">
-        <v>74250</v>
+        <v>64650</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" s="5">
         <v>111</v>
       </c>
       <c r="B1635" s="9" t="s">
         <v>3227</v>
       </c>
       <c r="C1635" s="7" t="s">
         <v>3228</v>
       </c>
       <c r="D1635" s="11">
         <v>88500</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" s="5">
         <v>112</v>
       </c>
       <c r="B1636" s="9" t="s">
         <v>3229</v>
       </c>
       <c r="C1636" s="7" t="s">
         <v>3230</v>
@@ -34134,65 +34134,65 @@
     <row r="1639" spans="1:4">
       <c r="A1639" s="5">
         <v>115</v>
       </c>
       <c r="B1639" s="9" t="s">
         <v>3235</v>
       </c>
       <c r="C1639" s="7" t="s">
         <v>3236</v>
       </c>
       <c r="D1639" s="11">
         <v>89775</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640" s="5">
         <v>116</v>
       </c>
       <c r="B1640" s="9" t="s">
         <v>3237</v>
       </c>
       <c r="C1640" s="7" t="s">
         <v>3238</v>
       </c>
       <c r="D1640" s="11">
-        <v>67950</v>
+        <v>76200</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641" s="5">
         <v>117</v>
       </c>
       <c r="B1641" s="9" t="s">
         <v>3239</v>
       </c>
       <c r="C1641" s="7" t="s">
         <v>3240</v>
       </c>
       <c r="D1641" s="11">
-        <v>76200</v>
+        <v>67950</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642" s="5">
         <v>118</v>
       </c>
       <c r="B1642" s="9" t="s">
         <v>3241</v>
       </c>
       <c r="C1642" s="7" t="s">
         <v>3242</v>
       </c>
       <c r="D1642" s="11">
         <v>90825</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643" s="5">
         <v>119</v>
       </c>
       <c r="B1643" s="9" t="s">
         <v>3243</v>
       </c>
       <c r="C1643" s="7" t="s">
         <v>3244</v>
@@ -34218,65 +34218,65 @@
     <row r="1645" spans="1:4">
       <c r="A1645" s="5">
         <v>121</v>
       </c>
       <c r="B1645" s="9" t="s">
         <v>3247</v>
       </c>
       <c r="C1645" s="7" t="s">
         <v>3248</v>
       </c>
       <c r="D1645" s="11">
         <v>94125</v>
       </c>
     </row>
     <row r="1646" spans="1:4">
       <c r="A1646" s="5">
         <v>122</v>
       </c>
       <c r="B1646" s="9" t="s">
         <v>3249</v>
       </c>
       <c r="C1646" s="7" t="s">
         <v>3250</v>
       </c>
       <c r="D1646" s="11">
-        <v>71250</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="1647" spans="1:4">
       <c r="A1647" s="5">
         <v>123</v>
       </c>
       <c r="B1647" s="9" t="s">
         <v>3251</v>
       </c>
       <c r="C1647" s="7" t="s">
         <v>3252</v>
       </c>
       <c r="D1647" s="11">
-        <v>80100</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="A1648" s="5">
         <v>124</v>
       </c>
       <c r="B1648" s="9" t="s">
         <v>3253</v>
       </c>
       <c r="C1648" s="7" t="s">
         <v>3254</v>
       </c>
       <c r="D1648" s="11">
         <v>95475</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="A1649" s="5">
         <v>125</v>
       </c>
       <c r="B1649" s="9" t="s">
         <v>3255</v>
       </c>
       <c r="C1649" s="7" t="s">
         <v>3256</v>
@@ -35024,65 +35024,65 @@
     <row r="1703" spans="1:4">
       <c r="A1703" s="5">
         <v>27</v>
       </c>
       <c r="B1703" s="9" t="s">
         <v>3360</v>
       </c>
       <c r="C1703" s="7" t="s">
         <v>3361</v>
       </c>
       <c r="D1703" s="11">
         <v>30675</v>
       </c>
     </row>
     <row r="1704" spans="1:4">
       <c r="A1704" s="5">
         <v>28</v>
       </c>
       <c r="B1704" s="9" t="s">
         <v>3362</v>
       </c>
       <c r="C1704" s="7" t="s">
         <v>3363</v>
       </c>
       <c r="D1704" s="11">
-        <v>28875</v>
+        <v>26325</v>
       </c>
     </row>
     <row r="1705" spans="1:4">
       <c r="A1705" s="5">
         <v>29</v>
       </c>
       <c r="B1705" s="9" t="s">
         <v>3364</v>
       </c>
       <c r="C1705" s="7" t="s">
         <v>3365</v>
       </c>
       <c r="D1705" s="11">
-        <v>26325</v>
+        <v>28875</v>
       </c>
     </row>
     <row r="1706" spans="1:4">
       <c r="A1706" s="5">
         <v>30</v>
       </c>
       <c r="B1706" s="9" t="s">
         <v>3366</v>
       </c>
       <c r="C1706" s="7" t="s">
         <v>3367</v>
       </c>
       <c r="D1706" s="11">
         <v>36300</v>
       </c>
     </row>
     <row r="1707" spans="1:4">
       <c r="A1707" s="5">
         <v>31</v>
       </c>
       <c r="B1707" s="9" t="s">
         <v>3368</v>
       </c>
       <c r="C1707" s="7" t="s">
         <v>3369</v>
@@ -35122,65 +35122,65 @@
     <row r="1710" spans="1:4">
       <c r="A1710" s="5">
         <v>34</v>
       </c>
       <c r="B1710" s="9" t="s">
         <v>3374</v>
       </c>
       <c r="C1710" s="7" t="s">
         <v>3375</v>
       </c>
       <c r="D1710" s="11">
         <v>34725</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="A1711" s="5">
         <v>35</v>
       </c>
       <c r="B1711" s="9" t="s">
         <v>3376</v>
       </c>
       <c r="C1711" s="7" t="s">
         <v>3377</v>
       </c>
       <c r="D1711" s="11">
-        <v>32625</v>
+        <v>29775</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="A1712" s="5">
         <v>36</v>
       </c>
       <c r="B1712" s="9" t="s">
         <v>3378</v>
       </c>
       <c r="C1712" s="7" t="s">
         <v>3379</v>
       </c>
       <c r="D1712" s="11">
-        <v>29775</v>
+        <v>32625</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="A1713" s="5">
         <v>37</v>
       </c>
       <c r="B1713" s="9" t="s">
         <v>3380</v>
       </c>
       <c r="C1713" s="7" t="s">
         <v>3381</v>
       </c>
       <c r="D1713" s="11">
         <v>43500</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="A1714" s="5">
         <v>38</v>
       </c>
       <c r="B1714" s="9" t="s">
         <v>3382</v>
       </c>
       <c r="C1714" s="7" t="s">
         <v>3383</v>
@@ -35206,107 +35206,107 @@
     <row r="1716" spans="1:4">
       <c r="A1716" s="5">
         <v>40</v>
       </c>
       <c r="B1716" s="9" t="s">
         <v>3386</v>
       </c>
       <c r="C1716" s="7" t="s">
         <v>3387</v>
       </c>
       <c r="D1716" s="11">
         <v>36750</v>
       </c>
     </row>
     <row r="1717" spans="1:4">
       <c r="A1717" s="5">
         <v>41</v>
       </c>
       <c r="B1717" s="9" t="s">
         <v>3388</v>
       </c>
       <c r="C1717" s="7" t="s">
         <v>3389</v>
       </c>
       <c r="D1717" s="11">
-        <v>34500</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="1718" spans="1:4">
       <c r="A1718" s="5">
         <v>42</v>
       </c>
       <c r="B1718" s="9" t="s">
         <v>3390</v>
       </c>
       <c r="C1718" s="7" t="s">
         <v>3391</v>
       </c>
       <c r="D1718" s="11">
-        <v>31500</v>
+        <v>34500</v>
       </c>
     </row>
     <row r="1719" spans="1:4">
       <c r="A1719" s="5">
         <v>43</v>
       </c>
       <c r="B1719" s="9" t="s">
         <v>3392</v>
       </c>
       <c r="C1719" s="7" t="s">
         <v>3393</v>
       </c>
       <c r="D1719" s="11">
         <v>38775</v>
       </c>
     </row>
     <row r="1720" spans="1:4">
       <c r="A1720" s="5">
         <v>44</v>
       </c>
       <c r="B1720" s="9" t="s">
         <v>3394</v>
       </c>
       <c r="C1720" s="7" t="s">
         <v>3395</v>
       </c>
       <c r="D1720" s="11">
-        <v>36375</v>
+        <v>33225</v>
       </c>
     </row>
     <row r="1721" spans="1:4">
       <c r="A1721" s="5">
         <v>45</v>
       </c>
       <c r="B1721" s="9" t="s">
         <v>3396</v>
       </c>
       <c r="C1721" s="7" t="s">
         <v>3397</v>
       </c>
       <c r="D1721" s="11">
-        <v>33225</v>
+        <v>36375</v>
       </c>
     </row>
     <row r="1722" spans="1:4">
       <c r="A1722" s="5">
         <v>46</v>
       </c>
       <c r="B1722" s="9" t="s">
         <v>3398</v>
       </c>
       <c r="C1722" s="7" t="s">
         <v>3399</v>
       </c>
       <c r="D1722" s="11">
         <v>45900</v>
       </c>
     </row>
     <row r="1723" spans="1:4">
       <c r="A1723" s="5">
         <v>47</v>
       </c>
       <c r="B1723" s="9" t="s">
         <v>3400</v>
       </c>
       <c r="C1723" s="7" t="s">
         <v>3401</v>
@@ -35346,65 +35346,65 @@
     <row r="1726" spans="1:4">
       <c r="A1726" s="5">
         <v>50</v>
       </c>
       <c r="B1726" s="9" t="s">
         <v>3406</v>
       </c>
       <c r="C1726" s="7" t="s">
         <v>3407</v>
       </c>
       <c r="D1726" s="11">
         <v>42825</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727" s="5">
         <v>51</v>
       </c>
       <c r="B1727" s="9" t="s">
         <v>3408</v>
       </c>
       <c r="C1727" s="7" t="s">
         <v>3409</v>
       </c>
       <c r="D1727" s="11">
-        <v>40125</v>
+        <v>36675</v>
       </c>
     </row>
     <row r="1728" spans="1:4">
       <c r="A1728" s="5">
         <v>52</v>
       </c>
       <c r="B1728" s="9" t="s">
         <v>3410</v>
       </c>
       <c r="C1728" s="7" t="s">
         <v>3411</v>
       </c>
       <c r="D1728" s="11">
-        <v>36675</v>
+        <v>40125</v>
       </c>
     </row>
     <row r="1729" spans="1:4">
       <c r="A1729" s="5">
         <v>53</v>
       </c>
       <c r="B1729" s="9" t="s">
         <v>3412</v>
       </c>
       <c r="C1729" s="7" t="s">
         <v>3413</v>
       </c>
       <c r="D1729" s="11">
         <v>50700</v>
       </c>
     </row>
     <row r="1730" spans="1:4">
       <c r="A1730" s="5">
         <v>54</v>
       </c>
       <c r="B1730" s="9" t="s">
         <v>3414</v>
       </c>
       <c r="C1730" s="7" t="s">
         <v>3415</v>
@@ -35444,65 +35444,65 @@
     <row r="1733" spans="1:4">
       <c r="A1733" s="5">
         <v>57</v>
       </c>
       <c r="B1733" s="9" t="s">
         <v>3420</v>
       </c>
       <c r="C1733" s="7" t="s">
         <v>3421</v>
       </c>
       <c r="D1733" s="11">
         <v>46875</v>
       </c>
     </row>
     <row r="1734" spans="1:4">
       <c r="A1734" s="5">
         <v>58</v>
       </c>
       <c r="B1734" s="9" t="s">
         <v>3422</v>
       </c>
       <c r="C1734" s="7" t="s">
         <v>3423</v>
       </c>
       <c r="D1734" s="11">
-        <v>43875</v>
+        <v>40125</v>
       </c>
     </row>
     <row r="1735" spans="1:4">
       <c r="A1735" s="5">
         <v>59</v>
       </c>
       <c r="B1735" s="9" t="s">
         <v>3424</v>
       </c>
       <c r="C1735" s="7" t="s">
         <v>3425</v>
       </c>
       <c r="D1735" s="11">
-        <v>40125</v>
+        <v>43875</v>
       </c>
     </row>
     <row r="1736" spans="1:4">
       <c r="A1736" s="5">
         <v>60</v>
       </c>
       <c r="B1736" s="9" t="s">
         <v>3426</v>
       </c>
       <c r="C1736" s="7" t="s">
         <v>3427</v>
       </c>
       <c r="D1736" s="11">
         <v>55500</v>
       </c>
     </row>
     <row r="1737" spans="1:4">
       <c r="A1737" s="5">
         <v>61</v>
       </c>
       <c r="B1737" s="9" t="s">
         <v>3428</v>
       </c>
       <c r="C1737" s="7" t="s">
         <v>3429</v>
@@ -35654,65 +35654,65 @@
     <row r="1748" spans="1:4">
       <c r="A1748" s="5">
         <v>72</v>
       </c>
       <c r="B1748" s="9" t="s">
         <v>3450</v>
       </c>
       <c r="C1748" s="7" t="s">
         <v>3451</v>
       </c>
       <c r="D1748" s="11">
         <v>51375</v>
       </c>
     </row>
     <row r="1749" spans="1:4">
       <c r="A1749" s="5">
         <v>73</v>
       </c>
       <c r="B1749" s="9" t="s">
         <v>3452</v>
       </c>
       <c r="C1749" s="7" t="s">
         <v>3453</v>
       </c>
       <c r="D1749" s="11">
-        <v>48750</v>
+        <v>53250</v>
       </c>
     </row>
     <row r="1750" spans="1:4">
       <c r="A1750" s="5">
         <v>74</v>
       </c>
       <c r="B1750" s="9" t="s">
         <v>3454</v>
       </c>
       <c r="C1750" s="7" t="s">
         <v>3455</v>
       </c>
       <c r="D1750" s="11">
-        <v>53250</v>
+        <v>48750</v>
       </c>
     </row>
     <row r="1751" spans="1:4">
       <c r="A1751" s="5">
         <v>75</v>
       </c>
       <c r="B1751" s="9" t="s">
         <v>3456</v>
       </c>
       <c r="C1751" s="7" t="s">
         <v>3457</v>
       </c>
       <c r="D1751" s="11">
         <v>67500</v>
       </c>
     </row>
     <row r="1752" spans="1:4">
       <c r="A1752" s="5">
         <v>76</v>
       </c>
       <c r="B1752" s="9" t="s">
         <v>3458</v>
       </c>
       <c r="C1752" s="7" t="s">
         <v>3459</v>
@@ -35766,65 +35766,65 @@
     <row r="1756" spans="1:4">
       <c r="A1756" s="5">
         <v>80</v>
       </c>
       <c r="B1756" s="9" t="s">
         <v>3466</v>
       </c>
       <c r="C1756" s="7" t="s">
         <v>3467</v>
       </c>
       <c r="D1756" s="11">
         <v>59025</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="A1757" s="5">
         <v>81</v>
       </c>
       <c r="B1757" s="9" t="s">
         <v>3468</v>
       </c>
       <c r="C1757" s="7" t="s">
         <v>3469</v>
       </c>
       <c r="D1757" s="11">
-        <v>50475</v>
+        <v>55125</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
       <c r="A1758" s="5">
         <v>82</v>
       </c>
       <c r="B1758" s="9" t="s">
         <v>3470</v>
       </c>
       <c r="C1758" s="7" t="s">
         <v>3471</v>
       </c>
       <c r="D1758" s="11">
-        <v>55125</v>
+        <v>50475</v>
       </c>
     </row>
     <row r="1759" spans="1:4">
       <c r="A1759" s="5">
         <v>83</v>
       </c>
       <c r="B1759" s="9" t="s">
         <v>3472</v>
       </c>
       <c r="C1759" s="7" t="s">
         <v>3473</v>
       </c>
       <c r="D1759" s="11">
         <v>69900</v>
       </c>
     </row>
     <row r="1760" spans="1:4">
       <c r="A1760" s="5">
         <v>84</v>
       </c>
       <c r="B1760" s="9" t="s">
         <v>3474</v>
       </c>
       <c r="C1760" s="7" t="s">
         <v>3475</v>
@@ -35850,65 +35850,65 @@
     <row r="1762" spans="1:4">
       <c r="A1762" s="5">
         <v>86</v>
       </c>
       <c r="B1762" s="9" t="s">
         <v>3478</v>
       </c>
       <c r="C1762" s="7" t="s">
         <v>3479</v>
       </c>
       <c r="D1762" s="11">
         <v>63075</v>
       </c>
     </row>
     <row r="1763" spans="1:4">
       <c r="A1763" s="5">
         <v>87</v>
       </c>
       <c r="B1763" s="9" t="s">
         <v>3480</v>
       </c>
       <c r="C1763" s="7" t="s">
         <v>3481</v>
       </c>
       <c r="D1763" s="11">
-        <v>53925</v>
+        <v>58875</v>
       </c>
     </row>
     <row r="1764" spans="1:4">
       <c r="A1764" s="5">
         <v>88</v>
       </c>
       <c r="B1764" s="9" t="s">
         <v>3482</v>
       </c>
       <c r="C1764" s="7" t="s">
         <v>3483</v>
       </c>
       <c r="D1764" s="11">
-        <v>58875</v>
+        <v>53925</v>
       </c>
     </row>
     <row r="1765" spans="1:4">
       <c r="A1765" s="5">
         <v>89</v>
       </c>
       <c r="B1765" s="9" t="s">
         <v>3484</v>
       </c>
       <c r="C1765" s="7" t="s">
         <v>3485</v>
       </c>
       <c r="D1765" s="11">
         <v>74700</v>
       </c>
     </row>
     <row r="1766" spans="1:4">
       <c r="A1766" s="5">
         <v>90</v>
       </c>
       <c r="B1766" s="9" t="s">
         <v>3486</v>
       </c>
       <c r="C1766" s="7" t="s">
         <v>3487</v>
@@ -35948,65 +35948,65 @@
     <row r="1769" spans="1:4">
       <c r="A1769" s="5">
         <v>93</v>
       </c>
       <c r="B1769" s="9" t="s">
         <v>3492</v>
       </c>
       <c r="C1769" s="7" t="s">
         <v>3493</v>
       </c>
       <c r="D1769" s="11">
         <v>67125</v>
       </c>
     </row>
     <row r="1770" spans="1:4">
       <c r="A1770" s="5">
         <v>94</v>
       </c>
       <c r="B1770" s="9" t="s">
         <v>3494</v>
       </c>
       <c r="C1770" s="7" t="s">
         <v>3495</v>
       </c>
       <c r="D1770" s="11">
-        <v>57375</v>
+        <v>62625</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" s="5">
         <v>95</v>
       </c>
       <c r="B1771" s="9" t="s">
         <v>3496</v>
       </c>
       <c r="C1771" s="7" t="s">
         <v>3497</v>
       </c>
       <c r="D1771" s="11">
-        <v>62625</v>
+        <v>57375</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" s="5">
         <v>96</v>
       </c>
       <c r="B1772" s="9" t="s">
         <v>3498</v>
       </c>
       <c r="C1772" s="7" t="s">
         <v>3499</v>
       </c>
       <c r="D1772" s="11">
         <v>79500</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773" s="5">
         <v>97</v>
       </c>
       <c r="B1773" s="9" t="s">
         <v>3500</v>
       </c>
       <c r="C1773" s="7" t="s">
         <v>3501</v>
@@ -36046,93 +36046,93 @@
     <row r="1776" spans="1:4">
       <c r="A1776" s="5">
         <v>100</v>
       </c>
       <c r="B1776" s="9" t="s">
         <v>3506</v>
       </c>
       <c r="C1776" s="7" t="s">
         <v>3507</v>
       </c>
       <c r="D1776" s="11">
         <v>71175</v>
       </c>
     </row>
     <row r="1777" spans="1:4">
       <c r="A1777" s="5">
         <v>101</v>
       </c>
       <c r="B1777" s="9" t="s">
         <v>3508</v>
       </c>
       <c r="C1777" s="7" t="s">
         <v>3509</v>
       </c>
       <c r="D1777" s="11">
-        <v>60825</v>
+        <v>66375</v>
       </c>
     </row>
     <row r="1778" spans="1:4">
       <c r="A1778" s="5">
         <v>102</v>
       </c>
       <c r="B1778" s="9" t="s">
         <v>3510</v>
       </c>
       <c r="C1778" s="7" t="s">
         <v>3511</v>
       </c>
       <c r="D1778" s="11">
-        <v>66375</v>
+        <v>60825</v>
       </c>
     </row>
     <row r="1779" spans="1:4">
       <c r="A1779" s="5">
         <v>103</v>
       </c>
       <c r="B1779" s="9" t="s">
         <v>3512</v>
       </c>
       <c r="C1779" s="7" t="s">
         <v>3513</v>
       </c>
       <c r="D1779" s="11">
-        <v>64275</v>
+        <v>70125</v>
       </c>
     </row>
     <row r="1780" spans="1:4">
       <c r="A1780" s="5">
         <v>104</v>
       </c>
       <c r="B1780" s="9" t="s">
         <v>3514</v>
       </c>
       <c r="C1780" s="7" t="s">
         <v>3515</v>
       </c>
       <c r="D1780" s="11">
-        <v>70125</v>
+        <v>64275</v>
       </c>
     </row>
     <row r="1781" spans="1:4">
       <c r="A1781" s="5">
         <v>105</v>
       </c>
       <c r="B1781" s="9" t="s">
         <v>3516</v>
       </c>
       <c r="C1781" s="7" t="s">
         <v>3517</v>
       </c>
       <c r="D1781" s="11">
         <v>89100</v>
       </c>
     </row>
     <row r="1782" spans="1:4">
       <c r="A1782" s="5">
         <v>106</v>
       </c>
       <c r="B1782" s="9" t="s">
         <v>3518</v>
       </c>
       <c r="C1782" s="7" t="s">
         <v>3519</v>