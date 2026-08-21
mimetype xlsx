--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -37,140 +37,140 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Решетки TECHNO алюминиевые</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 190-1500</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 215-2500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1200</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 190-1500</t>
+    <t>Решетка TECHNO РРА 215-2000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-2300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-600</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 215-2000</t>
+    <t>Решетка TECHNO РРА 160-1800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1500</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 160-1800</t>
+    <t>Решетка TECHNO РРА 190-1600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1300</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 190-1600</t>
+    <t>Решетка TECHNO РРА 215-2100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-2400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1100</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 215-2100</t>
+    <t>Решетка TECHNO РРА 160-1900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1600</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 160-1900</t>
+    <t>Решетка TECHNO РРА 190-1700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1400</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 190-1700</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 215-2200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-2500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-2000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1800</t>
@@ -184,191 +184,191 @@
   <si>
     <t>Решетка TECHNO РРА 215-2300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-2100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1800</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 380-600</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 190-1900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1600</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 380-600</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 215-2400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 160-1100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-1400</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 215-1900</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 160-2200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-900</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 215-1900</t>
+    <t>Решетка TECHNO РРА 160-1700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 190-2000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 215-1400</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 160-1700</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 270-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1200</t>
   </si>
   <si>
     <t>Решетка  TECHNO РРА 150-800</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1000</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1000</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1000</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-1200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1400</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1200</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1200</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1200</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-1200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-1400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1500</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-1400</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-1400</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-1400</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 250-1400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-1100</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-1500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-1600</t>
@@ -622,107 +622,107 @@
   <si>
     <t>Решетка TECHNO РРА 420-3500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-3200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-3400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-3600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-3500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-3600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-2400</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-3600</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-3500</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-3600</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-3500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-3800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-4000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-3800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-2500</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-3800</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-3600</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-3800</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3500</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-3600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-4200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-2600</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 420-4000</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 350-3800</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 420-4000</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-3600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-3800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-3800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4000</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-2700</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-4400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 420-4200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4000</t>
@@ -763,72 +763,72 @@
   <si>
     <t>Решетка TECHNO РРА 420-4600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 350-4400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-2900</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 380-4800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 270-4800</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4600</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 420-4800</t>
   </si>
   <si>
-    <t>Решетка TECHNO РРА 350-4600</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетка TECHNO РРА 200-4400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3000</t>
   </si>
   <si>
+    <t>Решетка TECHNO РРА 350-4800</t>
+  </si>
+  <si>
     <t>Решетка TECHNO РРА 150-3100</t>
-  </si>
-[...1 lines deleted...]
-    <t>Решетка TECHNO РРА 350-4800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4600</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 250-4800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 300-4800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3200</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 200-4800</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3300</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3400</t>
   </si>
   <si>
     <t>Решетка TECHNO РРА 150-3500</t>
   </si>
@@ -1253,51 +1253,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-rra-150-600-techno/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3100/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3300/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3700/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3900/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4800/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-rra-150-600-techno/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-600/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-160-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-190-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-215-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-800/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1000/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1100/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1200/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1300/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1400/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2100/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1500/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1600/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1700/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-1900/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2200/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2300/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2400/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2500/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2800/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-2900/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-370-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-270-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-420-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3000/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-350-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3100/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-250-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-300-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3200/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-200-4800/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3300/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3400/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3500/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3600/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3700/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3800/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-3900/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4000/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4200/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4400/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4600/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/konvektory-vstraivaemye-v-pol/reshetki-techno-alyuminievye/reshetka-techno-rra-150-4800/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D273" sqref="D273"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1322,399 +1322,399 @@
       <c r="D5" s="10"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="10">
-        <v>13116</v>
+        <v>6932</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="10">
-        <v>4764</v>
+        <v>13116</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="10">
-        <v>6261</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="10">
-        <v>6932</v>
+        <v>6261</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="10">
-        <v>5142</v>
+        <v>10505</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="10">
-        <v>12071</v>
+        <v>5142</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="10">
-        <v>3736</v>
+        <v>12071</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="10">
-        <v>4619</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="10">
-        <v>4194</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="10">
-        <v>10505</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="10">
-        <v>9666</v>
+        <v>9444</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="10">
-        <v>2150</v>
+        <v>9666</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="10">
-        <v>7852</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D20" s="10">
-        <v>9444</v>
+        <v>7852</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="10">
-        <v>3678</v>
+        <v>7351</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="10">
-        <v>5233</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="10">
-        <v>6791</v>
+        <v>5233</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="10">
-        <v>7351</v>
+        <v>6791</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="10">
-        <v>12593</v>
+        <v>11027</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="10">
-        <v>4206</v>
+        <v>12593</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D27" s="10">
-        <v>5147</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D28" s="10">
-        <v>11027</v>
+        <v>5147</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D29" s="10">
-        <v>2956</v>
+        <v>9974</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="10">
-        <v>10085</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="10">
-        <v>8383</v>
+        <v>10085</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="10">
-        <v>9974</v>
+        <v>8383</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="10">
-        <v>5794</v>
+        <v>7880</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="10">
-        <v>3466</v>
+        <v>5794</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>29</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="10">
-        <v>7322</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="10">
-        <v>7880</v>
+        <v>7322</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="10">
         <v>11549</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D38" s="10">
         <v>13116</v>
       </c>
@@ -1910,87 +1910,87 @@
       <c r="D54" s="10">
         <v>3780</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D55" s="10">
         <v>9444</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D56" s="10">
-        <v>8718</v>
+        <v>5065</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
         <v>51</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D57" s="10">
-        <v>6791</v>
+        <v>8718</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D58" s="10">
-        <v>8383</v>
+        <v>6791</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D59" s="10">
-        <v>5065</v>
+        <v>8383</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
         <v>54</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D60" s="10">
         <v>12593</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
         <v>55</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D61" s="10">
         <v>4206</v>
       </c>
@@ -2006,135 +2006,135 @@
       <c r="D62" s="10">
         <v>5794</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
         <v>57</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D63" s="10">
         <v>6404</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
         <v>58</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D64" s="10">
-        <v>11549</v>
+        <v>9974</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
         <v>59</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D65" s="10">
-        <v>11451</v>
+        <v>11549</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D66" s="10">
-        <v>4615</v>
+        <v>11451</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D67" s="10">
-        <v>4199</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
         <v>62</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D68" s="10">
-        <v>9974</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D69" s="10">
-        <v>9137</v>
+        <v>8913</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D70" s="10">
-        <v>7322</v>
+        <v>9137</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D71" s="10">
-        <v>8913</v>
+        <v>7322</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D72" s="10">
         <v>5769</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D73" s="10">
         <v>6861</v>
       </c>
@@ -2234,63 +2234,63 @@
       <c r="D81" s="10">
         <v>6924</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
         <v>76</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D82" s="10">
         <v>2866</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D83" s="10">
-        <v>8331</v>
+        <v>6992</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D84" s="10">
-        <v>6992</v>
+        <v>8331</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D85" s="10">
         <v>5334</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
         <v>80</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D86" s="10">
         <v>4667</v>
       </c>
@@ -2330,63 +2330,63 @@
       <c r="D89" s="10">
         <v>10137</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
         <v>84</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D90" s="10">
         <v>8077</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
         <v>85</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D91" s="10">
-        <v>10292</v>
+        <v>8389</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D92" s="10">
-        <v>8389</v>
+        <v>10292</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D93" s="10">
         <v>6399</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D94" s="10">
         <v>5636</v>
       </c>
@@ -2450,63 +2450,63 @@
       <c r="D99" s="10">
         <v>3582</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
         <v>94</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D100" s="10">
         <v>8653</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
         <v>95</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D101" s="10">
-        <v>12011</v>
+        <v>9787</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D102" s="10">
-        <v>9787</v>
+        <v>12011</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D103" s="10">
         <v>7466</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D104" s="10">
         <v>10485</v>
       </c>
@@ -3662,63 +3662,63 @@
       <c r="D200" s="10">
         <v>20770</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
         <v>195</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="6" t="s">
         <v>201</v>
       </c>
       <c r="D201" s="10">
         <v>8601</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
         <v>196</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D202" s="10">
-        <v>24470</v>
+        <v>30882</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
         <v>197</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="6" t="s">
         <v>203</v>
       </c>
       <c r="D203" s="10">
-        <v>30882</v>
+        <v>24470</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
         <v>198</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D204" s="10">
         <v>15730</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
         <v>199</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D205" s="10">
         <v>18665</v>
       </c>
@@ -3770,63 +3770,63 @@
       <c r="D209" s="10">
         <v>21924</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
         <v>204</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D210" s="10">
         <v>8958</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
         <v>205</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="6" t="s">
         <v>211</v>
       </c>
       <c r="D211" s="10">
-        <v>25168</v>
+        <v>32602</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
         <v>206</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D212" s="10">
-        <v>32602</v>
+        <v>25168</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
         <v>207</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="6" t="s">
         <v>213</v>
       </c>
       <c r="D213" s="10">
         <v>16304</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
         <v>208</v>
       </c>
       <c r="B214" s="8"/>
       <c r="C214" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D214" s="10">
         <v>19199</v>
       </c>
@@ -3866,63 +3866,63 @@
       <c r="D217" s="10">
         <v>23077</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
         <v>212</v>
       </c>
       <c r="B218" s="8"/>
       <c r="C218" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D218" s="10">
         <v>9315</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
         <v>213</v>
       </c>
       <c r="B219" s="8"/>
       <c r="C219" s="6" t="s">
         <v>219</v>
       </c>
       <c r="D219" s="10">
-        <v>26566</v>
+        <v>34321</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
         <v>214</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D220" s="10">
-        <v>34321</v>
+        <v>26566</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
         <v>215</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="6" t="s">
         <v>221</v>
       </c>
       <c r="D221" s="10">
         <v>16877</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
         <v>216</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D222" s="10">
         <v>20264</v>
       </c>
@@ -4226,63 +4226,63 @@
       <c r="D247" s="10">
         <v>40565</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
         <v>242</v>
       </c>
       <c r="B248" s="8"/>
       <c r="C248" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D248" s="10">
         <v>27693</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
         <v>243</v>
       </c>
       <c r="B249" s="8"/>
       <c r="C249" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D249" s="10">
-        <v>41182</v>
+        <v>32159</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
         <v>244</v>
       </c>
       <c r="B250" s="8"/>
       <c r="C250" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D250" s="10">
-        <v>32159</v>
+        <v>41182</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
         <v>245</v>
       </c>
       <c r="B251" s="8"/>
       <c r="C251" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D251" s="10">
         <v>21140</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
         <v>246</v>
       </c>
       <c r="B252" s="8"/>
       <c r="C252" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D252" s="10">
         <v>24533</v>
       </c>
@@ -4298,63 +4298,63 @@
       <c r="D253" s="10">
         <v>26584</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
         <v>248</v>
       </c>
       <c r="B254" s="8"/>
       <c r="C254" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D254" s="10">
         <v>10751</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
         <v>249</v>
       </c>
       <c r="B255" s="8"/>
       <c r="C255" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D255" s="10">
-        <v>11109</v>
+        <v>33556</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
         <v>250</v>
       </c>
       <c r="B256" s="8"/>
       <c r="C256" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D256" s="10">
-        <v>33556</v>
+        <v>11109</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
         <v>251</v>
       </c>
       <c r="B257" s="8"/>
       <c r="C257" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D257" s="10">
         <v>21780</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
         <v>252</v>
       </c>
       <c r="B258" s="8"/>
       <c r="C258" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D258" s="10">
         <v>25599</v>
       </c>