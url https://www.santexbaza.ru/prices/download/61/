--- v0 (2026-05-09)
+++ v1 (2026-08-10)
@@ -1168,171 +1168,171 @@
   <si>
     <t>Кран шаровой ВР/НР 1 1/4" бабочка со сгоном Giacomini</t>
   </si>
   <si>
     <t>R789X003</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1/2" бабочка со сгоном угловой Giacomini</t>
   </si>
   <si>
     <t>R789X005</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 3/4" бабочка со сгоном угловой Giacomini</t>
   </si>
   <si>
     <t>R789X007</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1" бабочка со сгоном угловой Giacomini</t>
   </si>
   <si>
     <t>Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110215</t>
+    <t>RBV-0003-2110215</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110220</t>
+    <t>RBV-0003-2110220</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110225</t>
+    <t>RBV-0003-2110225</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110232</t>
+    <t>RBV-0003-2110232</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110332</t>
+    <t>RBV-0001-2110332</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/4" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110340</t>
+    <t>RBV-0001-2110340</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110350</t>
+    <t xml:space="preserve">	RBV-0001-2110350</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210215</t>
+    <t>RBV-0004-2210215</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210220</t>
+    <t>RBV-0004-2210220</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210225</t>
+    <t>RBV-0004-2210225</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210332</t>
+    <t>RBV-0002-2210332</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1 1/4" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210340</t>
+    <t>RBV-0002-2210340</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1 1/2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210350</t>
+    <t>RBV-0002-2210350</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410215</t>
+    <t>RBV-0007-2410215</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0007-0410220</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410225</t>
+    <t>RBV-0007-2410225</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410232</t>
+    <t>RBV-0007-2410232</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510215</t>
+    <t>RBV-0005-2510215</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510220</t>
+    <t>RBV-0005-2510220</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510225</t>
+    <t xml:space="preserve">	RBV-0005-2510225</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510232</t>
+    <t>RBV-0005-2510232</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610215</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610220</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610225</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 1" бабочка Rommer</t>
   </si>
   <si>
     <t>Itap вентиля</t>
   </si>
@@ -4893,331 +4893,331 @@
     <row r="211" spans="1:4">
       <c r="A211" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B211" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D211" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
         <v>1</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>384</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>385</v>
       </c>
       <c r="D212" s="11">
-        <v>253</v>
+        <v>310</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
         <v>2</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>386</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>387</v>
       </c>
       <c r="D213" s="11">
-        <v>397</v>
+        <v>487</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
         <v>3</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>388</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D214" s="11">
-        <v>775</v>
+        <v>950</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
         <v>4</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D215" s="11">
-        <v>1226</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
         <v>5</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D216" s="11">
-        <v>1268</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
         <v>6</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>394</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D217" s="11">
-        <v>1984</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
         <v>7</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>396</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D218" s="11">
-        <v>3064</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
         <v>8</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D219" s="11">
-        <v>266</v>
+        <v>311</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
         <v>9</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>400</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D220" s="11">
-        <v>425</v>
+        <v>497</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
         <v>10</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>402</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D221" s="11">
-        <v>841</v>
+        <v>983</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
         <v>11</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D222" s="11">
-        <v>1500</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
         <v>12</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>406</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D223" s="11">
-        <v>2259</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
         <v>13</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>408</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D224" s="11">
-        <v>3352</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
         <v>14</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D225" s="11">
-        <v>280</v>
+        <v>327</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
         <v>15</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>412</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D226" s="11">
         <v>448</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
         <v>16</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>414</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D227" s="11">
-        <v>886</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
         <v>17</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D228" s="11">
-        <v>1377</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
         <v>18</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>418</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D229" s="11">
-        <v>358</v>
+        <v>440</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
         <v>19</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>420</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D230" s="11">
-        <v>576</v>
+        <v>708</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
         <v>20</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D231" s="11">
-        <v>1234</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
         <v>21</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>424</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D232" s="11">
-        <v>1868</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
         <v>22</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>426</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D233" s="11">
         <v>468</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
         <v>23</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>429</v>