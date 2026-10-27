--- v1 (2026-08-10)
+++ v2 (2026-10-27)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$288</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$290</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="518">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="522">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Краны шаровые Bugatti, Itap, STOUT, GIACOMINI</t>
   </si>
   <si>
     <t>Bugatti</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -469,50 +469,56 @@
   <si>
     <t>1075806</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном Oventrop 3/4"</t>
   </si>
   <si>
     <t>1075808</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном Oventrop 1"</t>
   </si>
   <si>
     <t>1075810</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном Oventrop 1 1/4"</t>
   </si>
   <si>
     <t>1406504</t>
   </si>
   <si>
     <t>Кран шаровой для отключения гребенки 3/4" Oventrop</t>
   </si>
   <si>
+    <t>140650004</t>
+  </si>
+  <si>
+    <t>Кран шаровой Optibal SHR для отключения гребенки 3/4"  Oventrop</t>
+  </si>
+  <si>
     <t>1077104</t>
   </si>
   <si>
     <t>Кран шаровой Optibal ВР/ВР  1/2" Oventrop</t>
   </si>
   <si>
     <t>1077106</t>
   </si>
   <si>
     <t>Кран шаровой Optibal ВР/ВР  3/4" Oventrop</t>
   </si>
   <si>
     <t>1077108</t>
   </si>
   <si>
     <t>Кран шаровой Optibal ВР/ВР  1" Oventrop</t>
   </si>
   <si>
     <t>1077110</t>
   </si>
   <si>
     <t>Кран шаровой Optibal ВР/ВР  1 1/4" Oventrop</t>
   </si>
   <si>
     <t>1077112</t>
@@ -575,50 +581,56 @@
     <t>Кран шаровой с накидной гайкой Optibal 3/4" Oventrop</t>
   </si>
   <si>
     <t>1075708</t>
   </si>
   <si>
     <t>Кран шаровой с накидной гайкой Optibal 1" Oventrop</t>
   </si>
   <si>
     <t>1075710</t>
   </si>
   <si>
     <t>Кран шаровой с накидной гайкой Optibal 1 1/4" Oventrop</t>
   </si>
   <si>
     <t>1406484</t>
   </si>
   <si>
     <t>Кран шаровый 1" ВН с термометром, красный маховик Oventrop</t>
   </si>
   <si>
     <t>1406584</t>
   </si>
   <si>
     <t>Кран шаровый 1" ВН с термометром, синий маховик Oventrop</t>
+  </si>
+  <si>
+    <t>103330014</t>
+  </si>
+  <si>
+    <t>Кран шаровой Optiflex R KFE Oventrop 1/2" с колпачком и штуцером для шланга</t>
   </si>
   <si>
     <t>STOUT</t>
   </si>
   <si>
     <t>SVB-0002-200015</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР STOUT 1/2" бабочка</t>
   </si>
   <si>
     <t>SVB-0002-200020</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР STOUT 3/4" бабочка</t>
   </si>
   <si>
     <t>SVB-0002-200025</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР STOUT 1" бабочка</t>
   </si>
   <si>
     <t>SVB-0002-200032</t>
   </si>
@@ -1988,62 +2000,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-2-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-vrvr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-vrnr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-nrnr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-38-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-mini-itap-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-mini-itap-12-nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-dlya-otklyucheniya-grebenki-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-12-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-34-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-14-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-12-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-2-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovyy-1-vn-s-termometrom-krasnyy-makhovik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovyy-1-vn-s-termometrom-siniy-makhovik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-2-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-2-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34kh1-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-1-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12kh34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12kh34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12kh34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/babochka-dlya-polnoprokhodnykh-sharovykh-kranov-12-i-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/babochka-dlya-polnoprokhodnykh-sharovykh-kranov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-14-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-14-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-2-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-2-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-114-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-114-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-14-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-12-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-2-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-14-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-12-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-2-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-kombinirovannyy-12kh12kh34-nnn-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-kombinirovannyy-12kh1038kh34-n-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12n-dlya-podklyucheniya-bachkov-i-smesiteley-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12kh38n-dlya-podklyucheniya-bachkov-i-smesiteley-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12kh34n-dlya-podklyucheniya-stiralnykh-mashin-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh12-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh38-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh34-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh12-s-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh34-s-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh12-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh34-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh38-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-trekhkhodovoy-sharovoy-12kh34kh12-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-12-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-34-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-1-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-12-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-34-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-1-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-vodorazbornye-remer/vodorazbornyy-kran-12-nr-202ma-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-vodorazbornye-remer/vodorazbornyy-kran-12-nr-sharovyy-202le-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-250-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-350-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-450-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-250-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-350-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-400-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-450-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-500-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-550-mm-arrowhead/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-vrvr-bugatti-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-1-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrvr-bugatti-2-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-nrnr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-nakidnoy-gaykoy-bugatti-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-uglovoy-s-nakidnoy-gaykoy-bugatti-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-34-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-sharovoy-s-drenazhem-i-vozdukhootvodchikom-vrvr-bugatti-1-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-vrvr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-vrnr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/bugatti/kran-mini-nrnr-bugatti-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-vrvr-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-38-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-nrvr-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-itap-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-so-sgonom-uglovoy-itap-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-mini-itap-12-vv/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/itap/kran-sharovoy-mini-itap-12-nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-1-12-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-oventrop-2-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-nrvr-oventrop-1-14-ruchka/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-so-sgonom-oventrop-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-dlya-otklyucheniya-grebenki-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-optibal-shr-dlya-otklyucheniya-grebenki-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-12-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-34-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-14-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-1-12-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrvr-2-optibal-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-1-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-vrnr-2-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-12-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-34-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-1-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-s-nakidnoy-gaykoy-1-14-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovyy-1-vn-s-termometrom-krasnyy-makhovik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovyy-1-vn-s-termometrom-siniy-makhovik-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/oventrop/kran-sharovoy-optiflex-r-kfe-oventrop-12-s-kolpachkom-i-shtutserom-dlya-shlanga/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-babochka-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-2-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-12-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-34-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrvr-stout-1-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-2-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-12-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-34-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-vrnr-stout-1-rychag-kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-12-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-34-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-nrnr-stout-1-14-rychag/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-amerikankoy-vrnr-stout-1-14-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-12-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-34-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-amerikankoy-vrnr-stout-1-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34kh1-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-1-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-s-nakidnoy-gaykoy-12kh34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12kh34-nr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/kran-sharovoy-uglovoy-s-nakidnoy-gaykoy-12kh34-vr-babochka-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/babochka-dlya-polnoprokhodnykh-sharovykh-kranov-12-i-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/stout/babochka-dlya-polnoprokhodnykh-sharovykh-kranov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-14-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-14-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-1-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrvr-2-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-2-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-12-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-34-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-1-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-114-babochka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-12-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-34-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-1-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-nrnr-114-ruchka-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-14-babochka-so-sgonom-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-12-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-34-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/giacomini/kran-sharovoy-vrnr-1-babochka-so-sgonom-uglovoy-giacomini/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-14-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-1-12-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrvr-2-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-14-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-1-12-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-vrnr-2-ruchka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-nrnr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-vrnr-1-14-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-12-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-34-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/roomer/kran-sharovoy-so-sgonom-uglovoy-vrnr-1-babochka-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-s-filtrom-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-itap-12kh10mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh12-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-sharovoy-uglovoy-itap-12kh34-nn/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-prokhodnoy-itap-12kh34kh12-v-n-n/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/kran-vstraivaemyy-s-rukoyatkoy-flazhkom-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-dlya-stiralnoy-mashiny-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/reguliruyushchaya-armatura/ventili-dlya-bytovoy-tekhniki/ventil-gorizontalnyy-dlya-stiralnykh-mashin-12-itap/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-kombinirovannyy-12kh12kh34-nnn-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-kombinirovannyy-12kh1038kh34-n-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12n-dlya-podklyucheniya-bachkov-i-smesiteley-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12kh38n-dlya-podklyucheniya-bachkov-i-smesiteley-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/uni/ventil-12kh34n-dlya-podklyucheniya-stiralnykh-mashin-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh12-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh38-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/schell/ventil-uglovoy-12kh34-s-otrazhatelem-comfort-schell/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh12-s-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh34-s-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh12-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh34-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-uglovoy-12kh38-s-filtrom-i-otrazhatelem-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/remer/kran-trekhkhodovoy-sharovoy-12kh34kh12-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-12-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-34-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-1-vrvr-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-12-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-34-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/fiv-futurgas-gazovye-krany/kran-gazovyy-fiv-futurgas-1-vrvn-babochka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-vodorazbornye-remer/vodorazbornyy-kran-12-nr-202ma-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-vodorazbornye-remer/vodorazbornyy-kran-12-nr-sharovyy-202le-remer/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-250-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-350-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/nezamerzayushchiy-kran-dlya-sten-450-mm-tim/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-250-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-350-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-400-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-450-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-500-mm-arrowhead/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/krany-sharovye_1/krany-dlya-sten-nezamerzayushchie-tim/kran-nezamerzayushchiy-dlya-sten-s-antisifonom-12kh34-550-mm-arrowhead/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D289"/>
+  <dimension ref="A1:D291"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D289" sqref="D289"/>
+      <selection activeCell="D291" sqref="D291"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -3007,2995 +3019,3023 @@
     <row r="75" spans="1:4">
       <c r="A75" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>1</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D76" s="11">
-        <v>1891</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>2</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D77" s="11">
-        <v>2745</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>3</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D78" s="11">
-        <v>4026</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>4</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D79" s="11">
-        <v>6771</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>5</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="11">
-        <v>9455</v>
+        <v>8540</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>6</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D81" s="11">
-        <v>13908</v>
+        <v>12505</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>7</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D82" s="11">
-        <v>2074</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>8</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D83" s="11">
-        <v>3111</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>9</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D84" s="11">
-        <v>4514</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>10</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D85" s="11">
-        <v>7320</v>
+        <v>6588</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D86" s="11">
-        <v>4026</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>12</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D87" s="11">
-        <v>5307</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>13</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D88" s="11">
-        <v>7381</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>14</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D89" s="11">
-        <v>13420</v>
+        <v>12078</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>15</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D90" s="11">
-        <v>2928</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>16</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D91" s="11">
-        <v>2074</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>17</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D92" s="11">
-        <v>3111</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>18</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D93" s="11">
-        <v>4514</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>19</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D94" s="11">
-        <v>6588</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>20</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D95" s="11">
-        <v>9272</v>
+        <v>5917</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>21</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D96" s="11">
-        <v>13786</v>
+        <v>8357</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>22</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D97" s="11">
-        <v>2318</v>
+        <v>12383</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>23</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D98" s="11">
-        <v>3416</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>24</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D99" s="11">
-        <v>4941</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>25</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D100" s="11">
-        <v>7991</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>26</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D101" s="11">
-        <v>13420</v>
+        <v>7137</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>27</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D102" s="11">
-        <v>19520</v>
+        <v>12078</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>28</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D103" s="11">
-        <v>4026</v>
+        <v>17568</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>29</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D104" s="11">
-        <v>5307</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>30</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D105" s="11">
-        <v>7381</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>31</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D106" s="11">
-        <v>10553</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>32</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D107" s="11">
-        <v>5429</v>
+        <v>9455</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>33</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D108" s="11">
-        <v>5429</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="3" t="s">
+      <c r="A109" s="5">
+        <v>34</v>
+      </c>
+      <c r="B109" s="9" t="s">
         <v>187</v>
       </c>
-      <c r="B109" s="6"/>
-[...1 lines deleted...]
-      <c r="D109" s="11"/>
+      <c r="C109" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D109" s="11">
+        <v>5246</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
-      <c r="A110" s="4" t="s">
+      <c r="A110" s="5">
+        <v>35</v>
+      </c>
+      <c r="B110" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D110" s="11">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B111" s="6"/>
+      <c r="C111" s="7"/>
+      <c r="D111" s="11"/>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B110" s="8" t="s">
+      <c r="B112" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C110" s="10" t="s">
+      <c r="C112" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D110" s="12" t="s">
+      <c r="D112" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D113" s="11">
-        <v>1657</v>
+        <v>783</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D114" s="11">
-        <v>2816</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D115" s="11">
-        <v>588</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D116" s="11">
-        <v>865</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D117" s="11">
-        <v>1364</v>
+        <v>588</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B118" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D118" s="11">
-        <v>789</v>
+        <v>865</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>204</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D119" s="11">
-        <v>1167</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D120" s="11">
-        <v>1784</v>
+        <v>851</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D121" s="11">
-        <v>3114</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D122" s="11">
-        <v>644</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D123" s="11">
-        <v>957</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>214</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>215</v>
       </c>
       <c r="D124" s="11">
-        <v>1476</v>
+        <v>644</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>216</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>217</v>
       </c>
       <c r="D125" s="11">
-        <v>844</v>
+        <v>957</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>218</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>219</v>
       </c>
       <c r="D126" s="11">
-        <v>1175</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>220</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>221</v>
       </c>
       <c r="D127" s="11">
-        <v>1521</v>
+        <v>844</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>222</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>223</v>
       </c>
       <c r="D128" s="11">
-        <v>2640</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B129" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>225</v>
       </c>
       <c r="D129" s="11">
-        <v>729</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>226</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>227</v>
       </c>
       <c r="D130" s="11">
-        <v>1071</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>228</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>229</v>
       </c>
       <c r="D131" s="11">
-        <v>1677</v>
+        <v>787</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B132" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>231</v>
       </c>
       <c r="D132" s="11">
-        <v>2673</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>232</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>233</v>
       </c>
       <c r="D133" s="11">
-        <v>3972</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>234</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>235</v>
       </c>
       <c r="D134" s="11">
-        <v>6264</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>237</v>
       </c>
       <c r="D135" s="11">
-        <v>594</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>238</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>239</v>
       </c>
       <c r="D136" s="11">
-        <v>884</v>
+        <v>6765</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D137" s="11">
-        <v>1393</v>
+        <v>594</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B138" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D138" s="11">
-        <v>795</v>
+        <v>884</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B139" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D139" s="11">
-        <v>1184</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>246</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>247</v>
       </c>
       <c r="D140" s="11">
-        <v>1805</v>
+        <v>858</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B141" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>249</v>
       </c>
       <c r="D141" s="11">
-        <v>3043</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>250</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>251</v>
       </c>
       <c r="D142" s="11">
-        <v>4453</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B143" s="9" t="s">
         <v>252</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>253</v>
       </c>
       <c r="D143" s="11">
-        <v>6954</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B144" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>255</v>
       </c>
       <c r="D144" s="11">
-        <v>652</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>257</v>
       </c>
       <c r="D145" s="11">
-        <v>980</v>
+        <v>7511</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B146" s="9" t="s">
         <v>258</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>259</v>
       </c>
       <c r="D146" s="11">
-        <v>1500</v>
+        <v>652</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B147" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>261</v>
       </c>
       <c r="D147" s="11">
-        <v>825</v>
+        <v>980</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B148" s="9" t="s">
         <v>262</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>263</v>
       </c>
       <c r="D148" s="11">
-        <v>1175</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="5">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B149" s="9" t="s">
         <v>264</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>265</v>
       </c>
       <c r="D149" s="11">
-        <v>1710</v>
+        <v>825</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="5">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B150" s="9" t="s">
         <v>266</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>267</v>
       </c>
       <c r="D150" s="11">
-        <v>2744</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>268</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>269</v>
       </c>
       <c r="D151" s="11">
-        <v>1028</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>270</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>271</v>
       </c>
       <c r="D152" s="11">
-        <v>1556</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>273</v>
       </c>
       <c r="D153" s="11">
-        <v>2423</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B154" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>275</v>
       </c>
       <c r="D154" s="11">
-        <v>3750</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B155" s="9" t="s">
         <v>276</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>277</v>
       </c>
       <c r="D155" s="11">
-        <v>1316</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>278</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>279</v>
       </c>
       <c r="D156" s="11">
-        <v>2021</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>280</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>281</v>
       </c>
       <c r="D157" s="11">
-        <v>3159</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="5">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B158" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>283</v>
       </c>
       <c r="D158" s="11">
-        <v>1266</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="5">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>284</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>285</v>
       </c>
       <c r="D159" s="11">
-        <v>1443</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>286</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>287</v>
       </c>
       <c r="D160" s="11">
-        <v>1824</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B161" s="9" t="s">
         <v>288</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>289</v>
       </c>
       <c r="D161" s="11">
-        <v>2402</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="5">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B162" s="9" t="s">
         <v>290</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>291</v>
       </c>
       <c r="D162" s="11">
-        <v>1373</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B163" s="9" t="s">
         <v>292</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>293</v>
       </c>
       <c r="D163" s="11">
-        <v>1586</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B164" s="9" t="s">
         <v>294</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>295</v>
       </c>
       <c r="D164" s="11">
-        <v>1460</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B165" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>297</v>
       </c>
       <c r="D165" s="11">
-        <v>1271</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>298</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>299</v>
       </c>
       <c r="D166" s="11">
-        <v>1559</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>300</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>301</v>
       </c>
       <c r="D167" s="11">
-        <v>1430</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>302</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>303</v>
       </c>
       <c r="D168" s="11">
-        <v>1402</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>304</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>305</v>
       </c>
       <c r="D169" s="11">
-        <v>1592</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B170" s="9" t="s">
         <v>306</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>307</v>
       </c>
       <c r="D170" s="11">
-        <v>1455</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B171" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>309</v>
       </c>
       <c r="D171" s="11">
-        <v>77</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>310</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>311</v>
       </c>
       <c r="D172" s="11">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="5">
+        <v>61</v>
+      </c>
+      <c r="B173" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D173" s="11">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="5">
+        <v>62</v>
+      </c>
+      <c r="B174" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="D174" s="11">
         <v>105</v>
       </c>
     </row>
-    <row r="173" spans="1:4">
-[...8 lines deleted...]
-      <c r="A174" s="4" t="s">
+    <row r="175" spans="1:4">
+      <c r="A175" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="7"/>
+      <c r="D175" s="11"/>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B174" s="8" t="s">
+      <c r="B176" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C174" s="10" t="s">
+      <c r="C176" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D174" s="12" t="s">
+      <c r="D176" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B177" s="9" t="s">
         <v>317</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D177" s="11">
-        <v>1290</v>
+        <v>560</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B178" s="9" t="s">
         <v>319</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D178" s="11">
-        <v>1921</v>
+        <v>850</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D179" s="11">
-        <v>560</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B180" s="9" t="s">
         <v>323</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D180" s="11">
-        <v>850</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B181" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D181" s="11">
-        <v>1290</v>
+        <v>560</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B182" s="9" t="s">
         <v>327</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D182" s="11">
-        <v>1921</v>
+        <v>850</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>329</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D183" s="11">
-        <v>3112</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>331</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D184" s="11">
-        <v>4685</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D185" s="11">
-        <v>610</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B186" s="9" t="s">
         <v>335</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D186" s="11">
-        <v>902</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B187" s="9" t="s">
         <v>337</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D187" s="11">
-        <v>1421</v>
+        <v>610</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B188" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D188" s="11">
-        <v>2358</v>
+        <v>902</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>341</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D189" s="11">
-        <v>610</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>343</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D190" s="11">
-        <v>902</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>345</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D191" s="11">
-        <v>1421</v>
+        <v>610</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D192" s="11">
-        <v>2358</v>
+        <v>902</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>349</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D193" s="11">
-        <v>3833</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>351</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D194" s="11">
-        <v>6140</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B195" s="9" t="s">
         <v>353</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D195" s="11">
-        <v>665</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>355</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D196" s="11">
-        <v>985</v>
+        <v>6140</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>357</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D197" s="11">
-        <v>1494</v>
+        <v>665</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D198" s="11">
-        <v>2329</v>
+        <v>985</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>361</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D199" s="11">
-        <v>665</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>363</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D200" s="11">
-        <v>985</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D201" s="11">
-        <v>1494</v>
+        <v>665</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>367</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D202" s="11">
-        <v>2636</v>
+        <v>985</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>369</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D203" s="11">
-        <v>733</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>371</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>372</v>
       </c>
       <c r="D204" s="11">
-        <v>1152</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>373</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D205" s="11">
-        <v>1746</v>
+        <v>733</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>375</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>376</v>
       </c>
       <c r="D206" s="11">
-        <v>2763</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>377</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>378</v>
       </c>
       <c r="D207" s="11">
-        <v>1051</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B208" s="9" t="s">
         <v>379</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>380</v>
       </c>
       <c r="D208" s="11">
-        <v>1800</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B209" s="9" t="s">
         <v>381</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D209" s="11">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="5">
+        <v>34</v>
+      </c>
+      <c r="B210" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C210" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D210" s="11">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="5">
+        <v>35</v>
+      </c>
+      <c r="B211" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="C211" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D211" s="11">
         <v>2996</v>
       </c>
     </row>
-    <row r="210" spans="1:4">
-[...8 lines deleted...]
-      <c r="A211" s="4" t="s">
+    <row r="212" spans="1:4">
+      <c r="A212" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="7"/>
+      <c r="D212" s="11"/>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B211" s="8" t="s">
+      <c r="B213" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C211" s="10" t="s">
+      <c r="C213" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D211" s="12" t="s">
+      <c r="D213" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>388</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>389</v>
       </c>
       <c r="D214" s="11">
-        <v>950</v>
+        <v>369</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D215" s="11">
-        <v>1432</v>
+        <v>579</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>392</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>393</v>
       </c>
       <c r="D216" s="11">
-        <v>1468</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>394</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>395</v>
       </c>
       <c r="D217" s="11">
-        <v>2316</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>396</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>397</v>
       </c>
       <c r="D218" s="11">
-        <v>3577</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>398</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>399</v>
       </c>
       <c r="D219" s="11">
-        <v>311</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>400</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>401</v>
       </c>
       <c r="D220" s="11">
-        <v>497</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>402</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>403</v>
       </c>
       <c r="D221" s="11">
-        <v>983</v>
+        <v>387</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>404</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>405</v>
       </c>
       <c r="D222" s="11">
-        <v>1751</v>
+        <v>619</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B223" s="9" t="s">
         <v>406</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>407</v>
       </c>
       <c r="D223" s="11">
-        <v>2637</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>408</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>409</v>
       </c>
       <c r="D224" s="11">
-        <v>3914</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>410</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>411</v>
       </c>
       <c r="D225" s="11">
-        <v>327</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>412</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>413</v>
       </c>
       <c r="D226" s="11">
-        <v>448</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>414</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>415</v>
       </c>
       <c r="D227" s="11">
-        <v>1034</v>
+        <v>407</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>416</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>417</v>
       </c>
       <c r="D228" s="11">
-        <v>1608</v>
+        <v>652</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>418</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>419</v>
       </c>
       <c r="D229" s="11">
-        <v>440</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>420</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>421</v>
       </c>
       <c r="D230" s="11">
-        <v>708</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>422</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>423</v>
       </c>
       <c r="D231" s="11">
-        <v>1517</v>
+        <v>549</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>424</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>425</v>
       </c>
       <c r="D232" s="11">
-        <v>2296</v>
+        <v>882</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>426</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>427</v>
       </c>
       <c r="D233" s="11">
-        <v>468</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="5">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B234" s="9" t="s">
         <v>428</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>429</v>
       </c>
       <c r="D234" s="11">
-        <v>784</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>430</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>431</v>
       </c>
       <c r="D235" s="11">
-        <v>1782</v>
+        <v>583</v>
       </c>
     </row>
     <row r="236" spans="1:4">
-      <c r="A236" s="3" t="s">
+      <c r="A236" s="5">
+        <v>23</v>
+      </c>
+      <c r="B236" s="9" t="s">
         <v>432</v>
       </c>
-      <c r="B236" s="6"/>
-[...1 lines deleted...]
-      <c r="D236" s="11"/>
+      <c r="C236" s="7" t="s">
+        <v>433</v>
+      </c>
+      <c r="D236" s="11">
+        <v>978</v>
+      </c>
     </row>
     <row r="237" spans="1:4">
-      <c r="A237" s="4" t="s">
+      <c r="A237" s="5">
+        <v>24</v>
+      </c>
+      <c r="B237" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="C237" s="7" t="s">
+        <v>435</v>
+      </c>
+      <c r="D237" s="11">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="B238" s="6"/>
+      <c r="C238" s="7"/>
+      <c r="D238" s="11"/>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B237" s="8" t="s">
+      <c r="B239" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C237" s="10" t="s">
+      <c r="C239" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D237" s="12" t="s">
+      <c r="D239" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>437</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>438</v>
       </c>
       <c r="D240" s="11">
-        <v>569</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>439</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>440</v>
       </c>
       <c r="D241" s="11">
-        <v>560</v>
+        <v>643</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>441</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>442</v>
       </c>
       <c r="D242" s="11">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>443</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>444</v>
       </c>
       <c r="D243" s="11">
-        <v>776</v>
+        <v>560</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>445</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>446</v>
       </c>
       <c r="D244" s="11">
-        <v>2212</v>
+        <v>580</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>447</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>448</v>
       </c>
       <c r="D245" s="11">
         <v>776</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>449</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>450</v>
       </c>
       <c r="D246" s="11">
-        <v>668</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="247" spans="1:4">
-      <c r="A247" s="3" t="s">
+      <c r="A247" s="5">
+        <v>8</v>
+      </c>
+      <c r="B247" s="9" t="s">
         <v>451</v>
       </c>
-      <c r="B247" s="6"/>
-[...1 lines deleted...]
-      <c r="D247" s="11"/>
+      <c r="C247" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D247" s="11">
+        <v>776</v>
+      </c>
     </row>
     <row r="248" spans="1:4">
-      <c r="A248" s="4" t="s">
+      <c r="A248" s="5">
+        <v>9</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D248" s="11">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B249" s="6"/>
+      <c r="C249" s="7"/>
+      <c r="D249" s="11"/>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B248" s="8" t="s">
+      <c r="B250" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C248" s="10" t="s">
+      <c r="C250" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D248" s="12" t="s">
+      <c r="D250" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>456</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>457</v>
       </c>
       <c r="D251" s="11">
-        <v>628</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>458</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>459</v>
       </c>
       <c r="D252" s="11">
-        <v>728</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>460</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>461</v>
       </c>
       <c r="D253" s="11">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="5">
+        <v>4</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D254" s="11">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="5">
+        <v>5</v>
+      </c>
+      <c r="B255" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="C255" s="7" t="s">
+        <v>465</v>
+      </c>
+      <c r="D255" s="11">
         <v>833</v>
       </c>
     </row>
-    <row r="254" spans="1:4">
-[...8 lines deleted...]
-      <c r="A255" s="4" t="s">
+    <row r="256" spans="1:4">
+      <c r="A256" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B256" s="6"/>
+      <c r="C256" s="7"/>
+      <c r="D256" s="11"/>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B255" s="8" t="s">
+      <c r="B257" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C255" s="10" t="s">
+      <c r="C257" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D255" s="12" t="s">
+      <c r="D257" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>467</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>468</v>
       </c>
       <c r="D258" s="11">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="5">
+        <v>2</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>469</v>
+      </c>
+      <c r="C259" s="7" t="s">
+        <v>470</v>
+      </c>
+      <c r="D259" s="11">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="5">
+        <v>3</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="C260" s="7" t="s">
+        <v>472</v>
+      </c>
+      <c r="D260" s="11">
         <v>2762</v>
       </c>
     </row>
-    <row r="259" spans="1:4">
-[...8 lines deleted...]
-      <c r="A260" s="4" t="s">
+    <row r="261" spans="1:4">
+      <c r="A261" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B261" s="6"/>
+      <c r="C261" s="7"/>
+      <c r="D261" s="11"/>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B260" s="8" t="s">
+      <c r="B262" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C260" s="10" t="s">
+      <c r="C262" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D260" s="12" t="s">
+      <c r="D262" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B263" s="9" t="s">
         <v>474</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>475</v>
       </c>
       <c r="D263" s="11">
-        <v>1038</v>
+        <v>923</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>476</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>477</v>
       </c>
       <c r="D264" s="11">
-        <v>1057</v>
+        <v>916</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>478</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>479</v>
       </c>
       <c r="D265" s="11">
-        <v>1000</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>480</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>481</v>
       </c>
       <c r="D266" s="11">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="5">
+        <v>5</v>
+      </c>
+      <c r="B267" s="9" t="s">
+        <v>482</v>
+      </c>
+      <c r="C267" s="7" t="s">
+        <v>483</v>
+      </c>
+      <c r="D267" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="5">
+        <v>6</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>485</v>
+      </c>
+      <c r="D268" s="11">
         <v>850</v>
       </c>
     </row>
-    <row r="267" spans="1:4">
-[...8 lines deleted...]
-      <c r="A268" s="4" t="s">
+    <row r="269" spans="1:4">
+      <c r="A269" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="B269" s="6"/>
+      <c r="C269" s="7"/>
+      <c r="D269" s="11"/>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B268" s="8" t="s">
+      <c r="B270" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C268" s="10" t="s">
+      <c r="C270" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D268" s="12" t="s">
+      <c r="D270" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>487</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>488</v>
       </c>
       <c r="D271" s="11">
-        <v>2100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>489</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>490</v>
       </c>
       <c r="D272" s="11">
-        <v>910</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>491</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>492</v>
       </c>
       <c r="D273" s="11">
-        <v>1200</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
+        <v>4</v>
+      </c>
+      <c r="B274" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="C274" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="D274" s="11">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="5">
+        <v>5</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>496</v>
+      </c>
+      <c r="D275" s="11">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="5">
         <v>6</v>
       </c>
-      <c r="B274" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D274" s="11">
+      <c r="B276" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D276" s="11">
         <v>2100</v>
       </c>
     </row>
-    <row r="275" spans="1:4">
-[...8 lines deleted...]
-      <c r="A276" s="4" t="s">
+    <row r="277" spans="1:4">
+      <c r="A277" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B277" s="6"/>
+      <c r="C277" s="7"/>
+      <c r="D277" s="11"/>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B276" s="8" t="s">
+      <c r="B278" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C276" s="10" t="s">
+      <c r="C278" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D276" s="12" t="s">
+      <c r="D278" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="277" spans="1:4">
-      <c r="A277" s="5">
+    <row r="279" spans="1:4">
+      <c r="A279" s="5">
         <v>1</v>
       </c>
-      <c r="B277" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D277" s="11">
+      <c r="B279" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="C279" s="7" t="s">
+        <v>500</v>
+      </c>
+      <c r="D279" s="11">
         <v>3404</v>
       </c>
     </row>
-    <row r="278" spans="1:4">
-      <c r="A278" s="5">
+    <row r="280" spans="1:4">
+      <c r="A280" s="5">
         <v>2</v>
       </c>
-      <c r="B278" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D278" s="11">
+      <c r="B280" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>502</v>
+      </c>
+      <c r="D280" s="11">
         <v>3404</v>
       </c>
     </row>
-    <row r="279" spans="1:4">
-[...8 lines deleted...]
-      <c r="A280" s="4" t="s">
+    <row r="281" spans="1:4">
+      <c r="A281" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="B281" s="6"/>
+      <c r="C281" s="7"/>
+      <c r="D281" s="11"/>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B280" s="8" t="s">
+      <c r="B282" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C280" s="10" t="s">
+      <c r="C282" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D280" s="12" t="s">
+      <c r="D282" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>2200</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>504</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>505</v>
       </c>
       <c r="D283" s="11">
-        <v>2600</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>506</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>507</v>
       </c>
       <c r="D284" s="11">
-        <v>4610</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>508</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>509</v>
       </c>
       <c r="D285" s="11">
-        <v>4730</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>510</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>511</v>
       </c>
       <c r="D286" s="11">
-        <v>5030</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>512</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>513</v>
       </c>
       <c r="D287" s="11">
-        <v>5250</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>514</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>515</v>
       </c>
       <c r="D288" s="11">
-        <v>5580</v>
+        <v>5030</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>516</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>517</v>
       </c>
       <c r="D289" s="11">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="5">
+        <v>8</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>518</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D290" s="11">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="5">
+        <v>9</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>520</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>521</v>
+      </c>
+      <c r="D291" s="11">
         <v>5870</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D288"/>
+  <autoFilter ref="B6:D290"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A74:D74"/>
-    <mergeCell ref="A109:D109"/>
-[...8 lines deleted...]
-    <mergeCell ref="A279:D279"/>
+    <mergeCell ref="A111:D111"/>
+    <mergeCell ref="A175:D175"/>
+    <mergeCell ref="A212:D212"/>
+    <mergeCell ref="A238:D238"/>
+    <mergeCell ref="A249:D249"/>
+    <mergeCell ref="A256:D256"/>
+    <mergeCell ref="A261:D261"/>
+    <mergeCell ref="A269:D269"/>
+    <mergeCell ref="A277:D277"/>
+    <mergeCell ref="A281:D281"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_23"/>
@@ -6051,52 +6091,52 @@
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_97"/>
-    <hyperlink ref="C111" r:id="rId_hyperlink_98"/>
-    <hyperlink ref="C112" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_124"/>
@@ -6113,149 +6153,151 @@
     <hyperlink ref="C148" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_159"/>
-    <hyperlink ref="C175" r:id="rId_hyperlink_160"/>
-    <hyperlink ref="C176" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_194"/>
-    <hyperlink ref="C212" r:id="rId_hyperlink_195"/>
-    <hyperlink ref="C213" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_218"/>
-    <hyperlink ref="C238" r:id="rId_hyperlink_219"/>
-    <hyperlink ref="C239" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_227"/>
-    <hyperlink ref="C249" r:id="rId_hyperlink_228"/>
-    <hyperlink ref="C250" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="C256" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="C257" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_235"/>
-    <hyperlink ref="C261" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="C262" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C259" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C260" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="C269" r:id="rId_hyperlink_242"/>
-    <hyperlink ref="C270" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C267" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_247"/>
-    <hyperlink ref="C277" r:id="rId_hyperlink_248"/>
-[...2 lines deleted...]
-    <hyperlink ref="C282" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="C290" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="C291" r:id="rId_hyperlink_260"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>