--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -744,51 +744,51 @@
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="10">
         <v>4000</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="10">
-        <v>2853</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="10">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>21</v>
@@ -840,51 +840,51 @@
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="10">
         <v>4500</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="10">
-        <v>3713</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="10">
         <v>6500</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>34</v>