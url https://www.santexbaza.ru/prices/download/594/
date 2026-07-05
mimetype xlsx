--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -589,191 +589,191 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>34.04</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>43.24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>48.76</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>51.52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>51.52</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>56.12</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>108.56</v>
+        <v>143</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>122.36</v>
+        <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>131.56</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>187.68</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>195.96</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D16"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>