--- v1 (2026-07-05)
+++ v2 (2026-08-21)
@@ -589,191 +589,191 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>49</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>143</v>
+        <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>155</v>
+        <v>169</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>170</v>
+        <v>184</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>240</v>
+        <v>262</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>249</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D16"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>